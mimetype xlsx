--- v0 (2026-01-25)
+++ v1 (2026-06-19)
@@ -393,2622 +393,2646 @@
       </c>
       <c r="M1" t="str">
         <v>Rem. After 3 Bed Apt Outside</v>
       </c>
       <c r="N1" t="str">
         <v>Rem. After 1 Bed Apt Centre + ML</v>
       </c>
       <c r="O1" t="str">
         <v>Rem. After 1 Bed Apt Outside + ML</v>
       </c>
       <c r="P1" t="str">
         <v>Rem. After 3 Bed Apt Centre + ML</v>
       </c>
       <c r="Q1" t="str">
         <v>Rem. After 3 Bed Apt Outside + ML</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Zurich</v>
       </c>
       <c r="B2" t="str">
         <v>Switzerland</v>
       </c>
       <c r="C2">
-        <v>8694.15</v>
+        <v>0</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2">
-        <v>8694.15</v>
+        <v>0</v>
       </c>
       <c r="J2">
-        <v>8694.15</v>
+        <v>0</v>
       </c>
       <c r="K2">
-        <v>8694.15</v>
+        <v>0</v>
       </c>
       <c r="L2">
-        <v>8694.15</v>
+        <v>0</v>
       </c>
       <c r="M2">
-        <v>8694.15</v>
+        <v>0</v>
       </c>
       <c r="N2">
-        <v>8694.15</v>
+        <v>0</v>
       </c>
       <c r="O2">
-        <v>8694.15</v>
+        <v>0</v>
       </c>
       <c r="P2">
-        <v>8694.15</v>
+        <v>0</v>
       </c>
       <c r="Q2">
-        <v>8694.15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Basel</v>
+        <v>Geneva</v>
       </c>
       <c r="B3" t="str">
         <v>Switzerland</v>
       </c>
       <c r="C3">
-        <v>8009.34</v>
+        <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
-        <v>8009.34</v>
+        <v>0</v>
       </c>
       <c r="J3">
-        <v>8009.34</v>
+        <v>0</v>
       </c>
       <c r="K3">
-        <v>8009.34</v>
+        <v>0</v>
       </c>
       <c r="L3">
-        <v>8009.34</v>
+        <v>0</v>
       </c>
       <c r="M3">
-        <v>8009.34</v>
+        <v>0</v>
       </c>
       <c r="N3">
-        <v>8009.34</v>
+        <v>0</v>
       </c>
       <c r="O3">
-        <v>8009.34</v>
+        <v>0</v>
       </c>
       <c r="P3">
-        <v>8009.34</v>
+        <v>0</v>
       </c>
       <c r="Q3">
-        <v>8009.34</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Geneva</v>
+        <v>George Town</v>
       </c>
       <c r="B4" t="str">
-        <v>Switzerland</v>
+        <v>Cayman Islands</v>
       </c>
       <c r="C4">
-        <v>7863.81</v>
+        <v>0</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4">
-        <v>7863.81</v>
+        <v>0</v>
       </c>
       <c r="J4">
-        <v>7863.81</v>
+        <v>0</v>
       </c>
       <c r="K4">
-        <v>7863.81</v>
+        <v>0</v>
       </c>
       <c r="L4">
-        <v>7863.81</v>
+        <v>0</v>
       </c>
       <c r="M4">
-        <v>7863.81</v>
+        <v>0</v>
       </c>
       <c r="N4">
-        <v>7863.81</v>
+        <v>0</v>
       </c>
       <c r="O4">
-        <v>7863.81</v>
+        <v>0</v>
       </c>
       <c r="P4">
-        <v>7863.81</v>
+        <v>0</v>
       </c>
       <c r="Q4">
-        <v>7863.81</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>George Town</v>
+        <v>Lausanne</v>
       </c>
       <c r="B5" t="str">
-        <v>Cayman Islands</v>
+        <v>Switzerland</v>
       </c>
       <c r="C5">
-        <v>7803.1</v>
+        <v>0</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5">
-        <v>7803.1</v>
+        <v>0</v>
       </c>
       <c r="J5">
-        <v>7803.1</v>
+        <v>0</v>
       </c>
       <c r="K5">
-        <v>7803.1</v>
+        <v>0</v>
       </c>
       <c r="L5">
-        <v>7803.1</v>
+        <v>0</v>
       </c>
       <c r="M5">
-        <v>7803.1</v>
+        <v>0</v>
       </c>
       <c r="N5">
-        <v>7803.1</v>
+        <v>0</v>
       </c>
       <c r="O5">
-        <v>7803.1</v>
+        <v>0</v>
       </c>
       <c r="P5">
-        <v>7803.1</v>
+        <v>0</v>
       </c>
       <c r="Q5">
-        <v>7803.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Lausanne</v>
+        <v>St. Gallen</v>
       </c>
       <c r="B6" t="str">
         <v>Switzerland</v>
       </c>
       <c r="C6">
-        <v>7726.17</v>
+        <v>0</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6">
-        <v>7726.17</v>
+        <v>0</v>
       </c>
       <c r="J6">
-        <v>7726.17</v>
+        <v>0</v>
       </c>
       <c r="K6">
-        <v>7726.17</v>
+        <v>0</v>
       </c>
       <c r="L6">
-        <v>7726.17</v>
+        <v>0</v>
       </c>
       <c r="M6">
-        <v>7726.17</v>
+        <v>0</v>
       </c>
       <c r="N6">
-        <v>7726.17</v>
+        <v>0</v>
       </c>
       <c r="O6">
-        <v>7726.17</v>
+        <v>0</v>
       </c>
       <c r="P6">
-        <v>7726.17</v>
+        <v>0</v>
       </c>
       <c r="Q6">
-        <v>7726.17</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Bern</v>
+        <v>Lucerne</v>
       </c>
       <c r="B7" t="str">
         <v>Switzerland</v>
       </c>
       <c r="C7">
-        <v>7355.01</v>
+        <v>0</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
-        <v>7355.01</v>
+        <v>0</v>
       </c>
       <c r="J7">
-        <v>7355.01</v>
+        <v>0</v>
       </c>
       <c r="K7">
-        <v>7355.01</v>
+        <v>0</v>
       </c>
       <c r="L7">
-        <v>7355.01</v>
+        <v>0</v>
       </c>
       <c r="M7">
-        <v>7355.01</v>
+        <v>0</v>
       </c>
       <c r="N7">
-        <v>7355.01</v>
+        <v>0</v>
       </c>
       <c r="O7">
-        <v>7355.01</v>
+        <v>0</v>
       </c>
       <c r="P7">
-        <v>7355.01</v>
+        <v>0</v>
       </c>
       <c r="Q7">
-        <v>7355.01</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>San Francisco, CA</v>
+        <v>Seattle, WA</v>
       </c>
       <c r="B8" t="str">
         <v>United States</v>
       </c>
       <c r="C8">
-        <v>7260.32</v>
+        <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8">
-        <v>7260.32</v>
+        <v>0</v>
       </c>
       <c r="J8">
-        <v>7260.32</v>
+        <v>0</v>
       </c>
       <c r="K8">
-        <v>7260.32</v>
+        <v>0</v>
       </c>
       <c r="L8">
-        <v>7260.32</v>
+        <v>0</v>
       </c>
       <c r="M8">
-        <v>7260.32</v>
+        <v>0</v>
       </c>
       <c r="N8">
-        <v>7260.32</v>
+        <v>0</v>
       </c>
       <c r="O8">
-        <v>7260.32</v>
+        <v>0</v>
       </c>
       <c r="P8">
-        <v>7260.32</v>
+        <v>0</v>
       </c>
       <c r="Q8">
-        <v>7260.32</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Lugano</v>
+        <v>Jerusalem</v>
       </c>
       <c r="B9" t="str">
-        <v>Switzerland</v>
+        <v>Israel</v>
       </c>
       <c r="C9">
-        <v>6702.88</v>
+        <v>0</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9">
-        <v>6702.88</v>
+        <v>0</v>
       </c>
       <c r="J9">
-        <v>6702.88</v>
+        <v>0</v>
       </c>
       <c r="K9">
-        <v>6702.88</v>
+        <v>0</v>
       </c>
       <c r="L9">
-        <v>6702.88</v>
+        <v>0</v>
       </c>
       <c r="M9">
-        <v>6702.88</v>
+        <v>0</v>
       </c>
       <c r="N9">
-        <v>6702.88</v>
+        <v>0</v>
       </c>
       <c r="O9">
-        <v>6702.88</v>
+        <v>0</v>
       </c>
       <c r="P9">
-        <v>6702.88</v>
+        <v>0</v>
       </c>
       <c r="Q9">
-        <v>6702.88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Berkeley, CA</v>
+        <v>Bergen</v>
       </c>
       <c r="B10" t="str">
-        <v>United States</v>
+        <v>Norway</v>
       </c>
       <c r="C10">
-        <v>6624.11</v>
+        <v>0</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
-        <v>6624.11</v>
+        <v>0</v>
       </c>
       <c r="J10">
-        <v>6624.11</v>
+        <v>0</v>
       </c>
       <c r="K10">
-        <v>6624.11</v>
+        <v>0</v>
       </c>
       <c r="L10">
-        <v>6624.11</v>
+        <v>0</v>
       </c>
       <c r="M10">
-        <v>6624.11</v>
+        <v>0</v>
       </c>
       <c r="N10">
-        <v>6624.11</v>
+        <v>0</v>
       </c>
       <c r="O10">
-        <v>6624.11</v>
+        <v>0</v>
       </c>
       <c r="P10">
-        <v>6624.11</v>
+        <v>0</v>
       </c>
       <c r="Q10">
-        <v>6624.11</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Boston, MA</v>
+        <v>Reykjavik</v>
       </c>
       <c r="B11" t="str">
-        <v>United States</v>
+        <v>Iceland</v>
       </c>
       <c r="C11">
-        <v>6603.3</v>
+        <v>0</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11">
-        <v>6603.3</v>
+        <v>0</v>
       </c>
       <c r="J11">
-        <v>6603.3</v>
+        <v>0</v>
       </c>
       <c r="K11">
-        <v>6603.3</v>
+        <v>0</v>
       </c>
       <c r="L11">
-        <v>6603.3</v>
+        <v>0</v>
       </c>
       <c r="M11">
-        <v>6603.3</v>
+        <v>0</v>
       </c>
       <c r="N11">
-        <v>6603.3</v>
+        <v>0</v>
       </c>
       <c r="O11">
-        <v>6603.3</v>
+        <v>0</v>
       </c>
       <c r="P11">
-        <v>6603.3</v>
+        <v>0</v>
       </c>
       <c r="Q11">
-        <v>6603.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Seattle, WA</v>
+        <v>Stavanger</v>
       </c>
       <c r="B12" t="str">
-        <v>United States</v>
+        <v>Norway</v>
       </c>
       <c r="C12">
-        <v>6476.51</v>
+        <v>0</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12">
-        <v>6476.51</v>
+        <v>0</v>
       </c>
       <c r="J12">
-        <v>6476.51</v>
+        <v>0</v>
       </c>
       <c r="K12">
-        <v>6476.51</v>
+        <v>0</v>
       </c>
       <c r="L12">
-        <v>6476.51</v>
+        <v>0</v>
       </c>
       <c r="M12">
-        <v>6476.51</v>
+        <v>0</v>
       </c>
       <c r="N12">
-        <v>6476.51</v>
+        <v>0</v>
       </c>
       <c r="O12">
-        <v>6476.51</v>
+        <v>0</v>
       </c>
       <c r="P12">
-        <v>6476.51</v>
+        <v>0</v>
       </c>
       <c r="Q12">
-        <v>6476.51</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Arlington, VA</v>
+        <v>Bern</v>
       </c>
       <c r="B13" t="str">
-        <v>United States</v>
+        <v>Switzerland</v>
       </c>
       <c r="C13">
-        <v>6467.67</v>
+        <v>0</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13">
-        <v>6467.67</v>
+        <v>0</v>
       </c>
       <c r="J13">
-        <v>6467.67</v>
+        <v>0</v>
       </c>
       <c r="K13">
-        <v>6467.67</v>
+        <v>0</v>
       </c>
       <c r="L13">
-        <v>6467.67</v>
+        <v>0</v>
       </c>
       <c r="M13">
-        <v>6467.67</v>
+        <v>0</v>
       </c>
       <c r="N13">
-        <v>6467.67</v>
+        <v>0</v>
       </c>
       <c r="O13">
-        <v>6467.67</v>
+        <v>0</v>
       </c>
       <c r="P13">
-        <v>6467.67</v>
+        <v>0</v>
       </c>
       <c r="Q13">
-        <v>6467.67</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Washington, DC</v>
+        <v>Basel</v>
       </c>
       <c r="B14" t="str">
-        <v>United States</v>
+        <v>Switzerland</v>
       </c>
       <c r="C14">
-        <v>6179.64</v>
+        <v>0</v>
       </c>
       <c r="D14">
         <v>0</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14">
-        <v>6179.64</v>
+        <v>0</v>
       </c>
       <c r="J14">
-        <v>6179.64</v>
+        <v>0</v>
       </c>
       <c r="K14">
-        <v>6179.64</v>
+        <v>0</v>
       </c>
       <c r="L14">
-        <v>6179.64</v>
+        <v>0</v>
       </c>
       <c r="M14">
-        <v>6179.64</v>
+        <v>0</v>
       </c>
       <c r="N14">
-        <v>6179.64</v>
+        <v>0</v>
       </c>
       <c r="O14">
-        <v>6179.64</v>
+        <v>0</v>
       </c>
       <c r="P14">
-        <v>6179.64</v>
+        <v>0</v>
       </c>
       <c r="Q14">
-        <v>6179.64</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>San Jose, CA</v>
+        <v>Boston, MA</v>
       </c>
       <c r="B15" t="str">
         <v>United States</v>
       </c>
       <c r="C15">
-        <v>5689.39</v>
+        <v>0</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15">
-        <v>5689.39</v>
+        <v>0</v>
       </c>
       <c r="J15">
-        <v>5689.39</v>
+        <v>0</v>
       </c>
       <c r="K15">
-        <v>5689.39</v>
+        <v>0</v>
       </c>
       <c r="L15">
-        <v>5689.39</v>
+        <v>0</v>
       </c>
       <c r="M15">
-        <v>5689.39</v>
+        <v>0</v>
       </c>
       <c r="N15">
-        <v>5689.39</v>
+        <v>0</v>
       </c>
       <c r="O15">
-        <v>5689.39</v>
+        <v>0</v>
       </c>
       <c r="P15">
-        <v>5689.39</v>
+        <v>0</v>
       </c>
       <c r="Q15">
-        <v>5689.39</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>San Diego, CA</v>
+        <v>Haifa</v>
       </c>
       <c r="B16" t="str">
-        <v>United States</v>
+        <v>Israel</v>
       </c>
       <c r="C16">
-        <v>5522.54</v>
+        <v>0</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16">
-        <v>5522.54</v>
+        <v>0</v>
       </c>
       <c r="J16">
-        <v>5522.54</v>
+        <v>0</v>
       </c>
       <c r="K16">
-        <v>5522.54</v>
+        <v>0</v>
       </c>
       <c r="L16">
-        <v>5522.54</v>
+        <v>0</v>
       </c>
       <c r="M16">
-        <v>5522.54</v>
+        <v>0</v>
       </c>
       <c r="N16">
-        <v>5522.54</v>
+        <v>0</v>
       </c>
       <c r="O16">
-        <v>5522.54</v>
+        <v>0</v>
       </c>
       <c r="P16">
-        <v>5522.54</v>
+        <v>0</v>
       </c>
       <c r="Q16">
-        <v>5522.54</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Amsterdam</v>
+        <v>San Francisco, CA</v>
       </c>
       <c r="B17" t="str">
-        <v>Netherlands</v>
+        <v>United States</v>
       </c>
       <c r="C17">
-        <v>5325.53</v>
+        <v>0</v>
       </c>
       <c r="D17">
         <v>0</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17">
-        <v>5325.53</v>
+        <v>0</v>
       </c>
       <c r="J17">
-        <v>5325.53</v>
+        <v>0</v>
       </c>
       <c r="K17">
-        <v>5325.53</v>
+        <v>0</v>
       </c>
       <c r="L17">
-        <v>5325.53</v>
+        <v>0</v>
       </c>
       <c r="M17">
-        <v>5325.53</v>
+        <v>0</v>
       </c>
       <c r="N17">
-        <v>5325.53</v>
+        <v>0</v>
       </c>
       <c r="O17">
-        <v>5325.53</v>
+        <v>0</v>
       </c>
       <c r="P17">
-        <v>5325.53</v>
+        <v>0</v>
       </c>
       <c r="Q17">
-        <v>5325.53</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Luxembourg</v>
+        <v>Trondheim</v>
       </c>
       <c r="B18" t="str">
-        <v>Luxembourg</v>
+        <v>Norway</v>
       </c>
       <c r="C18">
-        <v>5265.05</v>
+        <v>0</v>
       </c>
       <c r="D18">
         <v>0</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18">
-        <v>5265.05</v>
+        <v>0</v>
       </c>
       <c r="J18">
-        <v>5265.05</v>
+        <v>0</v>
       </c>
       <c r="K18">
-        <v>5265.05</v>
+        <v>0</v>
       </c>
       <c r="L18">
-        <v>5265.05</v>
+        <v>0</v>
       </c>
       <c r="M18">
-        <v>5265.05</v>
+        <v>0</v>
       </c>
       <c r="N18">
-        <v>5265.05</v>
+        <v>0</v>
       </c>
       <c r="O18">
-        <v>5265.05</v>
+        <v>0</v>
       </c>
       <c r="P18">
-        <v>5265.05</v>
+        <v>0</v>
       </c>
       <c r="Q18">
-        <v>5265.05</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Oakland, CA</v>
+        <v>San Jose, CA</v>
       </c>
       <c r="B19" t="str">
         <v>United States</v>
       </c>
       <c r="C19">
-        <v>5247.76</v>
+        <v>0</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19">
-        <v>5247.76</v>
+        <v>0</v>
       </c>
       <c r="J19">
-        <v>5247.76</v>
+        <v>0</v>
       </c>
       <c r="K19">
-        <v>5247.76</v>
+        <v>0</v>
       </c>
       <c r="L19">
-        <v>5247.76</v>
+        <v>0</v>
       </c>
       <c r="M19">
-        <v>5247.76</v>
+        <v>0</v>
       </c>
       <c r="N19">
-        <v>5247.76</v>
+        <v>0</v>
       </c>
       <c r="O19">
-        <v>5247.76</v>
+        <v>0</v>
       </c>
       <c r="P19">
-        <v>5247.76</v>
+        <v>0</v>
       </c>
       <c r="Q19">
-        <v>5247.76</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>New York, NY</v>
+        <v>London</v>
       </c>
       <c r="B20" t="str">
-        <v>United States</v>
+        <v>United Kingdom</v>
       </c>
       <c r="C20">
-        <v>5132.38</v>
+        <v>0</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
       <c r="I20">
-        <v>5132.38</v>
+        <v>0</v>
       </c>
       <c r="J20">
-        <v>5132.38</v>
+        <v>0</v>
       </c>
       <c r="K20">
-        <v>5132.38</v>
+        <v>0</v>
       </c>
       <c r="L20">
-        <v>5132.38</v>
+        <v>0</v>
       </c>
       <c r="M20">
-        <v>5132.38</v>
+        <v>0</v>
       </c>
       <c r="N20">
-        <v>5132.38</v>
+        <v>0</v>
       </c>
       <c r="O20">
-        <v>5132.38</v>
+        <v>0</v>
       </c>
       <c r="P20">
-        <v>5132.38</v>
+        <v>0</v>
       </c>
       <c r="Q20">
-        <v>5132.38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>London</v>
+        <v>Honolulu, HI</v>
       </c>
       <c r="B21" t="str">
-        <v>United Kingdom</v>
+        <v>United States</v>
       </c>
       <c r="C21">
-        <v>5052.54</v>
+        <v>0</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
       <c r="I21">
-        <v>5052.54</v>
+        <v>0</v>
       </c>
       <c r="J21">
-        <v>5052.54</v>
+        <v>0</v>
       </c>
       <c r="K21">
-        <v>5052.54</v>
+        <v>0</v>
       </c>
       <c r="L21">
-        <v>5052.54</v>
+        <v>0</v>
       </c>
       <c r="M21">
-        <v>5052.54</v>
+        <v>0</v>
       </c>
       <c r="N21">
-        <v>5052.54</v>
+        <v>0</v>
       </c>
       <c r="O21">
-        <v>5052.54</v>
+        <v>0</v>
       </c>
       <c r="P21">
-        <v>5052.54</v>
+        <v>0</v>
       </c>
       <c r="Q21">
-        <v>5052.54</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Copenhagen</v>
+        <v>Oslo</v>
       </c>
       <c r="B22" t="str">
-        <v>Denmark</v>
+        <v>Norway</v>
       </c>
       <c r="C22">
-        <v>4978.03</v>
+        <v>0</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22">
-        <v>4978.03</v>
+        <v>0</v>
       </c>
       <c r="J22">
-        <v>4978.03</v>
+        <v>0</v>
       </c>
       <c r="K22">
-        <v>4978.03</v>
+        <v>0</v>
       </c>
       <c r="L22">
-        <v>4978.03</v>
+        <v>0</v>
       </c>
       <c r="M22">
-        <v>4978.03</v>
+        <v>0</v>
       </c>
       <c r="N22">
-        <v>4978.03</v>
+        <v>0</v>
       </c>
       <c r="O22">
-        <v>4978.03</v>
+        <v>0</v>
       </c>
       <c r="P22">
-        <v>4978.03</v>
+        <v>0</v>
       </c>
       <c r="Q22">
-        <v>4978.03</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Anchorage, AK</v>
+        <v>Tel Aviv-Yafo</v>
       </c>
       <c r="B23" t="str">
-        <v>United States</v>
+        <v>Israel</v>
       </c>
       <c r="C23">
-        <v>4591.98</v>
+        <v>0</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23">
-        <v>4591.98</v>
+        <v>0</v>
       </c>
       <c r="J23">
-        <v>4591.98</v>
+        <v>0</v>
       </c>
       <c r="K23">
-        <v>4591.98</v>
+        <v>0</v>
       </c>
       <c r="L23">
-        <v>4591.98</v>
+        <v>0</v>
       </c>
       <c r="M23">
-        <v>4591.98</v>
+        <v>0</v>
       </c>
       <c r="N23">
-        <v>4591.98</v>
+        <v>0</v>
       </c>
       <c r="O23">
-        <v>4591.98</v>
+        <v>0</v>
       </c>
       <c r="P23">
-        <v>4591.98</v>
+        <v>0</v>
       </c>
       <c r="Q23">
-        <v>4591.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>Singapore</v>
+        <v>Lugano</v>
       </c>
       <c r="B24" t="str">
-        <v>Singapore</v>
+        <v>Switzerland</v>
       </c>
       <c r="C24">
-        <v>4556.49</v>
+        <v>0</v>
       </c>
       <c r="D24">
         <v>0</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
       <c r="I24">
-        <v>4556.49</v>
+        <v>0</v>
       </c>
       <c r="J24">
-        <v>4556.49</v>
+        <v>0</v>
       </c>
       <c r="K24">
-        <v>4556.49</v>
+        <v>0</v>
       </c>
       <c r="L24">
-        <v>4556.49</v>
+        <v>0</v>
       </c>
       <c r="M24">
-        <v>4556.49</v>
+        <v>0</v>
       </c>
       <c r="N24">
-        <v>4556.49</v>
+        <v>0</v>
       </c>
       <c r="O24">
-        <v>4556.49</v>
+        <v>0</v>
       </c>
       <c r="P24">
-        <v>4556.49</v>
+        <v>0</v>
       </c>
       <c r="Q24">
-        <v>4556.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Charleston, SC</v>
+        <v>Dallas, TX</v>
       </c>
       <c r="B25" t="str">
         <v>United States</v>
       </c>
       <c r="C25">
-        <v>4534</v>
+        <v>0</v>
       </c>
       <c r="D25">
         <v>0</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25">
-        <v>4534</v>
+        <v>0</v>
       </c>
       <c r="J25">
-        <v>4534</v>
+        <v>0</v>
       </c>
       <c r="K25">
-        <v>4534</v>
+        <v>0</v>
       </c>
       <c r="L25">
-        <v>4534</v>
+        <v>0</v>
       </c>
       <c r="M25">
-        <v>4534</v>
+        <v>0</v>
       </c>
       <c r="N25">
-        <v>4534</v>
+        <v>0</v>
       </c>
       <c r="O25">
-        <v>4534</v>
+        <v>0</v>
       </c>
       <c r="P25">
-        <v>4534</v>
+        <v>0</v>
       </c>
       <c r="Q25">
-        <v>4534</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Los Angeles, CA</v>
+        <v>Singapore</v>
       </c>
       <c r="B26" t="str">
-        <v>United States</v>
+        <v>Singapore</v>
       </c>
       <c r="C26">
-        <v>4501.29</v>
+        <v>0</v>
       </c>
       <c r="D26">
         <v>0</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
       <c r="I26">
-        <v>4501.29</v>
+        <v>0</v>
       </c>
       <c r="J26">
-        <v>4501.29</v>
+        <v>0</v>
       </c>
       <c r="K26">
-        <v>4501.29</v>
+        <v>0</v>
       </c>
       <c r="L26">
-        <v>4501.29</v>
+        <v>0</v>
       </c>
       <c r="M26">
-        <v>4501.29</v>
+        <v>0</v>
       </c>
       <c r="N26">
-        <v>4501.29</v>
+        <v>0</v>
       </c>
       <c r="O26">
-        <v>4501.29</v>
+        <v>0</v>
       </c>
       <c r="P26">
-        <v>4501.29</v>
+        <v>0</v>
       </c>
       <c r="Q26">
-        <v>4501.29</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Aarhus</v>
+        <v>New York, NY</v>
       </c>
       <c r="B27" t="str">
-        <v>Denmark</v>
+        <v>United States</v>
       </c>
       <c r="C27">
-        <v>4489.74</v>
+        <v>0</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27">
-        <v>4489.74</v>
+        <v>0</v>
       </c>
       <c r="J27">
-        <v>4489.74</v>
+        <v>0</v>
       </c>
       <c r="K27">
-        <v>4489.74</v>
+        <v>0</v>
       </c>
       <c r="L27">
-        <v>4489.74</v>
+        <v>0</v>
       </c>
       <c r="M27">
-        <v>4489.74</v>
+        <v>0</v>
       </c>
       <c r="N27">
-        <v>4489.74</v>
+        <v>0</v>
       </c>
       <c r="O27">
-        <v>4489.74</v>
+        <v>0</v>
       </c>
       <c r="P27">
-        <v>4489.74</v>
+        <v>0</v>
       </c>
       <c r="Q27">
-        <v>4489.74</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Reykjavik</v>
+        <v>Anchorage, AK</v>
       </c>
       <c r="B28" t="str">
-        <v>Iceland</v>
+        <v>United States</v>
       </c>
       <c r="C28">
-        <v>4477.97</v>
+        <v>0</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28">
-        <v>4477.97</v>
+        <v>0</v>
       </c>
       <c r="J28">
-        <v>4477.97</v>
+        <v>0</v>
       </c>
       <c r="K28">
-        <v>4477.97</v>
+        <v>0</v>
       </c>
       <c r="L28">
-        <v>4477.97</v>
+        <v>0</v>
       </c>
       <c r="M28">
-        <v>4477.97</v>
+        <v>0</v>
       </c>
       <c r="N28">
-        <v>4477.97</v>
+        <v>0</v>
       </c>
       <c r="O28">
-        <v>4477.97</v>
+        <v>0</v>
       </c>
       <c r="P28">
-        <v>4477.97</v>
+        <v>0</v>
       </c>
       <c r="Q28">
-        <v>4477.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Stavanger</v>
+        <v>Copenhagen</v>
       </c>
       <c r="B29" t="str">
-        <v>Norway</v>
+        <v>Denmark</v>
       </c>
       <c r="C29">
-        <v>4473.91</v>
+        <v>0</v>
       </c>
       <c r="D29">
         <v>0</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29">
-        <v>4473.91</v>
+        <v>0</v>
       </c>
       <c r="J29">
-        <v>4473.91</v>
+        <v>0</v>
       </c>
       <c r="K29">
-        <v>4473.91</v>
+        <v>0</v>
       </c>
       <c r="L29">
-        <v>4473.91</v>
+        <v>0</v>
       </c>
       <c r="M29">
-        <v>4473.91</v>
+        <v>0</v>
       </c>
       <c r="N29">
-        <v>4473.91</v>
+        <v>0</v>
       </c>
       <c r="O29">
-        <v>4473.91</v>
+        <v>0</v>
       </c>
       <c r="P29">
-        <v>4473.91</v>
+        <v>0</v>
       </c>
       <c r="Q29">
-        <v>4473.91</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Aalborg</v>
+        <v>Los Angeles, CA</v>
       </c>
       <c r="B30" t="str">
-        <v>Denmark</v>
+        <v>United States</v>
       </c>
       <c r="C30">
-        <v>4433.73</v>
+        <v>0</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30">
-        <v>4433.73</v>
+        <v>0</v>
       </c>
       <c r="J30">
-        <v>4433.73</v>
+        <v>0</v>
       </c>
       <c r="K30">
-        <v>4433.73</v>
+        <v>0</v>
       </c>
       <c r="L30">
-        <v>4433.73</v>
+        <v>0</v>
       </c>
       <c r="M30">
-        <v>4433.73</v>
+        <v>0</v>
       </c>
       <c r="N30">
-        <v>4433.73</v>
+        <v>0</v>
       </c>
       <c r="O30">
-        <v>4433.73</v>
+        <v>0</v>
       </c>
       <c r="P30">
-        <v>4433.73</v>
+        <v>0</v>
       </c>
       <c r="Q30">
-        <v>4433.73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Ramat Gan</v>
+        <v>Oakland, CA</v>
       </c>
       <c r="B31" t="str">
-        <v>Israel</v>
+        <v>United States</v>
       </c>
       <c r="C31">
-        <v>4242.49</v>
+        <v>0</v>
       </c>
       <c r="D31">
         <v>0</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31">
-        <v>4242.49</v>
+        <v>0</v>
       </c>
       <c r="J31">
-        <v>4242.49</v>
+        <v>0</v>
       </c>
       <c r="K31">
-        <v>4242.49</v>
+        <v>0</v>
       </c>
       <c r="L31">
-        <v>4242.49</v>
+        <v>0</v>
       </c>
       <c r="M31">
-        <v>4242.49</v>
+        <v>0</v>
       </c>
       <c r="N31">
-        <v>4242.49</v>
+        <v>0</v>
       </c>
       <c r="O31">
-        <v>4242.49</v>
+        <v>0</v>
       </c>
       <c r="P31">
-        <v>4242.49</v>
+        <v>0</v>
       </c>
       <c r="Q31">
-        <v>4242.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
         <v>Miami, FL</v>
       </c>
       <c r="B32" t="str">
         <v>United States</v>
       </c>
       <c r="C32">
-        <v>4176.18</v>
+        <v>0</v>
       </c>
       <c r="D32">
         <v>0</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
       <c r="I32">
-        <v>4176.18</v>
+        <v>0</v>
       </c>
       <c r="J32">
-        <v>4176.18</v>
+        <v>0</v>
       </c>
       <c r="K32">
-        <v>4176.18</v>
+        <v>0</v>
       </c>
       <c r="L32">
-        <v>4176.18</v>
+        <v>0</v>
       </c>
       <c r="M32">
-        <v>4176.18</v>
+        <v>0</v>
       </c>
       <c r="N32">
-        <v>4176.18</v>
+        <v>0</v>
       </c>
       <c r="O32">
-        <v>4176.18</v>
+        <v>0</v>
       </c>
       <c r="P32">
-        <v>4176.18</v>
+        <v>0</v>
       </c>
       <c r="Q32">
-        <v>4176.18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>Honolulu, HI</v>
+        <v>Portland, OR</v>
       </c>
       <c r="B33" t="str">
         <v>United States</v>
       </c>
       <c r="C33">
-        <v>4138.25</v>
+        <v>0</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
       <c r="I33">
-        <v>4138.25</v>
+        <v>0</v>
       </c>
       <c r="J33">
-        <v>4138.25</v>
+        <v>0</v>
       </c>
       <c r="K33">
-        <v>4138.25</v>
+        <v>0</v>
       </c>
       <c r="L33">
-        <v>4138.25</v>
+        <v>0</v>
       </c>
       <c r="M33">
-        <v>4138.25</v>
+        <v>0</v>
       </c>
       <c r="N33">
-        <v>4138.25</v>
+        <v>0</v>
       </c>
       <c r="O33">
-        <v>4138.25</v>
+        <v>0</v>
       </c>
       <c r="P33">
-        <v>4138.25</v>
+        <v>0</v>
       </c>
       <c r="Q33">
-        <v>4138.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Tel Aviv-Yafo</v>
+        <v>San Diego, CA</v>
       </c>
       <c r="B34" t="str">
-        <v>Israel</v>
+        <v>United States</v>
       </c>
       <c r="C34">
-        <v>4097.17</v>
+        <v>0</v>
       </c>
       <c r="D34">
         <v>0</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
       <c r="I34">
-        <v>4097.17</v>
+        <v>0</v>
       </c>
       <c r="J34">
-        <v>4097.17</v>
+        <v>0</v>
       </c>
       <c r="K34">
-        <v>4097.17</v>
+        <v>0</v>
       </c>
       <c r="L34">
-        <v>4097.17</v>
+        <v>0</v>
       </c>
       <c r="M34">
-        <v>4097.17</v>
+        <v>0</v>
       </c>
       <c r="N34">
-        <v>4097.17</v>
+        <v>0</v>
       </c>
       <c r="O34">
-        <v>4097.17</v>
+        <v>0</v>
       </c>
       <c r="P34">
-        <v>4097.17</v>
+        <v>0</v>
       </c>
       <c r="Q34">
-        <v>4097.17</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>Trondheim</v>
+        <v>Amsterdam</v>
       </c>
       <c r="B35" t="str">
-        <v>Norway</v>
+        <v>Netherlands</v>
       </c>
       <c r="C35">
-        <v>4074.99</v>
+        <v>0</v>
       </c>
       <c r="D35">
         <v>0</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35">
-        <v>4074.99</v>
+        <v>0</v>
       </c>
       <c r="J35">
-        <v>4074.99</v>
+        <v>0</v>
       </c>
       <c r="K35">
-        <v>4074.99</v>
+        <v>0</v>
       </c>
       <c r="L35">
-        <v>4074.99</v>
+        <v>0</v>
       </c>
       <c r="M35">
-        <v>4074.99</v>
+        <v>0</v>
       </c>
       <c r="N35">
-        <v>4074.99</v>
+        <v>0</v>
       </c>
       <c r="O35">
-        <v>4074.99</v>
+        <v>0</v>
       </c>
       <c r="P35">
-        <v>4074.99</v>
+        <v>0</v>
       </c>
       <c r="Q35">
-        <v>4074.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Bergen</v>
+        <v>Philadelphia, PA</v>
       </c>
       <c r="B36" t="str">
-        <v>Norway</v>
+        <v>United States</v>
       </c>
       <c r="C36">
-        <v>4047.72</v>
+        <v>0</v>
       </c>
       <c r="D36">
         <v>0</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
       <c r="I36">
-        <v>4047.72</v>
+        <v>0</v>
       </c>
       <c r="J36">
-        <v>4047.72</v>
+        <v>0</v>
       </c>
       <c r="K36">
-        <v>4047.72</v>
+        <v>0</v>
       </c>
       <c r="L36">
-        <v>4047.72</v>
+        <v>0</v>
       </c>
       <c r="M36">
-        <v>4047.72</v>
+        <v>0</v>
       </c>
       <c r="N36">
-        <v>4047.72</v>
+        <v>0</v>
       </c>
       <c r="O36">
-        <v>4047.72</v>
+        <v>0</v>
       </c>
       <c r="P36">
-        <v>4047.72</v>
+        <v>0</v>
       </c>
       <c r="Q36">
-        <v>4047.72</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Oslo</v>
+        <v>Luxembourg</v>
       </c>
       <c r="B37" t="str">
-        <v>Norway</v>
+        <v>Luxembourg</v>
       </c>
       <c r="C37">
-        <v>3972.08</v>
+        <v>0</v>
       </c>
       <c r="D37">
         <v>0</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37">
-        <v>3972.08</v>
+        <v>0</v>
       </c>
       <c r="J37">
-        <v>3972.08</v>
+        <v>0</v>
       </c>
       <c r="K37">
-        <v>3972.08</v>
+        <v>0</v>
       </c>
       <c r="L37">
-        <v>3972.08</v>
+        <v>0</v>
       </c>
       <c r="M37">
-        <v>3972.08</v>
+        <v>0</v>
       </c>
       <c r="N37">
-        <v>3972.08</v>
+        <v>0</v>
       </c>
       <c r="O37">
-        <v>3972.08</v>
+        <v>0</v>
       </c>
       <c r="P37">
-        <v>3972.08</v>
+        <v>0</v>
       </c>
       <c r="Q37">
-        <v>3972.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Paris</v>
+        <v>Jersey City, NJ</v>
       </c>
       <c r="B38" t="str">
-        <v>France</v>
+        <v>United States</v>
       </c>
       <c r="C38">
-        <v>3909.65</v>
+        <v>0</v>
       </c>
       <c r="D38">
         <v>0</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38">
-        <v>3909.65</v>
+        <v>0</v>
       </c>
       <c r="J38">
-        <v>3909.65</v>
+        <v>0</v>
       </c>
       <c r="K38">
-        <v>3909.65</v>
+        <v>0</v>
       </c>
       <c r="L38">
-        <v>3909.65</v>
+        <v>0</v>
       </c>
       <c r="M38">
-        <v>3909.65</v>
+        <v>0</v>
       </c>
       <c r="N38">
-        <v>3909.65</v>
+        <v>0</v>
       </c>
       <c r="O38">
-        <v>3909.65</v>
+        <v>0</v>
       </c>
       <c r="P38">
-        <v>3909.65</v>
+        <v>0</v>
       </c>
       <c r="Q38">
-        <v>3909.65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>Haarlem</v>
+        <v>Aarhus</v>
       </c>
       <c r="B39" t="str">
-        <v>Netherlands</v>
+        <v>Denmark</v>
       </c>
       <c r="C39">
-        <v>3851.01</v>
+        <v>0</v>
       </c>
       <c r="D39">
         <v>0</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
       <c r="I39">
-        <v>3851.01</v>
+        <v>0</v>
       </c>
       <c r="J39">
-        <v>3851.01</v>
+        <v>0</v>
       </c>
       <c r="K39">
-        <v>3851.01</v>
+        <v>0</v>
       </c>
       <c r="L39">
-        <v>3851.01</v>
+        <v>0</v>
       </c>
       <c r="M39">
-        <v>3851.01</v>
+        <v>0</v>
       </c>
       <c r="N39">
-        <v>3851.01</v>
+        <v>0</v>
       </c>
       <c r="O39">
-        <v>3851.01</v>
+        <v>0</v>
       </c>
       <c r="P39">
-        <v>3851.01</v>
+        <v>0</v>
       </c>
       <c r="Q39">
-        <v>3851.01</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>Stockholm</v>
+        <v>Arlington, VA</v>
       </c>
       <c r="B40" t="str">
-        <v>Sweden</v>
+        <v>United States</v>
       </c>
       <c r="C40">
-        <v>3816.78</v>
+        <v>0</v>
       </c>
       <c r="D40">
         <v>0</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
       <c r="I40">
-        <v>3816.78</v>
+        <v>0</v>
       </c>
       <c r="J40">
-        <v>3816.78</v>
+        <v>0</v>
       </c>
       <c r="K40">
-        <v>3816.78</v>
+        <v>0</v>
       </c>
       <c r="L40">
-        <v>3816.78</v>
+        <v>0</v>
       </c>
       <c r="M40">
-        <v>3816.78</v>
+        <v>0</v>
       </c>
       <c r="N40">
-        <v>3816.78</v>
+        <v>0</v>
       </c>
       <c r="O40">
-        <v>3816.78</v>
+        <v>0</v>
       </c>
       <c r="P40">
-        <v>3816.78</v>
+        <v>0</v>
       </c>
       <c r="Q40">
-        <v>3816.78</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Haifa</v>
+        <v>Sydney</v>
       </c>
       <c r="B41" t="str">
-        <v>Israel</v>
+        <v>Australia</v>
       </c>
       <c r="C41">
-        <v>3717.94</v>
+        <v>0</v>
       </c>
       <c r="D41">
         <v>0</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
       <c r="I41">
-        <v>3717.94</v>
+        <v>0</v>
       </c>
       <c r="J41">
-        <v>3717.94</v>
+        <v>0</v>
       </c>
       <c r="K41">
-        <v>3717.94</v>
+        <v>0</v>
       </c>
       <c r="L41">
-        <v>3717.94</v>
+        <v>0</v>
       </c>
       <c r="M41">
-        <v>3717.94</v>
+        <v>0</v>
       </c>
       <c r="N41">
-        <v>3717.94</v>
+        <v>0</v>
       </c>
       <c r="O41">
-        <v>3717.94</v>
+        <v>0</v>
       </c>
       <c r="P41">
-        <v>3717.94</v>
+        <v>0</v>
       </c>
       <c r="Q41">
-        <v>3717.94</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>Jerusalem</v>
+        <v>Washington, DC</v>
       </c>
       <c r="B42" t="str">
-        <v>Israel</v>
+        <v>United States</v>
       </c>
       <c r="C42">
-        <v>3714.23</v>
+        <v>0</v>
       </c>
       <c r="D42">
         <v>0</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
       <c r="I42">
-        <v>3714.23</v>
+        <v>0</v>
       </c>
       <c r="J42">
-        <v>3714.23</v>
+        <v>0</v>
       </c>
       <c r="K42">
-        <v>3714.23</v>
+        <v>0</v>
       </c>
       <c r="L42">
-        <v>3714.23</v>
+        <v>0</v>
       </c>
       <c r="M42">
-        <v>3714.23</v>
+        <v>0</v>
       </c>
       <c r="N42">
-        <v>3714.23</v>
+        <v>0</v>
       </c>
       <c r="O42">
-        <v>3714.23</v>
+        <v>0</v>
       </c>
       <c r="P42">
-        <v>3714.23</v>
+        <v>0</v>
       </c>
       <c r="Q42">
-        <v>3714.23</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>Brighton</v>
+        <v>Irvine, CA</v>
       </c>
       <c r="B43" t="str">
-        <v>United Kingdom</v>
+        <v>United States</v>
       </c>
       <c r="C43">
-        <v>3527.89</v>
+        <v>0</v>
       </c>
       <c r="D43">
         <v>0</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>0</v>
       </c>
       <c r="I43">
-        <v>3527.89</v>
+        <v>0</v>
       </c>
       <c r="J43">
-        <v>3527.89</v>
+        <v>0</v>
       </c>
       <c r="K43">
-        <v>3527.89</v>
+        <v>0</v>
       </c>
       <c r="L43">
-        <v>3527.89</v>
+        <v>0</v>
       </c>
       <c r="M43">
-        <v>3527.89</v>
+        <v>0</v>
       </c>
       <c r="N43">
-        <v>3527.89</v>
+        <v>0</v>
       </c>
       <c r="O43">
-        <v>3527.89</v>
+        <v>0</v>
       </c>
       <c r="P43">
-        <v>3527.89</v>
+        <v>0</v>
       </c>
       <c r="Q43">
-        <v>3527.89</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>Liverpool</v>
+        <v>Stockholm</v>
       </c>
       <c r="B44" t="str">
-        <v>United Kingdom</v>
+        <v>Sweden</v>
       </c>
       <c r="C44">
-        <v>3220.86</v>
+        <v>0</v>
       </c>
       <c r="D44">
         <v>0</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
       <c r="I44">
-        <v>3220.86</v>
+        <v>0</v>
       </c>
       <c r="J44">
-        <v>3220.86</v>
+        <v>0</v>
       </c>
       <c r="K44">
-        <v>3220.86</v>
+        <v>0</v>
       </c>
       <c r="L44">
-        <v>3220.86</v>
+        <v>0</v>
       </c>
       <c r="M44">
-        <v>3220.86</v>
+        <v>0</v>
       </c>
       <c r="N44">
-        <v>3220.86</v>
+        <v>0</v>
       </c>
       <c r="O44">
-        <v>3220.86</v>
+        <v>0</v>
       </c>
       <c r="P44">
-        <v>3220.86</v>
+        <v>0</v>
       </c>
       <c r="Q44">
-        <v>3220.86</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Nis</v>
+        <v>Fort Lauderdale, FL</v>
       </c>
       <c r="B45" t="str">
-        <v>Serbia</v>
+        <v>United States</v>
       </c>
       <c r="C45">
-        <v>860.76</v>
+        <v>0</v>
       </c>
       <c r="D45">
         <v>0</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
         <v>0</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>0</v>
       </c>
       <c r="I45">
-        <v>860.76</v>
+        <v>0</v>
       </c>
       <c r="J45">
-        <v>860.76</v>
+        <v>0</v>
       </c>
       <c r="K45">
-        <v>860.76</v>
+        <v>0</v>
       </c>
       <c r="L45">
-        <v>860.76</v>
+        <v>0</v>
       </c>
       <c r="M45">
-        <v>860.76</v>
+        <v>0</v>
       </c>
       <c r="N45">
-        <v>860.76</v>
+        <v>0</v>
       </c>
       <c r="O45">
-        <v>860.76</v>
+        <v>0</v>
       </c>
       <c r="P45">
-        <v>860.76</v>
+        <v>0</v>
       </c>
       <c r="Q45">
-        <v>860.76</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" t="str"/>
-      <c r="B46" t="str"/>
+      <c r="A46" t="str">
+        <v>Aalborg</v>
+      </c>
+      <c r="B46" t="str">
+        <v>Denmark</v>
+      </c>
       <c r="C46">
         <v>0</v>
       </c>
       <c r="D46">
         <v>0</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
       <c r="I46">
         <v>0</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
       <c r="K46">
         <v>0</v>
       </c>
       <c r="L46">
         <v>0</v>
       </c>
       <c r="M46">
         <v>0</v>
       </c>
       <c r="N46">
         <v>0</v>
       </c>
       <c r="O46">
         <v>0</v>
       </c>
       <c r="P46">
         <v>0</v>
       </c>
       <c r="Q46">
         <v>0</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" t="str"/>
-      <c r="B47" t="str"/>
+      <c r="A47" t="str">
+        <v>Sacramento, CA</v>
+      </c>
+      <c r="B47" t="str">
+        <v>United States</v>
+      </c>
       <c r="C47">
         <v>0</v>
       </c>
       <c r="D47">
         <v>0</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47">
         <v>0</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
       <c r="I47">
         <v>0</v>
       </c>
       <c r="J47">
         <v>0</v>
       </c>
       <c r="K47">
         <v>0</v>
       </c>
       <c r="L47">
         <v>0</v>
       </c>
       <c r="M47">
         <v>0</v>
       </c>
       <c r="N47">
         <v>0</v>
       </c>
       <c r="O47">
         <v>0</v>
       </c>
       <c r="P47">
         <v>0</v>
       </c>
       <c r="Q47">
         <v>0</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" t="str"/>
-      <c r="B48" t="str"/>
+      <c r="A48" t="str">
+        <v>Winston-Salem, NC</v>
+      </c>
+      <c r="B48" t="str">
+        <v>United States</v>
+      </c>
       <c r="C48">
         <v>0</v>
       </c>
       <c r="D48">
         <v>0</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
         <v>0</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48">
         <v>0</v>
       </c>
       <c r="I48">
         <v>0</v>
       </c>
       <c r="J48">
         <v>0</v>
       </c>
       <c r="K48">
         <v>0</v>
       </c>
       <c r="L48">
         <v>0</v>
       </c>
       <c r="M48">
         <v>0</v>
       </c>
       <c r="N48">
         <v>0</v>
       </c>
       <c r="O48">
         <v>0</v>
       </c>
       <c r="P48">
         <v>0</v>
       </c>
       <c r="Q48">
         <v>0</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" t="str"/>
-      <c r="B49" t="str"/>
+      <c r="A49" t="str">
+        <v>Denver, CO</v>
+      </c>
+      <c r="B49" t="str">
+        <v>United States</v>
+      </c>
       <c r="C49">
         <v>0</v>
       </c>
       <c r="D49">
         <v>0</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
         <v>0</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49">
         <v>0</v>
       </c>
       <c r="I49">
         <v>0</v>
       </c>
       <c r="J49">
         <v>0</v>
       </c>
       <c r="K49">
         <v>0</v>
       </c>
       <c r="L49">
         <v>0</v>
       </c>
       <c r="M49">
         <v>0</v>
       </c>
       <c r="N49">
         <v>0</v>
       </c>
       <c r="O49">
         <v>0</v>
       </c>
       <c r="P49">
         <v>0</v>
       </c>
       <c r="Q49">
         <v>0</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" t="str"/>
-      <c r="B50" t="str"/>
+      <c r="A50" t="str">
+        <v>Melbourne</v>
+      </c>
+      <c r="B50" t="str">
+        <v>Australia</v>
+      </c>
       <c r="C50">
         <v>0</v>
       </c>
       <c r="D50">
         <v>0</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50">
         <v>0</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
       <c r="I50">
         <v>0</v>
       </c>
       <c r="J50">
         <v>0</v>
       </c>
       <c r="K50">
         <v>0</v>
       </c>
       <c r="L50">
         <v>0</v>
       </c>
       <c r="M50">
         <v>0</v>
       </c>
       <c r="N50">
         <v>0</v>
       </c>
       <c r="O50">
         <v>0</v>
       </c>
       <c r="P50">
         <v>0</v>
       </c>
       <c r="Q50">
         <v>0</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" t="str"/>
-      <c r="B51" t="str"/>
+      <c r="A51" t="str">
+        <v>Paris</v>
+      </c>
+      <c r="B51" t="str">
+        <v>France</v>
+      </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51">
         <v>0</v>
       </c>
       <c r="E51">
         <v>0</v>
       </c>
       <c r="F51">
         <v>0</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51">
         <v>0</v>
       </c>
       <c r="I51">
         <v>0</v>
       </c>
       <c r="J51">
         <v>0</v>
       </c>
       <c r="K51">
@@ -25156,47 +25180,2105 @@
       <c r="I503">
         <v>0</v>
       </c>
       <c r="J503">
         <v>0</v>
       </c>
       <c r="K503">
         <v>0</v>
       </c>
       <c r="L503">
         <v>0</v>
       </c>
       <c r="M503">
         <v>0</v>
       </c>
       <c r="N503">
         <v>0</v>
       </c>
       <c r="O503">
         <v>0</v>
       </c>
       <c r="P503">
         <v>0</v>
       </c>
       <c r="Q503">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" t="str"/>
+      <c r="B504" t="str"/>
+      <c r="C504">
+        <v>0</v>
+      </c>
+      <c r="D504">
+        <v>0</v>
+      </c>
+      <c r="E504">
+        <v>0</v>
+      </c>
+      <c r="F504">
+        <v>0</v>
+      </c>
+      <c r="G504">
+        <v>0</v>
+      </c>
+      <c r="H504">
+        <v>0</v>
+      </c>
+      <c r="I504">
+        <v>0</v>
+      </c>
+      <c r="J504">
+        <v>0</v>
+      </c>
+      <c r="K504">
+        <v>0</v>
+      </c>
+      <c r="L504">
+        <v>0</v>
+      </c>
+      <c r="M504">
+        <v>0</v>
+      </c>
+      <c r="N504">
+        <v>0</v>
+      </c>
+      <c r="O504">
+        <v>0</v>
+      </c>
+      <c r="P504">
+        <v>0</v>
+      </c>
+      <c r="Q504">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" t="str"/>
+      <c r="B505" t="str"/>
+      <c r="C505">
+        <v>0</v>
+      </c>
+      <c r="D505">
+        <v>0</v>
+      </c>
+      <c r="E505">
+        <v>0</v>
+      </c>
+      <c r="F505">
+        <v>0</v>
+      </c>
+      <c r="G505">
+        <v>0</v>
+      </c>
+      <c r="H505">
+        <v>0</v>
+      </c>
+      <c r="I505">
+        <v>0</v>
+      </c>
+      <c r="J505">
+        <v>0</v>
+      </c>
+      <c r="K505">
+        <v>0</v>
+      </c>
+      <c r="L505">
+        <v>0</v>
+      </c>
+      <c r="M505">
+        <v>0</v>
+      </c>
+      <c r="N505">
+        <v>0</v>
+      </c>
+      <c r="O505">
+        <v>0</v>
+      </c>
+      <c r="P505">
+        <v>0</v>
+      </c>
+      <c r="Q505">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" t="str"/>
+      <c r="B506" t="str"/>
+      <c r="C506">
+        <v>0</v>
+      </c>
+      <c r="D506">
+        <v>0</v>
+      </c>
+      <c r="E506">
+        <v>0</v>
+      </c>
+      <c r="F506">
+        <v>0</v>
+      </c>
+      <c r="G506">
+        <v>0</v>
+      </c>
+      <c r="H506">
+        <v>0</v>
+      </c>
+      <c r="I506">
+        <v>0</v>
+      </c>
+      <c r="J506">
+        <v>0</v>
+      </c>
+      <c r="K506">
+        <v>0</v>
+      </c>
+      <c r="L506">
+        <v>0</v>
+      </c>
+      <c r="M506">
+        <v>0</v>
+      </c>
+      <c r="N506">
+        <v>0</v>
+      </c>
+      <c r="O506">
+        <v>0</v>
+      </c>
+      <c r="P506">
+        <v>0</v>
+      </c>
+      <c r="Q506">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" t="str"/>
+      <c r="B507" t="str"/>
+      <c r="C507">
+        <v>0</v>
+      </c>
+      <c r="D507">
+        <v>0</v>
+      </c>
+      <c r="E507">
+        <v>0</v>
+      </c>
+      <c r="F507">
+        <v>0</v>
+      </c>
+      <c r="G507">
+        <v>0</v>
+      </c>
+      <c r="H507">
+        <v>0</v>
+      </c>
+      <c r="I507">
+        <v>0</v>
+      </c>
+      <c r="J507">
+        <v>0</v>
+      </c>
+      <c r="K507">
+        <v>0</v>
+      </c>
+      <c r="L507">
+        <v>0</v>
+      </c>
+      <c r="M507">
+        <v>0</v>
+      </c>
+      <c r="N507">
+        <v>0</v>
+      </c>
+      <c r="O507">
+        <v>0</v>
+      </c>
+      <c r="P507">
+        <v>0</v>
+      </c>
+      <c r="Q507">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" t="str"/>
+      <c r="B508" t="str"/>
+      <c r="C508">
+        <v>0</v>
+      </c>
+      <c r="D508">
+        <v>0</v>
+      </c>
+      <c r="E508">
+        <v>0</v>
+      </c>
+      <c r="F508">
+        <v>0</v>
+      </c>
+      <c r="G508">
+        <v>0</v>
+      </c>
+      <c r="H508">
+        <v>0</v>
+      </c>
+      <c r="I508">
+        <v>0</v>
+      </c>
+      <c r="J508">
+        <v>0</v>
+      </c>
+      <c r="K508">
+        <v>0</v>
+      </c>
+      <c r="L508">
+        <v>0</v>
+      </c>
+      <c r="M508">
+        <v>0</v>
+      </c>
+      <c r="N508">
+        <v>0</v>
+      </c>
+      <c r="O508">
+        <v>0</v>
+      </c>
+      <c r="P508">
+        <v>0</v>
+      </c>
+      <c r="Q508">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" t="str"/>
+      <c r="B509" t="str"/>
+      <c r="C509">
+        <v>0</v>
+      </c>
+      <c r="D509">
+        <v>0</v>
+      </c>
+      <c r="E509">
+        <v>0</v>
+      </c>
+      <c r="F509">
+        <v>0</v>
+      </c>
+      <c r="G509">
+        <v>0</v>
+      </c>
+      <c r="H509">
+        <v>0</v>
+      </c>
+      <c r="I509">
+        <v>0</v>
+      </c>
+      <c r="J509">
+        <v>0</v>
+      </c>
+      <c r="K509">
+        <v>0</v>
+      </c>
+      <c r="L509">
+        <v>0</v>
+      </c>
+      <c r="M509">
+        <v>0</v>
+      </c>
+      <c r="N509">
+        <v>0</v>
+      </c>
+      <c r="O509">
+        <v>0</v>
+      </c>
+      <c r="P509">
+        <v>0</v>
+      </c>
+      <c r="Q509">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" t="str"/>
+      <c r="B510" t="str"/>
+      <c r="C510">
+        <v>0</v>
+      </c>
+      <c r="D510">
+        <v>0</v>
+      </c>
+      <c r="E510">
+        <v>0</v>
+      </c>
+      <c r="F510">
+        <v>0</v>
+      </c>
+      <c r="G510">
+        <v>0</v>
+      </c>
+      <c r="H510">
+        <v>0</v>
+      </c>
+      <c r="I510">
+        <v>0</v>
+      </c>
+      <c r="J510">
+        <v>0</v>
+      </c>
+      <c r="K510">
+        <v>0</v>
+      </c>
+      <c r="L510">
+        <v>0</v>
+      </c>
+      <c r="M510">
+        <v>0</v>
+      </c>
+      <c r="N510">
+        <v>0</v>
+      </c>
+      <c r="O510">
+        <v>0</v>
+      </c>
+      <c r="P510">
+        <v>0</v>
+      </c>
+      <c r="Q510">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" t="str"/>
+      <c r="B511" t="str"/>
+      <c r="C511">
+        <v>0</v>
+      </c>
+      <c r="D511">
+        <v>0</v>
+      </c>
+      <c r="E511">
+        <v>0</v>
+      </c>
+      <c r="F511">
+        <v>0</v>
+      </c>
+      <c r="G511">
+        <v>0</v>
+      </c>
+      <c r="H511">
+        <v>0</v>
+      </c>
+      <c r="I511">
+        <v>0</v>
+      </c>
+      <c r="J511">
+        <v>0</v>
+      </c>
+      <c r="K511">
+        <v>0</v>
+      </c>
+      <c r="L511">
+        <v>0</v>
+      </c>
+      <c r="M511">
+        <v>0</v>
+      </c>
+      <c r="N511">
+        <v>0</v>
+      </c>
+      <c r="O511">
+        <v>0</v>
+      </c>
+      <c r="P511">
+        <v>0</v>
+      </c>
+      <c r="Q511">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" t="str"/>
+      <c r="B512" t="str"/>
+      <c r="C512">
+        <v>0</v>
+      </c>
+      <c r="D512">
+        <v>0</v>
+      </c>
+      <c r="E512">
+        <v>0</v>
+      </c>
+      <c r="F512">
+        <v>0</v>
+      </c>
+      <c r="G512">
+        <v>0</v>
+      </c>
+      <c r="H512">
+        <v>0</v>
+      </c>
+      <c r="I512">
+        <v>0</v>
+      </c>
+      <c r="J512">
+        <v>0</v>
+      </c>
+      <c r="K512">
+        <v>0</v>
+      </c>
+      <c r="L512">
+        <v>0</v>
+      </c>
+      <c r="M512">
+        <v>0</v>
+      </c>
+      <c r="N512">
+        <v>0</v>
+      </c>
+      <c r="O512">
+        <v>0</v>
+      </c>
+      <c r="P512">
+        <v>0</v>
+      </c>
+      <c r="Q512">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" t="str"/>
+      <c r="B513" t="str"/>
+      <c r="C513">
+        <v>0</v>
+      </c>
+      <c r="D513">
+        <v>0</v>
+      </c>
+      <c r="E513">
+        <v>0</v>
+      </c>
+      <c r="F513">
+        <v>0</v>
+      </c>
+      <c r="G513">
+        <v>0</v>
+      </c>
+      <c r="H513">
+        <v>0</v>
+      </c>
+      <c r="I513">
+        <v>0</v>
+      </c>
+      <c r="J513">
+        <v>0</v>
+      </c>
+      <c r="K513">
+        <v>0</v>
+      </c>
+      <c r="L513">
+        <v>0</v>
+      </c>
+      <c r="M513">
+        <v>0</v>
+      </c>
+      <c r="N513">
+        <v>0</v>
+      </c>
+      <c r="O513">
+        <v>0</v>
+      </c>
+      <c r="P513">
+        <v>0</v>
+      </c>
+      <c r="Q513">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" t="str"/>
+      <c r="B514" t="str"/>
+      <c r="C514">
+        <v>0</v>
+      </c>
+      <c r="D514">
+        <v>0</v>
+      </c>
+      <c r="E514">
+        <v>0</v>
+      </c>
+      <c r="F514">
+        <v>0</v>
+      </c>
+      <c r="G514">
+        <v>0</v>
+      </c>
+      <c r="H514">
+        <v>0</v>
+      </c>
+      <c r="I514">
+        <v>0</v>
+      </c>
+      <c r="J514">
+        <v>0</v>
+      </c>
+      <c r="K514">
+        <v>0</v>
+      </c>
+      <c r="L514">
+        <v>0</v>
+      </c>
+      <c r="M514">
+        <v>0</v>
+      </c>
+      <c r="N514">
+        <v>0</v>
+      </c>
+      <c r="O514">
+        <v>0</v>
+      </c>
+      <c r="P514">
+        <v>0</v>
+      </c>
+      <c r="Q514">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" t="str"/>
+      <c r="B515" t="str"/>
+      <c r="C515">
+        <v>0</v>
+      </c>
+      <c r="D515">
+        <v>0</v>
+      </c>
+      <c r="E515">
+        <v>0</v>
+      </c>
+      <c r="F515">
+        <v>0</v>
+      </c>
+      <c r="G515">
+        <v>0</v>
+      </c>
+      <c r="H515">
+        <v>0</v>
+      </c>
+      <c r="I515">
+        <v>0</v>
+      </c>
+      <c r="J515">
+        <v>0</v>
+      </c>
+      <c r="K515">
+        <v>0</v>
+      </c>
+      <c r="L515">
+        <v>0</v>
+      </c>
+      <c r="M515">
+        <v>0</v>
+      </c>
+      <c r="N515">
+        <v>0</v>
+      </c>
+      <c r="O515">
+        <v>0</v>
+      </c>
+      <c r="P515">
+        <v>0</v>
+      </c>
+      <c r="Q515">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" t="str"/>
+      <c r="B516" t="str"/>
+      <c r="C516">
+        <v>0</v>
+      </c>
+      <c r="D516">
+        <v>0</v>
+      </c>
+      <c r="E516">
+        <v>0</v>
+      </c>
+      <c r="F516">
+        <v>0</v>
+      </c>
+      <c r="G516">
+        <v>0</v>
+      </c>
+      <c r="H516">
+        <v>0</v>
+      </c>
+      <c r="I516">
+        <v>0</v>
+      </c>
+      <c r="J516">
+        <v>0</v>
+      </c>
+      <c r="K516">
+        <v>0</v>
+      </c>
+      <c r="L516">
+        <v>0</v>
+      </c>
+      <c r="M516">
+        <v>0</v>
+      </c>
+      <c r="N516">
+        <v>0</v>
+      </c>
+      <c r="O516">
+        <v>0</v>
+      </c>
+      <c r="P516">
+        <v>0</v>
+      </c>
+      <c r="Q516">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" t="str"/>
+      <c r="B517" t="str"/>
+      <c r="C517">
+        <v>0</v>
+      </c>
+      <c r="D517">
+        <v>0</v>
+      </c>
+      <c r="E517">
+        <v>0</v>
+      </c>
+      <c r="F517">
+        <v>0</v>
+      </c>
+      <c r="G517">
+        <v>0</v>
+      </c>
+      <c r="H517">
+        <v>0</v>
+      </c>
+      <c r="I517">
+        <v>0</v>
+      </c>
+      <c r="J517">
+        <v>0</v>
+      </c>
+      <c r="K517">
+        <v>0</v>
+      </c>
+      <c r="L517">
+        <v>0</v>
+      </c>
+      <c r="M517">
+        <v>0</v>
+      </c>
+      <c r="N517">
+        <v>0</v>
+      </c>
+      <c r="O517">
+        <v>0</v>
+      </c>
+      <c r="P517">
+        <v>0</v>
+      </c>
+      <c r="Q517">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" t="str"/>
+      <c r="B518" t="str"/>
+      <c r="C518">
+        <v>0</v>
+      </c>
+      <c r="D518">
+        <v>0</v>
+      </c>
+      <c r="E518">
+        <v>0</v>
+      </c>
+      <c r="F518">
+        <v>0</v>
+      </c>
+      <c r="G518">
+        <v>0</v>
+      </c>
+      <c r="H518">
+        <v>0</v>
+      </c>
+      <c r="I518">
+        <v>0</v>
+      </c>
+      <c r="J518">
+        <v>0</v>
+      </c>
+      <c r="K518">
+        <v>0</v>
+      </c>
+      <c r="L518">
+        <v>0</v>
+      </c>
+      <c r="M518">
+        <v>0</v>
+      </c>
+      <c r="N518">
+        <v>0</v>
+      </c>
+      <c r="O518">
+        <v>0</v>
+      </c>
+      <c r="P518">
+        <v>0</v>
+      </c>
+      <c r="Q518">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" t="str"/>
+      <c r="B519" t="str"/>
+      <c r="C519">
+        <v>0</v>
+      </c>
+      <c r="D519">
+        <v>0</v>
+      </c>
+      <c r="E519">
+        <v>0</v>
+      </c>
+      <c r="F519">
+        <v>0</v>
+      </c>
+      <c r="G519">
+        <v>0</v>
+      </c>
+      <c r="H519">
+        <v>0</v>
+      </c>
+      <c r="I519">
+        <v>0</v>
+      </c>
+      <c r="J519">
+        <v>0</v>
+      </c>
+      <c r="K519">
+        <v>0</v>
+      </c>
+      <c r="L519">
+        <v>0</v>
+      </c>
+      <c r="M519">
+        <v>0</v>
+      </c>
+      <c r="N519">
+        <v>0</v>
+      </c>
+      <c r="O519">
+        <v>0</v>
+      </c>
+      <c r="P519">
+        <v>0</v>
+      </c>
+      <c r="Q519">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" t="str"/>
+      <c r="B520" t="str"/>
+      <c r="C520">
+        <v>0</v>
+      </c>
+      <c r="D520">
+        <v>0</v>
+      </c>
+      <c r="E520">
+        <v>0</v>
+      </c>
+      <c r="F520">
+        <v>0</v>
+      </c>
+      <c r="G520">
+        <v>0</v>
+      </c>
+      <c r="H520">
+        <v>0</v>
+      </c>
+      <c r="I520">
+        <v>0</v>
+      </c>
+      <c r="J520">
+        <v>0</v>
+      </c>
+      <c r="K520">
+        <v>0</v>
+      </c>
+      <c r="L520">
+        <v>0</v>
+      </c>
+      <c r="M520">
+        <v>0</v>
+      </c>
+      <c r="N520">
+        <v>0</v>
+      </c>
+      <c r="O520">
+        <v>0</v>
+      </c>
+      <c r="P520">
+        <v>0</v>
+      </c>
+      <c r="Q520">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" t="str"/>
+      <c r="B521" t="str"/>
+      <c r="C521">
+        <v>0</v>
+      </c>
+      <c r="D521">
+        <v>0</v>
+      </c>
+      <c r="E521">
+        <v>0</v>
+      </c>
+      <c r="F521">
+        <v>0</v>
+      </c>
+      <c r="G521">
+        <v>0</v>
+      </c>
+      <c r="H521">
+        <v>0</v>
+      </c>
+      <c r="I521">
+        <v>0</v>
+      </c>
+      <c r="J521">
+        <v>0</v>
+      </c>
+      <c r="K521">
+        <v>0</v>
+      </c>
+      <c r="L521">
+        <v>0</v>
+      </c>
+      <c r="M521">
+        <v>0</v>
+      </c>
+      <c r="N521">
+        <v>0</v>
+      </c>
+      <c r="O521">
+        <v>0</v>
+      </c>
+      <c r="P521">
+        <v>0</v>
+      </c>
+      <c r="Q521">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" t="str"/>
+      <c r="B522" t="str"/>
+      <c r="C522">
+        <v>0</v>
+      </c>
+      <c r="D522">
+        <v>0</v>
+      </c>
+      <c r="E522">
+        <v>0</v>
+      </c>
+      <c r="F522">
+        <v>0</v>
+      </c>
+      <c r="G522">
+        <v>0</v>
+      </c>
+      <c r="H522">
+        <v>0</v>
+      </c>
+      <c r="I522">
+        <v>0</v>
+      </c>
+      <c r="J522">
+        <v>0</v>
+      </c>
+      <c r="K522">
+        <v>0</v>
+      </c>
+      <c r="L522">
+        <v>0</v>
+      </c>
+      <c r="M522">
+        <v>0</v>
+      </c>
+      <c r="N522">
+        <v>0</v>
+      </c>
+      <c r="O522">
+        <v>0</v>
+      </c>
+      <c r="P522">
+        <v>0</v>
+      </c>
+      <c r="Q522">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" t="str"/>
+      <c r="B523" t="str"/>
+      <c r="C523">
+        <v>0</v>
+      </c>
+      <c r="D523">
+        <v>0</v>
+      </c>
+      <c r="E523">
+        <v>0</v>
+      </c>
+      <c r="F523">
+        <v>0</v>
+      </c>
+      <c r="G523">
+        <v>0</v>
+      </c>
+      <c r="H523">
+        <v>0</v>
+      </c>
+      <c r="I523">
+        <v>0</v>
+      </c>
+      <c r="J523">
+        <v>0</v>
+      </c>
+      <c r="K523">
+        <v>0</v>
+      </c>
+      <c r="L523">
+        <v>0</v>
+      </c>
+      <c r="M523">
+        <v>0</v>
+      </c>
+      <c r="N523">
+        <v>0</v>
+      </c>
+      <c r="O523">
+        <v>0</v>
+      </c>
+      <c r="P523">
+        <v>0</v>
+      </c>
+      <c r="Q523">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" t="str"/>
+      <c r="B524" t="str"/>
+      <c r="C524">
+        <v>0</v>
+      </c>
+      <c r="D524">
+        <v>0</v>
+      </c>
+      <c r="E524">
+        <v>0</v>
+      </c>
+      <c r="F524">
+        <v>0</v>
+      </c>
+      <c r="G524">
+        <v>0</v>
+      </c>
+      <c r="H524">
+        <v>0</v>
+      </c>
+      <c r="I524">
+        <v>0</v>
+      </c>
+      <c r="J524">
+        <v>0</v>
+      </c>
+      <c r="K524">
+        <v>0</v>
+      </c>
+      <c r="L524">
+        <v>0</v>
+      </c>
+      <c r="M524">
+        <v>0</v>
+      </c>
+      <c r="N524">
+        <v>0</v>
+      </c>
+      <c r="O524">
+        <v>0</v>
+      </c>
+      <c r="P524">
+        <v>0</v>
+      </c>
+      <c r="Q524">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" t="str"/>
+      <c r="B525" t="str"/>
+      <c r="C525">
+        <v>0</v>
+      </c>
+      <c r="D525">
+        <v>0</v>
+      </c>
+      <c r="E525">
+        <v>0</v>
+      </c>
+      <c r="F525">
+        <v>0</v>
+      </c>
+      <c r="G525">
+        <v>0</v>
+      </c>
+      <c r="H525">
+        <v>0</v>
+      </c>
+      <c r="I525">
+        <v>0</v>
+      </c>
+      <c r="J525">
+        <v>0</v>
+      </c>
+      <c r="K525">
+        <v>0</v>
+      </c>
+      <c r="L525">
+        <v>0</v>
+      </c>
+      <c r="M525">
+        <v>0</v>
+      </c>
+      <c r="N525">
+        <v>0</v>
+      </c>
+      <c r="O525">
+        <v>0</v>
+      </c>
+      <c r="P525">
+        <v>0</v>
+      </c>
+      <c r="Q525">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" t="str"/>
+      <c r="B526" t="str"/>
+      <c r="C526">
+        <v>0</v>
+      </c>
+      <c r="D526">
+        <v>0</v>
+      </c>
+      <c r="E526">
+        <v>0</v>
+      </c>
+      <c r="F526">
+        <v>0</v>
+      </c>
+      <c r="G526">
+        <v>0</v>
+      </c>
+      <c r="H526">
+        <v>0</v>
+      </c>
+      <c r="I526">
+        <v>0</v>
+      </c>
+      <c r="J526">
+        <v>0</v>
+      </c>
+      <c r="K526">
+        <v>0</v>
+      </c>
+      <c r="L526">
+        <v>0</v>
+      </c>
+      <c r="M526">
+        <v>0</v>
+      </c>
+      <c r="N526">
+        <v>0</v>
+      </c>
+      <c r="O526">
+        <v>0</v>
+      </c>
+      <c r="P526">
+        <v>0</v>
+      </c>
+      <c r="Q526">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" t="str"/>
+      <c r="B527" t="str"/>
+      <c r="C527">
+        <v>0</v>
+      </c>
+      <c r="D527">
+        <v>0</v>
+      </c>
+      <c r="E527">
+        <v>0</v>
+      </c>
+      <c r="F527">
+        <v>0</v>
+      </c>
+      <c r="G527">
+        <v>0</v>
+      </c>
+      <c r="H527">
+        <v>0</v>
+      </c>
+      <c r="I527">
+        <v>0</v>
+      </c>
+      <c r="J527">
+        <v>0</v>
+      </c>
+      <c r="K527">
+        <v>0</v>
+      </c>
+      <c r="L527">
+        <v>0</v>
+      </c>
+      <c r="M527">
+        <v>0</v>
+      </c>
+      <c r="N527">
+        <v>0</v>
+      </c>
+      <c r="O527">
+        <v>0</v>
+      </c>
+      <c r="P527">
+        <v>0</v>
+      </c>
+      <c r="Q527">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" t="str"/>
+      <c r="B528" t="str"/>
+      <c r="C528">
+        <v>0</v>
+      </c>
+      <c r="D528">
+        <v>0</v>
+      </c>
+      <c r="E528">
+        <v>0</v>
+      </c>
+      <c r="F528">
+        <v>0</v>
+      </c>
+      <c r="G528">
+        <v>0</v>
+      </c>
+      <c r="H528">
+        <v>0</v>
+      </c>
+      <c r="I528">
+        <v>0</v>
+      </c>
+      <c r="J528">
+        <v>0</v>
+      </c>
+      <c r="K528">
+        <v>0</v>
+      </c>
+      <c r="L528">
+        <v>0</v>
+      </c>
+      <c r="M528">
+        <v>0</v>
+      </c>
+      <c r="N528">
+        <v>0</v>
+      </c>
+      <c r="O528">
+        <v>0</v>
+      </c>
+      <c r="P528">
+        <v>0</v>
+      </c>
+      <c r="Q528">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" t="str"/>
+      <c r="B529" t="str"/>
+      <c r="C529">
+        <v>0</v>
+      </c>
+      <c r="D529">
+        <v>0</v>
+      </c>
+      <c r="E529">
+        <v>0</v>
+      </c>
+      <c r="F529">
+        <v>0</v>
+      </c>
+      <c r="G529">
+        <v>0</v>
+      </c>
+      <c r="H529">
+        <v>0</v>
+      </c>
+      <c r="I529">
+        <v>0</v>
+      </c>
+      <c r="J529">
+        <v>0</v>
+      </c>
+      <c r="K529">
+        <v>0</v>
+      </c>
+      <c r="L529">
+        <v>0</v>
+      </c>
+      <c r="M529">
+        <v>0</v>
+      </c>
+      <c r="N529">
+        <v>0</v>
+      </c>
+      <c r="O529">
+        <v>0</v>
+      </c>
+      <c r="P529">
+        <v>0</v>
+      </c>
+      <c r="Q529">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" t="str"/>
+      <c r="B530" t="str"/>
+      <c r="C530">
+        <v>0</v>
+      </c>
+      <c r="D530">
+        <v>0</v>
+      </c>
+      <c r="E530">
+        <v>0</v>
+      </c>
+      <c r="F530">
+        <v>0</v>
+      </c>
+      <c r="G530">
+        <v>0</v>
+      </c>
+      <c r="H530">
+        <v>0</v>
+      </c>
+      <c r="I530">
+        <v>0</v>
+      </c>
+      <c r="J530">
+        <v>0</v>
+      </c>
+      <c r="K530">
+        <v>0</v>
+      </c>
+      <c r="L530">
+        <v>0</v>
+      </c>
+      <c r="M530">
+        <v>0</v>
+      </c>
+      <c r="N530">
+        <v>0</v>
+      </c>
+      <c r="O530">
+        <v>0</v>
+      </c>
+      <c r="P530">
+        <v>0</v>
+      </c>
+      <c r="Q530">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" t="str"/>
+      <c r="B531" t="str"/>
+      <c r="C531">
+        <v>0</v>
+      </c>
+      <c r="D531">
+        <v>0</v>
+      </c>
+      <c r="E531">
+        <v>0</v>
+      </c>
+      <c r="F531">
+        <v>0</v>
+      </c>
+      <c r="G531">
+        <v>0</v>
+      </c>
+      <c r="H531">
+        <v>0</v>
+      </c>
+      <c r="I531">
+        <v>0</v>
+      </c>
+      <c r="J531">
+        <v>0</v>
+      </c>
+      <c r="K531">
+        <v>0</v>
+      </c>
+      <c r="L531">
+        <v>0</v>
+      </c>
+      <c r="M531">
+        <v>0</v>
+      </c>
+      <c r="N531">
+        <v>0</v>
+      </c>
+      <c r="O531">
+        <v>0</v>
+      </c>
+      <c r="P531">
+        <v>0</v>
+      </c>
+      <c r="Q531">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" t="str"/>
+      <c r="B532" t="str"/>
+      <c r="C532">
+        <v>0</v>
+      </c>
+      <c r="D532">
+        <v>0</v>
+      </c>
+      <c r="E532">
+        <v>0</v>
+      </c>
+      <c r="F532">
+        <v>0</v>
+      </c>
+      <c r="G532">
+        <v>0</v>
+      </c>
+      <c r="H532">
+        <v>0</v>
+      </c>
+      <c r="I532">
+        <v>0</v>
+      </c>
+      <c r="J532">
+        <v>0</v>
+      </c>
+      <c r="K532">
+        <v>0</v>
+      </c>
+      <c r="L532">
+        <v>0</v>
+      </c>
+      <c r="M532">
+        <v>0</v>
+      </c>
+      <c r="N532">
+        <v>0</v>
+      </c>
+      <c r="O532">
+        <v>0</v>
+      </c>
+      <c r="P532">
+        <v>0</v>
+      </c>
+      <c r="Q532">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" t="str"/>
+      <c r="B533" t="str"/>
+      <c r="C533">
+        <v>0</v>
+      </c>
+      <c r="D533">
+        <v>0</v>
+      </c>
+      <c r="E533">
+        <v>0</v>
+      </c>
+      <c r="F533">
+        <v>0</v>
+      </c>
+      <c r="G533">
+        <v>0</v>
+      </c>
+      <c r="H533">
+        <v>0</v>
+      </c>
+      <c r="I533">
+        <v>0</v>
+      </c>
+      <c r="J533">
+        <v>0</v>
+      </c>
+      <c r="K533">
+        <v>0</v>
+      </c>
+      <c r="L533">
+        <v>0</v>
+      </c>
+      <c r="M533">
+        <v>0</v>
+      </c>
+      <c r="N533">
+        <v>0</v>
+      </c>
+      <c r="O533">
+        <v>0</v>
+      </c>
+      <c r="P533">
+        <v>0</v>
+      </c>
+      <c r="Q533">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" t="str"/>
+      <c r="B534" t="str"/>
+      <c r="C534">
+        <v>0</v>
+      </c>
+      <c r="D534">
+        <v>0</v>
+      </c>
+      <c r="E534">
+        <v>0</v>
+      </c>
+      <c r="F534">
+        <v>0</v>
+      </c>
+      <c r="G534">
+        <v>0</v>
+      </c>
+      <c r="H534">
+        <v>0</v>
+      </c>
+      <c r="I534">
+        <v>0</v>
+      </c>
+      <c r="J534">
+        <v>0</v>
+      </c>
+      <c r="K534">
+        <v>0</v>
+      </c>
+      <c r="L534">
+        <v>0</v>
+      </c>
+      <c r="M534">
+        <v>0</v>
+      </c>
+      <c r="N534">
+        <v>0</v>
+      </c>
+      <c r="O534">
+        <v>0</v>
+      </c>
+      <c r="P534">
+        <v>0</v>
+      </c>
+      <c r="Q534">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" t="str"/>
+      <c r="B535" t="str"/>
+      <c r="C535">
+        <v>0</v>
+      </c>
+      <c r="D535">
+        <v>0</v>
+      </c>
+      <c r="E535">
+        <v>0</v>
+      </c>
+      <c r="F535">
+        <v>0</v>
+      </c>
+      <c r="G535">
+        <v>0</v>
+      </c>
+      <c r="H535">
+        <v>0</v>
+      </c>
+      <c r="I535">
+        <v>0</v>
+      </c>
+      <c r="J535">
+        <v>0</v>
+      </c>
+      <c r="K535">
+        <v>0</v>
+      </c>
+      <c r="L535">
+        <v>0</v>
+      </c>
+      <c r="M535">
+        <v>0</v>
+      </c>
+      <c r="N535">
+        <v>0</v>
+      </c>
+      <c r="O535">
+        <v>0</v>
+      </c>
+      <c r="P535">
+        <v>0</v>
+      </c>
+      <c r="Q535">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" t="str"/>
+      <c r="B536" t="str"/>
+      <c r="C536">
+        <v>0</v>
+      </c>
+      <c r="D536">
+        <v>0</v>
+      </c>
+      <c r="E536">
+        <v>0</v>
+      </c>
+      <c r="F536">
+        <v>0</v>
+      </c>
+      <c r="G536">
+        <v>0</v>
+      </c>
+      <c r="H536">
+        <v>0</v>
+      </c>
+      <c r="I536">
+        <v>0</v>
+      </c>
+      <c r="J536">
+        <v>0</v>
+      </c>
+      <c r="K536">
+        <v>0</v>
+      </c>
+      <c r="L536">
+        <v>0</v>
+      </c>
+      <c r="M536">
+        <v>0</v>
+      </c>
+      <c r="N536">
+        <v>0</v>
+      </c>
+      <c r="O536">
+        <v>0</v>
+      </c>
+      <c r="P536">
+        <v>0</v>
+      </c>
+      <c r="Q536">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" t="str"/>
+      <c r="B537" t="str"/>
+      <c r="C537">
+        <v>0</v>
+      </c>
+      <c r="D537">
+        <v>0</v>
+      </c>
+      <c r="E537">
+        <v>0</v>
+      </c>
+      <c r="F537">
+        <v>0</v>
+      </c>
+      <c r="G537">
+        <v>0</v>
+      </c>
+      <c r="H537">
+        <v>0</v>
+      </c>
+      <c r="I537">
+        <v>0</v>
+      </c>
+      <c r="J537">
+        <v>0</v>
+      </c>
+      <c r="K537">
+        <v>0</v>
+      </c>
+      <c r="L537">
+        <v>0</v>
+      </c>
+      <c r="M537">
+        <v>0</v>
+      </c>
+      <c r="N537">
+        <v>0</v>
+      </c>
+      <c r="O537">
+        <v>0</v>
+      </c>
+      <c r="P537">
+        <v>0</v>
+      </c>
+      <c r="Q537">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" t="str"/>
+      <c r="B538" t="str"/>
+      <c r="C538">
+        <v>0</v>
+      </c>
+      <c r="D538">
+        <v>0</v>
+      </c>
+      <c r="E538">
+        <v>0</v>
+      </c>
+      <c r="F538">
+        <v>0</v>
+      </c>
+      <c r="G538">
+        <v>0</v>
+      </c>
+      <c r="H538">
+        <v>0</v>
+      </c>
+      <c r="I538">
+        <v>0</v>
+      </c>
+      <c r="J538">
+        <v>0</v>
+      </c>
+      <c r="K538">
+        <v>0</v>
+      </c>
+      <c r="L538">
+        <v>0</v>
+      </c>
+      <c r="M538">
+        <v>0</v>
+      </c>
+      <c r="N538">
+        <v>0</v>
+      </c>
+      <c r="O538">
+        <v>0</v>
+      </c>
+      <c r="P538">
+        <v>0</v>
+      </c>
+      <c r="Q538">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" t="str"/>
+      <c r="B539" t="str"/>
+      <c r="C539">
+        <v>0</v>
+      </c>
+      <c r="D539">
+        <v>0</v>
+      </c>
+      <c r="E539">
+        <v>0</v>
+      </c>
+      <c r="F539">
+        <v>0</v>
+      </c>
+      <c r="G539">
+        <v>0</v>
+      </c>
+      <c r="H539">
+        <v>0</v>
+      </c>
+      <c r="I539">
+        <v>0</v>
+      </c>
+      <c r="J539">
+        <v>0</v>
+      </c>
+      <c r="K539">
+        <v>0</v>
+      </c>
+      <c r="L539">
+        <v>0</v>
+      </c>
+      <c r="M539">
+        <v>0</v>
+      </c>
+      <c r="N539">
+        <v>0</v>
+      </c>
+      <c r="O539">
+        <v>0</v>
+      </c>
+      <c r="P539">
+        <v>0</v>
+      </c>
+      <c r="Q539">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" t="str"/>
+      <c r="B540" t="str"/>
+      <c r="C540">
+        <v>0</v>
+      </c>
+      <c r="D540">
+        <v>0</v>
+      </c>
+      <c r="E540">
+        <v>0</v>
+      </c>
+      <c r="F540">
+        <v>0</v>
+      </c>
+      <c r="G540">
+        <v>0</v>
+      </c>
+      <c r="H540">
+        <v>0</v>
+      </c>
+      <c r="I540">
+        <v>0</v>
+      </c>
+      <c r="J540">
+        <v>0</v>
+      </c>
+      <c r="K540">
+        <v>0</v>
+      </c>
+      <c r="L540">
+        <v>0</v>
+      </c>
+      <c r="M540">
+        <v>0</v>
+      </c>
+      <c r="N540">
+        <v>0</v>
+      </c>
+      <c r="O540">
+        <v>0</v>
+      </c>
+      <c r="P540">
+        <v>0</v>
+      </c>
+      <c r="Q540">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" t="str"/>
+      <c r="B541" t="str"/>
+      <c r="C541">
+        <v>0</v>
+      </c>
+      <c r="D541">
+        <v>0</v>
+      </c>
+      <c r="E541">
+        <v>0</v>
+      </c>
+      <c r="F541">
+        <v>0</v>
+      </c>
+      <c r="G541">
+        <v>0</v>
+      </c>
+      <c r="H541">
+        <v>0</v>
+      </c>
+      <c r="I541">
+        <v>0</v>
+      </c>
+      <c r="J541">
+        <v>0</v>
+      </c>
+      <c r="K541">
+        <v>0</v>
+      </c>
+      <c r="L541">
+        <v>0</v>
+      </c>
+      <c r="M541">
+        <v>0</v>
+      </c>
+      <c r="N541">
+        <v>0</v>
+      </c>
+      <c r="O541">
+        <v>0</v>
+      </c>
+      <c r="P541">
+        <v>0</v>
+      </c>
+      <c r="Q541">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" t="str"/>
+      <c r="B542" t="str"/>
+      <c r="C542">
+        <v>0</v>
+      </c>
+      <c r="D542">
+        <v>0</v>
+      </c>
+      <c r="E542">
+        <v>0</v>
+      </c>
+      <c r="F542">
+        <v>0</v>
+      </c>
+      <c r="G542">
+        <v>0</v>
+      </c>
+      <c r="H542">
+        <v>0</v>
+      </c>
+      <c r="I542">
+        <v>0</v>
+      </c>
+      <c r="J542">
+        <v>0</v>
+      </c>
+      <c r="K542">
+        <v>0</v>
+      </c>
+      <c r="L542">
+        <v>0</v>
+      </c>
+      <c r="M542">
+        <v>0</v>
+      </c>
+      <c r="N542">
+        <v>0</v>
+      </c>
+      <c r="O542">
+        <v>0</v>
+      </c>
+      <c r="P542">
+        <v>0</v>
+      </c>
+      <c r="Q542">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" t="str"/>
+      <c r="B543" t="str"/>
+      <c r="C543">
+        <v>0</v>
+      </c>
+      <c r="D543">
+        <v>0</v>
+      </c>
+      <c r="E543">
+        <v>0</v>
+      </c>
+      <c r="F543">
+        <v>0</v>
+      </c>
+      <c r="G543">
+        <v>0</v>
+      </c>
+      <c r="H543">
+        <v>0</v>
+      </c>
+      <c r="I543">
+        <v>0</v>
+      </c>
+      <c r="J543">
+        <v>0</v>
+      </c>
+      <c r="K543">
+        <v>0</v>
+      </c>
+      <c r="L543">
+        <v>0</v>
+      </c>
+      <c r="M543">
+        <v>0</v>
+      </c>
+      <c r="N543">
+        <v>0</v>
+      </c>
+      <c r="O543">
+        <v>0</v>
+      </c>
+      <c r="P543">
+        <v>0</v>
+      </c>
+      <c r="Q543">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" t="str"/>
+      <c r="B544" t="str"/>
+      <c r="C544">
+        <v>0</v>
+      </c>
+      <c r="D544">
+        <v>0</v>
+      </c>
+      <c r="E544">
+        <v>0</v>
+      </c>
+      <c r="F544">
+        <v>0</v>
+      </c>
+      <c r="G544">
+        <v>0</v>
+      </c>
+      <c r="H544">
+        <v>0</v>
+      </c>
+      <c r="I544">
+        <v>0</v>
+      </c>
+      <c r="J544">
+        <v>0</v>
+      </c>
+      <c r="K544">
+        <v>0</v>
+      </c>
+      <c r="L544">
+        <v>0</v>
+      </c>
+      <c r="M544">
+        <v>0</v>
+      </c>
+      <c r="N544">
+        <v>0</v>
+      </c>
+      <c r="O544">
+        <v>0</v>
+      </c>
+      <c r="P544">
+        <v>0</v>
+      </c>
+      <c r="Q544">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" t="str"/>
+      <c r="B545" t="str"/>
+      <c r="C545">
+        <v>0</v>
+      </c>
+      <c r="D545">
+        <v>0</v>
+      </c>
+      <c r="E545">
+        <v>0</v>
+      </c>
+      <c r="F545">
+        <v>0</v>
+      </c>
+      <c r="G545">
+        <v>0</v>
+      </c>
+      <c r="H545">
+        <v>0</v>
+      </c>
+      <c r="I545">
+        <v>0</v>
+      </c>
+      <c r="J545">
+        <v>0</v>
+      </c>
+      <c r="K545">
+        <v>0</v>
+      </c>
+      <c r="L545">
+        <v>0</v>
+      </c>
+      <c r="M545">
+        <v>0</v>
+      </c>
+      <c r="N545">
+        <v>0</v>
+      </c>
+      <c r="O545">
+        <v>0</v>
+      </c>
+      <c r="P545">
+        <v>0</v>
+      </c>
+      <c r="Q545">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>