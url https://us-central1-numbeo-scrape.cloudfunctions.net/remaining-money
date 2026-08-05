--- v1 (2026-06-19)
+++ v2 (2026-08-05)
@@ -440,51 +440,51 @@
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2">
         <v>0</v>
       </c>
       <c r="M2">
         <v>0</v>
       </c>
       <c r="N2">
         <v>0</v>
       </c>
       <c r="O2">
         <v>0</v>
       </c>
       <c r="P2">
         <v>0</v>
       </c>
       <c r="Q2">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Geneva</v>
+        <v>Bern</v>
       </c>
       <c r="B3" t="str">
         <v>Switzerland</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -546,51 +546,51 @@
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4">
         <v>0</v>
       </c>
       <c r="M4">
         <v>0</v>
       </c>
       <c r="N4">
         <v>0</v>
       </c>
       <c r="O4">
         <v>0</v>
       </c>
       <c r="P4">
         <v>0</v>
       </c>
       <c r="Q4">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Lausanne</v>
+        <v>Basel</v>
       </c>
       <c r="B5" t="str">
         <v>Switzerland</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5">
         <v>0</v>
       </c>
@@ -599,475 +599,475 @@
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5">
         <v>0</v>
       </c>
       <c r="M5">
         <v>0</v>
       </c>
       <c r="N5">
         <v>0</v>
       </c>
       <c r="O5">
         <v>0</v>
       </c>
       <c r="P5">
         <v>0</v>
       </c>
       <c r="Q5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>St. Gallen</v>
+        <v>Saint Helier</v>
       </c>
       <c r="B6" t="str">
-        <v>Switzerland</v>
+        <v>Jersey</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6">
         <v>0</v>
       </c>
       <c r="M6">
         <v>0</v>
       </c>
       <c r="N6">
         <v>0</v>
       </c>
       <c r="O6">
         <v>0</v>
       </c>
       <c r="P6">
         <v>0</v>
       </c>
       <c r="Q6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Lucerne</v>
+        <v>Tel Aviv-Yafo</v>
       </c>
       <c r="B7" t="str">
-        <v>Switzerland</v>
+        <v>Israel</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
       <c r="M7">
         <v>0</v>
       </c>
       <c r="N7">
         <v>0</v>
       </c>
       <c r="O7">
         <v>0</v>
       </c>
       <c r="P7">
         <v>0</v>
       </c>
       <c r="Q7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Seattle, WA</v>
+        <v>Lausanne</v>
       </c>
       <c r="B8" t="str">
-        <v>United States</v>
+        <v>Switzerland</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8">
         <v>0</v>
       </c>
       <c r="N8">
         <v>0</v>
       </c>
       <c r="O8">
         <v>0</v>
       </c>
       <c r="P8">
         <v>0</v>
       </c>
       <c r="Q8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Jerusalem</v>
+        <v>Stavanger</v>
       </c>
       <c r="B9" t="str">
-        <v>Israel</v>
+        <v>Norway</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0</v>
       </c>
       <c r="L9">
         <v>0</v>
       </c>
       <c r="M9">
         <v>0</v>
       </c>
       <c r="N9">
         <v>0</v>
       </c>
       <c r="O9">
         <v>0</v>
       </c>
       <c r="P9">
         <v>0</v>
       </c>
       <c r="Q9">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Bergen</v>
+        <v>Seattle, WA</v>
       </c>
       <c r="B10" t="str">
-        <v>Norway</v>
+        <v>United States</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
         <v>0</v>
       </c>
       <c r="J10">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10">
         <v>0</v>
       </c>
       <c r="M10">
         <v>0</v>
       </c>
       <c r="N10">
         <v>0</v>
       </c>
       <c r="O10">
         <v>0</v>
       </c>
       <c r="P10">
         <v>0</v>
       </c>
       <c r="Q10">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Reykjavik</v>
+        <v>Bergen</v>
       </c>
       <c r="B11" t="str">
-        <v>Iceland</v>
+        <v>Norway</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11">
         <v>0</v>
       </c>
       <c r="K11">
         <v>0</v>
       </c>
       <c r="L11">
         <v>0</v>
       </c>
       <c r="M11">
         <v>0</v>
       </c>
       <c r="N11">
         <v>0</v>
       </c>
       <c r="O11">
         <v>0</v>
       </c>
       <c r="P11">
         <v>0</v>
       </c>
       <c r="Q11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Stavanger</v>
+        <v>Brighton</v>
       </c>
       <c r="B12" t="str">
-        <v>Norway</v>
+        <v>United Kingdom</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12">
         <v>0</v>
       </c>
       <c r="L12">
         <v>0</v>
       </c>
       <c r="M12">
         <v>0</v>
       </c>
       <c r="N12">
         <v>0</v>
       </c>
       <c r="O12">
         <v>0</v>
       </c>
       <c r="P12">
         <v>0</v>
       </c>
       <c r="Q12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Bern</v>
+        <v>Trondheim</v>
       </c>
       <c r="B13" t="str">
-        <v>Switzerland</v>
+        <v>Norway</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13">
         <v>0</v>
       </c>
       <c r="K13">
         <v>0</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
         <v>0</v>
       </c>
       <c r="N13">
         <v>0</v>
       </c>
       <c r="O13">
         <v>0</v>
       </c>
       <c r="P13">
         <v>0</v>
       </c>
       <c r="Q13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Basel</v>
+        <v>Lugano</v>
       </c>
       <c r="B14" t="str">
         <v>Switzerland</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14">
         <v>0</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14">
         <v>0</v>
       </c>
@@ -1076,51 +1076,51 @@
       </c>
       <c r="K14">
         <v>0</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
         <v>0</v>
       </c>
       <c r="N14">
         <v>0</v>
       </c>
       <c r="O14">
         <v>0</v>
       </c>
       <c r="P14">
         <v>0</v>
       </c>
       <c r="Q14">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Boston, MA</v>
+        <v>San Francisco, CA</v>
       </c>
       <c r="B15" t="str">
         <v>United States</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15">
         <v>0</v>
       </c>
@@ -1129,528 +1129,528 @@
       </c>
       <c r="K15">
         <v>0</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
         <v>0</v>
       </c>
       <c r="N15">
         <v>0</v>
       </c>
       <c r="O15">
         <v>0</v>
       </c>
       <c r="P15">
         <v>0</v>
       </c>
       <c r="Q15">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Haifa</v>
+        <v>Boston, MA</v>
       </c>
       <c r="B16" t="str">
-        <v>Israel</v>
+        <v>United States</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16">
         <v>0</v>
       </c>
       <c r="J16">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16">
         <v>0</v>
       </c>
       <c r="N16">
         <v>0</v>
       </c>
       <c r="O16">
         <v>0</v>
       </c>
       <c r="P16">
         <v>0</v>
       </c>
       <c r="Q16">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>San Francisco, CA</v>
+        <v>London</v>
       </c>
       <c r="B17" t="str">
-        <v>United States</v>
+        <v>United Kingdom</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17">
         <v>0</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17">
         <v>0</v>
       </c>
       <c r="J17">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0</v>
       </c>
       <c r="L17">
         <v>0</v>
       </c>
       <c r="M17">
         <v>0</v>
       </c>
       <c r="N17">
         <v>0</v>
       </c>
       <c r="O17">
         <v>0</v>
       </c>
       <c r="P17">
         <v>0</v>
       </c>
       <c r="Q17">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Trondheim</v>
+        <v>Lucerne</v>
       </c>
       <c r="B18" t="str">
-        <v>Norway</v>
+        <v>Switzerland</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18">
         <v>0</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0</v>
       </c>
       <c r="L18">
         <v>0</v>
       </c>
       <c r="M18">
         <v>0</v>
       </c>
       <c r="N18">
         <v>0</v>
       </c>
       <c r="O18">
         <v>0</v>
       </c>
       <c r="P18">
         <v>0</v>
       </c>
       <c r="Q18">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>San Jose, CA</v>
+        <v>Geneva</v>
       </c>
       <c r="B19" t="str">
-        <v>United States</v>
+        <v>Switzerland</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
         <v>0</v>
       </c>
       <c r="N19">
         <v>0</v>
       </c>
       <c r="O19">
         <v>0</v>
       </c>
       <c r="P19">
         <v>0</v>
       </c>
       <c r="Q19">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>London</v>
+        <v>St. Gallen</v>
       </c>
       <c r="B20" t="str">
-        <v>United Kingdom</v>
+        <v>Switzerland</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
         <v>0</v>
       </c>
       <c r="N20">
         <v>0</v>
       </c>
       <c r="O20">
         <v>0</v>
       </c>
       <c r="P20">
         <v>0</v>
       </c>
       <c r="Q20">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Honolulu, HI</v>
+        <v>Reykjavik</v>
       </c>
       <c r="B21" t="str">
-        <v>United States</v>
+        <v>Iceland</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
       <c r="I21">
         <v>0</v>
       </c>
       <c r="J21">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
         <v>0</v>
       </c>
       <c r="N21">
         <v>0</v>
       </c>
       <c r="O21">
         <v>0</v>
       </c>
       <c r="P21">
         <v>0</v>
       </c>
       <c r="Q21">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Oslo</v>
+        <v>Copenhagen</v>
       </c>
       <c r="B22" t="str">
-        <v>Norway</v>
+        <v>Denmark</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22">
         <v>0</v>
       </c>
       <c r="J22">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
         <v>0</v>
       </c>
       <c r="N22">
         <v>0</v>
       </c>
       <c r="O22">
         <v>0</v>
       </c>
       <c r="P22">
         <v>0</v>
       </c>
       <c r="Q22">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Tel Aviv-Yafo</v>
+        <v>San Jose, CA</v>
       </c>
       <c r="B23" t="str">
-        <v>Israel</v>
+        <v>United States</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23">
         <v>0</v>
       </c>
       <c r="J23">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
         <v>0</v>
       </c>
       <c r="N23">
         <v>0</v>
       </c>
       <c r="O23">
         <v>0</v>
       </c>
       <c r="P23">
         <v>0</v>
       </c>
       <c r="Q23">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>Lugano</v>
+        <v>Singapore</v>
       </c>
       <c r="B24" t="str">
-        <v>Switzerland</v>
+        <v>Singapore</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24">
         <v>0</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
       <c r="I24">
         <v>0</v>
       </c>
       <c r="J24">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0</v>
       </c>
       <c r="L24">
         <v>0</v>
       </c>
       <c r="M24">
         <v>0</v>
       </c>
       <c r="N24">
         <v>0</v>
       </c>
       <c r="O24">
         <v>0</v>
       </c>
       <c r="P24">
         <v>0</v>
       </c>
       <c r="Q24">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Dallas, TX</v>
+        <v>New York, NY</v>
       </c>
       <c r="B25" t="str">
         <v>United States</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25">
         <v>0</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25">
         <v>0</v>
       </c>
@@ -1659,104 +1659,104 @@
       </c>
       <c r="K25">
         <v>0</v>
       </c>
       <c r="L25">
         <v>0</v>
       </c>
       <c r="M25">
         <v>0</v>
       </c>
       <c r="N25">
         <v>0</v>
       </c>
       <c r="O25">
         <v>0</v>
       </c>
       <c r="P25">
         <v>0</v>
       </c>
       <c r="Q25">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Singapore</v>
+        <v>Anchorage, AK</v>
       </c>
       <c r="B26" t="str">
-        <v>Singapore</v>
+        <v>United States</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26">
         <v>0</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26">
         <v>0</v>
       </c>
       <c r="K26">
         <v>0</v>
       </c>
       <c r="L26">
         <v>0</v>
       </c>
       <c r="M26">
         <v>0</v>
       </c>
       <c r="N26">
         <v>0</v>
       </c>
       <c r="O26">
         <v>0</v>
       </c>
       <c r="P26">
         <v>0</v>
       </c>
       <c r="Q26">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>New York, NY</v>
+        <v>Honolulu, HI</v>
       </c>
       <c r="B27" t="str">
         <v>United States</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27">
         <v>0</v>
       </c>
@@ -1765,263 +1765,263 @@
       </c>
       <c r="K27">
         <v>0</v>
       </c>
       <c r="L27">
         <v>0</v>
       </c>
       <c r="M27">
         <v>0</v>
       </c>
       <c r="N27">
         <v>0</v>
       </c>
       <c r="O27">
         <v>0</v>
       </c>
       <c r="P27">
         <v>0</v>
       </c>
       <c r="Q27">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Anchorage, AK</v>
+        <v>Jerusalem</v>
       </c>
       <c r="B28" t="str">
-        <v>United States</v>
+        <v>Israel</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28">
         <v>0</v>
       </c>
       <c r="K28">
         <v>0</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28">
         <v>0</v>
       </c>
       <c r="N28">
         <v>0</v>
       </c>
       <c r="O28">
         <v>0</v>
       </c>
       <c r="P28">
         <v>0</v>
       </c>
       <c r="Q28">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Copenhagen</v>
+        <v>Oslo</v>
       </c>
       <c r="B29" t="str">
-        <v>Denmark</v>
+        <v>Norway</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29">
         <v>0</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="J29">
         <v>0</v>
       </c>
       <c r="K29">
         <v>0</v>
       </c>
       <c r="L29">
         <v>0</v>
       </c>
       <c r="M29">
         <v>0</v>
       </c>
       <c r="N29">
         <v>0</v>
       </c>
       <c r="O29">
         <v>0</v>
       </c>
       <c r="P29">
         <v>0</v>
       </c>
       <c r="Q29">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Los Angeles, CA</v>
+        <v>Pisa</v>
       </c>
       <c r="B30" t="str">
-        <v>United States</v>
+        <v>Italy</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30">
         <v>0</v>
       </c>
       <c r="J30">
         <v>0</v>
       </c>
       <c r="K30">
         <v>0</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
         <v>0</v>
       </c>
       <c r="N30">
         <v>0</v>
       </c>
       <c r="O30">
         <v>0</v>
       </c>
       <c r="P30">
         <v>0</v>
       </c>
       <c r="Q30">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Oakland, CA</v>
+        <v>Haifa</v>
       </c>
       <c r="B31" t="str">
-        <v>United States</v>
+        <v>Israel</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31">
         <v>0</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31">
         <v>0</v>
       </c>
       <c r="J31">
         <v>0</v>
       </c>
       <c r="K31">
         <v>0</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
         <v>0</v>
       </c>
       <c r="N31">
         <v>0</v>
       </c>
       <c r="O31">
         <v>0</v>
       </c>
       <c r="P31">
         <v>0</v>
       </c>
       <c r="Q31">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>Miami, FL</v>
+        <v>Charleston, SC</v>
       </c>
       <c r="B32" t="str">
         <v>United States</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32">
         <v>0</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
       <c r="I32">
         <v>0</v>
       </c>
@@ -2030,51 +2030,51 @@
       </c>
       <c r="K32">
         <v>0</v>
       </c>
       <c r="L32">
         <v>0</v>
       </c>
       <c r="M32">
         <v>0</v>
       </c>
       <c r="N32">
         <v>0</v>
       </c>
       <c r="O32">
         <v>0</v>
       </c>
       <c r="P32">
         <v>0</v>
       </c>
       <c r="Q32">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>Portland, OR</v>
+        <v>Washington, DC</v>
       </c>
       <c r="B33" t="str">
         <v>United States</v>
       </c>
       <c r="C33">
         <v>0</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
       <c r="I33">
         <v>0</v>
       </c>
@@ -2083,51 +2083,51 @@
       </c>
       <c r="K33">
         <v>0</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
         <v>0</v>
       </c>
       <c r="N33">
         <v>0</v>
       </c>
       <c r="O33">
         <v>0</v>
       </c>
       <c r="P33">
         <v>0</v>
       </c>
       <c r="Q33">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>San Diego, CA</v>
+        <v>Los Angeles, CA</v>
       </c>
       <c r="B34" t="str">
         <v>United States</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34">
         <v>0</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
       <c r="I34">
         <v>0</v>
       </c>
@@ -2136,104 +2136,104 @@
       </c>
       <c r="K34">
         <v>0</v>
       </c>
       <c r="L34">
         <v>0</v>
       </c>
       <c r="M34">
         <v>0</v>
       </c>
       <c r="N34">
         <v>0</v>
       </c>
       <c r="O34">
         <v>0</v>
       </c>
       <c r="P34">
         <v>0</v>
       </c>
       <c r="Q34">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>Amsterdam</v>
+        <v>Oakland, CA</v>
       </c>
       <c r="B35" t="str">
-        <v>Netherlands</v>
+        <v>United States</v>
       </c>
       <c r="C35">
         <v>0</v>
       </c>
       <c r="D35">
         <v>0</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35">
         <v>0</v>
       </c>
       <c r="K35">
         <v>0</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
       <c r="M35">
         <v>0</v>
       </c>
       <c r="N35">
         <v>0</v>
       </c>
       <c r="O35">
         <v>0</v>
       </c>
       <c r="P35">
         <v>0</v>
       </c>
       <c r="Q35">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Philadelphia, PA</v>
+        <v>Portland, OR</v>
       </c>
       <c r="B36" t="str">
         <v>United States</v>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
       <c r="D36">
         <v>0</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
       <c r="I36">
         <v>0</v>
       </c>
@@ -2242,104 +2242,104 @@
       </c>
       <c r="K36">
         <v>0</v>
       </c>
       <c r="L36">
         <v>0</v>
       </c>
       <c r="M36">
         <v>0</v>
       </c>
       <c r="N36">
         <v>0</v>
       </c>
       <c r="O36">
         <v>0</v>
       </c>
       <c r="P36">
         <v>0</v>
       </c>
       <c r="Q36">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Luxembourg</v>
+        <v>San Diego, CA</v>
       </c>
       <c r="B37" t="str">
-        <v>Luxembourg</v>
+        <v>United States</v>
       </c>
       <c r="C37">
         <v>0</v>
       </c>
       <c r="D37">
         <v>0</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37">
         <v>0</v>
       </c>
       <c r="J37">
         <v>0</v>
       </c>
       <c r="K37">
         <v>0</v>
       </c>
       <c r="L37">
         <v>0</v>
       </c>
       <c r="M37">
         <v>0</v>
       </c>
       <c r="N37">
         <v>0</v>
       </c>
       <c r="O37">
         <v>0</v>
       </c>
       <c r="P37">
         <v>0</v>
       </c>
       <c r="Q37">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Jersey City, NJ</v>
+        <v>Miami, FL</v>
       </c>
       <c r="B38" t="str">
         <v>United States</v>
       </c>
       <c r="C38">
         <v>0</v>
       </c>
       <c r="D38">
         <v>0</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38">
         <v>0</v>
       </c>
@@ -2348,210 +2348,210 @@
       </c>
       <c r="K38">
         <v>0</v>
       </c>
       <c r="L38">
         <v>0</v>
       </c>
       <c r="M38">
         <v>0</v>
       </c>
       <c r="N38">
         <v>0</v>
       </c>
       <c r="O38">
         <v>0</v>
       </c>
       <c r="P38">
         <v>0</v>
       </c>
       <c r="Q38">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>Aarhus</v>
+        <v>Jersey City, NJ</v>
       </c>
       <c r="B39" t="str">
-        <v>Denmark</v>
+        <v>United States</v>
       </c>
       <c r="C39">
         <v>0</v>
       </c>
       <c r="D39">
         <v>0</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
       <c r="I39">
         <v>0</v>
       </c>
       <c r="J39">
         <v>0</v>
       </c>
       <c r="K39">
         <v>0</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
       <c r="M39">
         <v>0</v>
       </c>
       <c r="N39">
         <v>0</v>
       </c>
       <c r="O39">
         <v>0</v>
       </c>
       <c r="P39">
         <v>0</v>
       </c>
       <c r="Q39">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>Arlington, VA</v>
+        <v>Canberra</v>
       </c>
       <c r="B40" t="str">
-        <v>United States</v>
+        <v>Australia</v>
       </c>
       <c r="C40">
         <v>0</v>
       </c>
       <c r="D40">
         <v>0</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
       <c r="I40">
         <v>0</v>
       </c>
       <c r="J40">
         <v>0</v>
       </c>
       <c r="K40">
         <v>0</v>
       </c>
       <c r="L40">
         <v>0</v>
       </c>
       <c r="M40">
         <v>0</v>
       </c>
       <c r="N40">
         <v>0</v>
       </c>
       <c r="O40">
         <v>0</v>
       </c>
       <c r="P40">
         <v>0</v>
       </c>
       <c r="Q40">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Sydney</v>
+        <v>Aarhus</v>
       </c>
       <c r="B41" t="str">
-        <v>Australia</v>
+        <v>Denmark</v>
       </c>
       <c r="C41">
         <v>0</v>
       </c>
       <c r="D41">
         <v>0</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
       <c r="I41">
         <v>0</v>
       </c>
       <c r="J41">
         <v>0</v>
       </c>
       <c r="K41">
         <v>0</v>
       </c>
       <c r="L41">
         <v>0</v>
       </c>
       <c r="M41">
         <v>0</v>
       </c>
       <c r="N41">
         <v>0</v>
       </c>
       <c r="O41">
         <v>0</v>
       </c>
       <c r="P41">
         <v>0</v>
       </c>
       <c r="Q41">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>Washington, DC</v>
+        <v>Arlington, VA</v>
       </c>
       <c r="B42" t="str">
         <v>United States</v>
       </c>
       <c r="C42">
         <v>0</v>
       </c>
       <c r="D42">
         <v>0</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
       <c r="I42">
         <v>0</v>
       </c>
@@ -2560,369 +2560,369 @@
       </c>
       <c r="K42">
         <v>0</v>
       </c>
       <c r="L42">
         <v>0</v>
       </c>
       <c r="M42">
         <v>0</v>
       </c>
       <c r="N42">
         <v>0</v>
       </c>
       <c r="O42">
         <v>0</v>
       </c>
       <c r="P42">
         <v>0</v>
       </c>
       <c r="Q42">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>Irvine, CA</v>
+        <v>Aalborg</v>
       </c>
       <c r="B43" t="str">
-        <v>United States</v>
+        <v>Denmark</v>
       </c>
       <c r="C43">
         <v>0</v>
       </c>
       <c r="D43">
         <v>0</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>0</v>
       </c>
       <c r="I43">
         <v>0</v>
       </c>
       <c r="J43">
         <v>0</v>
       </c>
       <c r="K43">
         <v>0</v>
       </c>
       <c r="L43">
         <v>0</v>
       </c>
       <c r="M43">
         <v>0</v>
       </c>
       <c r="N43">
         <v>0</v>
       </c>
       <c r="O43">
         <v>0</v>
       </c>
       <c r="P43">
         <v>0</v>
       </c>
       <c r="Q43">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>Stockholm</v>
+        <v>Fort Lauderdale, FL</v>
       </c>
       <c r="B44" t="str">
-        <v>Sweden</v>
+        <v>United States</v>
       </c>
       <c r="C44">
         <v>0</v>
       </c>
       <c r="D44">
         <v>0</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
       <c r="I44">
         <v>0</v>
       </c>
       <c r="J44">
         <v>0</v>
       </c>
       <c r="K44">
         <v>0</v>
       </c>
       <c r="L44">
         <v>0</v>
       </c>
       <c r="M44">
         <v>0</v>
       </c>
       <c r="N44">
         <v>0</v>
       </c>
       <c r="O44">
         <v>0</v>
       </c>
       <c r="P44">
         <v>0</v>
       </c>
       <c r="Q44">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Fort Lauderdale, FL</v>
+        <v>Munich</v>
       </c>
       <c r="B45" t="str">
-        <v>United States</v>
+        <v>Germany</v>
       </c>
       <c r="C45">
         <v>0</v>
       </c>
       <c r="D45">
         <v>0</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
         <v>0</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>0</v>
       </c>
       <c r="I45">
         <v>0</v>
       </c>
       <c r="J45">
         <v>0</v>
       </c>
       <c r="K45">
         <v>0</v>
       </c>
       <c r="L45">
         <v>0</v>
       </c>
       <c r="M45">
         <v>0</v>
       </c>
       <c r="N45">
         <v>0</v>
       </c>
       <c r="O45">
         <v>0</v>
       </c>
       <c r="P45">
         <v>0</v>
       </c>
       <c r="Q45">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>Aalborg</v>
+        <v>Stockholm</v>
       </c>
       <c r="B46" t="str">
-        <v>Denmark</v>
+        <v>Sweden</v>
       </c>
       <c r="C46">
         <v>0</v>
       </c>
       <c r="D46">
         <v>0</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
       <c r="I46">
         <v>0</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
       <c r="K46">
         <v>0</v>
       </c>
       <c r="L46">
         <v>0</v>
       </c>
       <c r="M46">
         <v>0</v>
       </c>
       <c r="N46">
         <v>0</v>
       </c>
       <c r="O46">
         <v>0</v>
       </c>
       <c r="P46">
         <v>0</v>
       </c>
       <c r="Q46">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>Sacramento, CA</v>
+        <v>Luxembourg</v>
       </c>
       <c r="B47" t="str">
-        <v>United States</v>
+        <v>Luxembourg</v>
       </c>
       <c r="C47">
         <v>0</v>
       </c>
       <c r="D47">
         <v>0</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47">
         <v>0</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
       <c r="I47">
         <v>0</v>
       </c>
       <c r="J47">
         <v>0</v>
       </c>
       <c r="K47">
         <v>0</v>
       </c>
       <c r="L47">
         <v>0</v>
       </c>
       <c r="M47">
         <v>0</v>
       </c>
       <c r="N47">
         <v>0</v>
       </c>
       <c r="O47">
         <v>0</v>
       </c>
       <c r="P47">
         <v>0</v>
       </c>
       <c r="Q47">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>Winston-Salem, NC</v>
+        <v>Amsterdam</v>
       </c>
       <c r="B48" t="str">
-        <v>United States</v>
+        <v>Netherlands</v>
       </c>
       <c r="C48">
         <v>0</v>
       </c>
       <c r="D48">
         <v>0</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
         <v>0</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48">
         <v>0</v>
       </c>
       <c r="I48">
         <v>0</v>
       </c>
       <c r="J48">
         <v>0</v>
       </c>
       <c r="K48">
         <v>0</v>
       </c>
       <c r="L48">
         <v>0</v>
       </c>
       <c r="M48">
         <v>0</v>
       </c>
       <c r="N48">
         <v>0</v>
       </c>
       <c r="O48">
         <v>0</v>
       </c>
       <c r="P48">
         <v>0</v>
       </c>
       <c r="Q48">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>Denver, CO</v>
+        <v>Philadelphia, PA</v>
       </c>
       <c r="B49" t="str">
         <v>United States</v>
       </c>
       <c r="C49">
         <v>0</v>
       </c>
       <c r="D49">
         <v>0</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
         <v>0</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49">
         <v>0</v>
       </c>
       <c r="I49">
         <v>0</v>
       </c>
@@ -2984,24301 +2984,26860 @@
       </c>
       <c r="K50">
         <v>0</v>
       </c>
       <c r="L50">
         <v>0</v>
       </c>
       <c r="M50">
         <v>0</v>
       </c>
       <c r="N50">
         <v>0</v>
       </c>
       <c r="O50">
         <v>0</v>
       </c>
       <c r="P50">
         <v>0</v>
       </c>
       <c r="Q50">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
+        <v>Sydney</v>
+      </c>
+      <c r="B51" t="str">
+        <v>Australia</v>
+      </c>
+      <c r="C51">
+        <v>0</v>
+      </c>
+      <c r="D51">
+        <v>0</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+      <c r="F51">
+        <v>0</v>
+      </c>
+      <c r="G51">
+        <v>0</v>
+      </c>
+      <c r="H51">
+        <v>0</v>
+      </c>
+      <c r="I51">
+        <v>0</v>
+      </c>
+      <c r="J51">
+        <v>0</v>
+      </c>
+      <c r="K51">
+        <v>0</v>
+      </c>
+      <c r="L51">
+        <v>0</v>
+      </c>
+      <c r="M51">
+        <v>0</v>
+      </c>
+      <c r="N51">
+        <v>0</v>
+      </c>
+      <c r="O51">
+        <v>0</v>
+      </c>
+      <c r="P51">
+        <v>0</v>
+      </c>
+      <c r="Q51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="str">
+        <v>Winston-Salem, NC</v>
+      </c>
+      <c r="B52" t="str">
+        <v>United States</v>
+      </c>
+      <c r="C52">
+        <v>0</v>
+      </c>
+      <c r="D52">
+        <v>0</v>
+      </c>
+      <c r="E52">
+        <v>0</v>
+      </c>
+      <c r="F52">
+        <v>0</v>
+      </c>
+      <c r="G52">
+        <v>0</v>
+      </c>
+      <c r="H52">
+        <v>0</v>
+      </c>
+      <c r="I52">
+        <v>0</v>
+      </c>
+      <c r="J52">
+        <v>0</v>
+      </c>
+      <c r="K52">
+        <v>0</v>
+      </c>
+      <c r="L52">
+        <v>0</v>
+      </c>
+      <c r="M52">
+        <v>0</v>
+      </c>
+      <c r="N52">
+        <v>0</v>
+      </c>
+      <c r="O52">
+        <v>0</v>
+      </c>
+      <c r="P52">
+        <v>0</v>
+      </c>
+      <c r="Q52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="str">
+        <v>Sacramento, CA</v>
+      </c>
+      <c r="B53" t="str">
+        <v>United States</v>
+      </c>
+      <c r="C53">
+        <v>0</v>
+      </c>
+      <c r="D53">
+        <v>0</v>
+      </c>
+      <c r="E53">
+        <v>0</v>
+      </c>
+      <c r="F53">
+        <v>0</v>
+      </c>
+      <c r="G53">
+        <v>0</v>
+      </c>
+      <c r="H53">
+        <v>0</v>
+      </c>
+      <c r="I53">
+        <v>0</v>
+      </c>
+      <c r="J53">
+        <v>0</v>
+      </c>
+      <c r="K53">
+        <v>0</v>
+      </c>
+      <c r="L53">
+        <v>0</v>
+      </c>
+      <c r="M53">
+        <v>0</v>
+      </c>
+      <c r="N53">
+        <v>0</v>
+      </c>
+      <c r="O53">
+        <v>0</v>
+      </c>
+      <c r="P53">
+        <v>0</v>
+      </c>
+      <c r="Q53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="str">
+        <v>Atlanta, GA</v>
+      </c>
+      <c r="B54" t="str">
+        <v>United States</v>
+      </c>
+      <c r="C54">
+        <v>0</v>
+      </c>
+      <c r="D54">
+        <v>0</v>
+      </c>
+      <c r="E54">
+        <v>0</v>
+      </c>
+      <c r="F54">
+        <v>0</v>
+      </c>
+      <c r="G54">
+        <v>0</v>
+      </c>
+      <c r="H54">
+        <v>0</v>
+      </c>
+      <c r="I54">
+        <v>0</v>
+      </c>
+      <c r="J54">
+        <v>0</v>
+      </c>
+      <c r="K54">
+        <v>0</v>
+      </c>
+      <c r="L54">
+        <v>0</v>
+      </c>
+      <c r="M54">
+        <v>0</v>
+      </c>
+      <c r="N54">
+        <v>0</v>
+      </c>
+      <c r="O54">
+        <v>0</v>
+      </c>
+      <c r="P54">
+        <v>0</v>
+      </c>
+      <c r="Q54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="str">
+        <v>Adelaide</v>
+      </c>
+      <c r="B55" t="str">
+        <v>Australia</v>
+      </c>
+      <c r="C55">
+        <v>0</v>
+      </c>
+      <c r="D55">
+        <v>0</v>
+      </c>
+      <c r="E55">
+        <v>0</v>
+      </c>
+      <c r="F55">
+        <v>0</v>
+      </c>
+      <c r="G55">
+        <v>0</v>
+      </c>
+      <c r="H55">
+        <v>0</v>
+      </c>
+      <c r="I55">
+        <v>0</v>
+      </c>
+      <c r="J55">
+        <v>0</v>
+      </c>
+      <c r="K55">
+        <v>0</v>
+      </c>
+      <c r="L55">
+        <v>0</v>
+      </c>
+      <c r="M55">
+        <v>0</v>
+      </c>
+      <c r="N55">
+        <v>0</v>
+      </c>
+      <c r="O55">
+        <v>0</v>
+      </c>
+      <c r="P55">
+        <v>0</v>
+      </c>
+      <c r="Q55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="str">
         <v>Paris</v>
       </c>
-      <c r="B51" t="str">
+      <c r="B56" t="str">
         <v>France</v>
       </c>
-      <c r="C51">
-[...243 lines deleted...]
-      <c r="B56" t="str"/>
       <c r="C56">
         <v>0</v>
       </c>
       <c r="D56">
         <v>0</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56">
         <v>0</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
         <v>0</v>
       </c>
       <c r="I56">
         <v>0</v>
       </c>
       <c r="J56">
         <v>0</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56">
         <v>0</v>
       </c>
       <c r="M56">
         <v>0</v>
       </c>
       <c r="N56">
         <v>0</v>
       </c>
       <c r="O56">
         <v>0</v>
       </c>
       <c r="P56">
         <v>0</v>
       </c>
       <c r="Q56">
         <v>0</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" t="str"/>
-      <c r="B57" t="str"/>
+      <c r="A57" t="str">
+        <v>Haarlem</v>
+      </c>
+      <c r="B57" t="str">
+        <v>Netherlands</v>
+      </c>
       <c r="C57">
         <v>0</v>
       </c>
       <c r="D57">
         <v>0</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57">
         <v>0</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57">
         <v>0</v>
       </c>
       <c r="I57">
         <v>0</v>
       </c>
       <c r="J57">
         <v>0</v>
       </c>
       <c r="K57">
         <v>0</v>
       </c>
       <c r="L57">
         <v>0</v>
       </c>
       <c r="M57">
         <v>0</v>
       </c>
       <c r="N57">
         <v>0</v>
       </c>
       <c r="O57">
         <v>0</v>
       </c>
       <c r="P57">
         <v>0</v>
       </c>
       <c r="Q57">
         <v>0</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" t="str"/>
-      <c r="B58" t="str"/>
+      <c r="A58" t="str">
+        <v>Hong Kong</v>
+      </c>
+      <c r="B58" t="str">
+        <v>Hong Kong (China)</v>
+      </c>
       <c r="C58">
         <v>0</v>
       </c>
       <c r="D58">
         <v>0</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
         <v>0</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58">
         <v>0</v>
       </c>
       <c r="I58">
         <v>0</v>
       </c>
       <c r="J58">
         <v>0</v>
       </c>
       <c r="K58">
         <v>0</v>
       </c>
       <c r="L58">
         <v>0</v>
       </c>
       <c r="M58">
         <v>0</v>
       </c>
       <c r="N58">
         <v>0</v>
       </c>
       <c r="O58">
         <v>0</v>
       </c>
       <c r="P58">
         <v>0</v>
       </c>
       <c r="Q58">
         <v>0</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" t="str"/>
-      <c r="B59" t="str"/>
+      <c r="A59" t="str">
+        <v>Guildford</v>
+      </c>
+      <c r="B59" t="str">
+        <v>United Kingdom</v>
+      </c>
       <c r="C59">
         <v>0</v>
       </c>
       <c r="D59">
         <v>0</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59">
         <v>0</v>
       </c>
       <c r="I59">
         <v>0</v>
       </c>
       <c r="J59">
         <v>0</v>
       </c>
       <c r="K59">
         <v>0</v>
       </c>
       <c r="L59">
         <v>0</v>
       </c>
       <c r="M59">
         <v>0</v>
       </c>
       <c r="N59">
         <v>0</v>
       </c>
       <c r="O59">
         <v>0</v>
       </c>
       <c r="P59">
         <v>0</v>
       </c>
       <c r="Q59">
         <v>0</v>
       </c>
     </row>
     <row r="60">
-      <c r="A60" t="str"/>
-      <c r="B60" t="str"/>
+      <c r="A60" t="str">
+        <v>New Orleans, LA</v>
+      </c>
+      <c r="B60" t="str">
+        <v>United States</v>
+      </c>
       <c r="C60">
         <v>0</v>
       </c>
       <c r="D60">
         <v>0</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
         <v>0</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60">
         <v>0</v>
       </c>
       <c r="I60">
         <v>0</v>
       </c>
       <c r="J60">
         <v>0</v>
       </c>
       <c r="K60">
         <v>0</v>
       </c>
       <c r="L60">
         <v>0</v>
       </c>
       <c r="M60">
         <v>0</v>
       </c>
       <c r="N60">
         <v>0</v>
       </c>
       <c r="O60">
         <v>0</v>
       </c>
       <c r="P60">
         <v>0</v>
       </c>
       <c r="Q60">
         <v>0</v>
       </c>
     </row>
     <row r="61">
-      <c r="A61" t="str"/>
-      <c r="B61" t="str"/>
+      <c r="A61" t="str">
+        <v>Denver, CO</v>
+      </c>
+      <c r="B61" t="str">
+        <v>United States</v>
+      </c>
       <c r="C61">
         <v>0</v>
       </c>
       <c r="D61">
         <v>0</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
         <v>0</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61">
         <v>0</v>
       </c>
       <c r="I61">
         <v>0</v>
       </c>
       <c r="J61">
         <v>0</v>
       </c>
       <c r="K61">
         <v>0</v>
       </c>
       <c r="L61">
         <v>0</v>
       </c>
       <c r="M61">
         <v>0</v>
       </c>
       <c r="N61">
         <v>0</v>
       </c>
       <c r="O61">
         <v>0</v>
       </c>
       <c r="P61">
         <v>0</v>
       </c>
       <c r="Q61">
         <v>0</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" t="str"/>
-      <c r="B62" t="str"/>
+      <c r="A62" t="str">
+        <v>Rotterdam</v>
+      </c>
+      <c r="B62" t="str">
+        <v>Netherlands</v>
+      </c>
       <c r="C62">
         <v>0</v>
       </c>
       <c r="D62">
         <v>0</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
         <v>0</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62">
         <v>0</v>
       </c>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62">
         <v>0</v>
       </c>
       <c r="K62">
         <v>0</v>
       </c>
       <c r="L62">
         <v>0</v>
       </c>
       <c r="M62">
         <v>0</v>
       </c>
       <c r="N62">
         <v>0</v>
       </c>
       <c r="O62">
         <v>0</v>
       </c>
       <c r="P62">
         <v>0</v>
       </c>
       <c r="Q62">
         <v>0</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="str"/>
-      <c r="B63" t="str"/>
+      <c r="A63" t="str">
+        <v>Gold Coast</v>
+      </c>
+      <c r="B63" t="str">
+        <v>Australia</v>
+      </c>
       <c r="C63">
         <v>0</v>
       </c>
       <c r="D63">
         <v>0</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
         <v>0</v>
       </c>
       <c r="G63">
         <v>0</v>
       </c>
       <c r="H63">
         <v>0</v>
       </c>
       <c r="I63">
         <v>0</v>
       </c>
       <c r="J63">
         <v>0</v>
       </c>
       <c r="K63">
         <v>0</v>
       </c>
       <c r="L63">
         <v>0</v>
       </c>
       <c r="M63">
         <v>0</v>
       </c>
       <c r="N63">
         <v>0</v>
       </c>
       <c r="O63">
         <v>0</v>
       </c>
       <c r="P63">
         <v>0</v>
       </c>
       <c r="Q63">
         <v>0</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64" t="str"/>
-      <c r="B64" t="str"/>
+      <c r="A64" t="str">
+        <v>Dublin</v>
+      </c>
+      <c r="B64" t="str">
+        <v>Ireland</v>
+      </c>
       <c r="C64">
         <v>0</v>
       </c>
       <c r="D64">
         <v>0</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
         <v>0</v>
       </c>
       <c r="G64">
         <v>0</v>
       </c>
       <c r="H64">
         <v>0</v>
       </c>
       <c r="I64">
         <v>0</v>
       </c>
       <c r="J64">
         <v>0</v>
       </c>
       <c r="K64">
         <v>0</v>
       </c>
       <c r="L64">
         <v>0</v>
       </c>
       <c r="M64">
         <v>0</v>
       </c>
       <c r="N64">
         <v>0</v>
       </c>
       <c r="O64">
         <v>0</v>
       </c>
       <c r="P64">
         <v>0</v>
       </c>
       <c r="Q64">
         <v>0</v>
       </c>
     </row>
     <row r="65">
-      <c r="A65" t="str"/>
-      <c r="B65" t="str"/>
+      <c r="A65" t="str">
+        <v>Milan</v>
+      </c>
+      <c r="B65" t="str">
+        <v>Italy</v>
+      </c>
       <c r="C65">
         <v>0</v>
       </c>
       <c r="D65">
         <v>0</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65">
         <v>0</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65">
         <v>0</v>
       </c>
       <c r="I65">
         <v>0</v>
       </c>
       <c r="J65">
         <v>0</v>
       </c>
       <c r="K65">
         <v>0</v>
       </c>
       <c r="L65">
         <v>0</v>
       </c>
       <c r="M65">
         <v>0</v>
       </c>
       <c r="N65">
         <v>0</v>
       </c>
       <c r="O65">
         <v>0</v>
       </c>
       <c r="P65">
         <v>0</v>
       </c>
       <c r="Q65">
         <v>0</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66" t="str"/>
-      <c r="B66" t="str"/>
+      <c r="A66" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="B66" t="str">
+        <v>United Kingdom</v>
+      </c>
       <c r="C66">
         <v>0</v>
       </c>
       <c r="D66">
         <v>0</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66">
         <v>0</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66">
         <v>0</v>
       </c>
       <c r="I66">
         <v>0</v>
       </c>
       <c r="J66">
         <v>0</v>
       </c>
       <c r="K66">
         <v>0</v>
       </c>
       <c r="L66">
         <v>0</v>
       </c>
       <c r="M66">
         <v>0</v>
       </c>
       <c r="N66">
         <v>0</v>
       </c>
       <c r="O66">
         <v>0</v>
       </c>
       <c r="P66">
         <v>0</v>
       </c>
       <c r="Q66">
         <v>0</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" t="str"/>
-      <c r="B67" t="str"/>
+      <c r="A67" t="str">
+        <v>Albany, NY</v>
+      </c>
+      <c r="B67" t="str">
+        <v>United States</v>
+      </c>
       <c r="C67">
         <v>0</v>
       </c>
       <c r="D67">
         <v>0</v>
       </c>
       <c r="E67">
         <v>0</v>
       </c>
       <c r="F67">
         <v>0</v>
       </c>
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67">
         <v>0</v>
       </c>
       <c r="I67">
         <v>0</v>
       </c>
       <c r="J67">
         <v>0</v>
       </c>
       <c r="K67">
         <v>0</v>
       </c>
       <c r="L67">
         <v>0</v>
       </c>
       <c r="M67">
         <v>0</v>
       </c>
       <c r="N67">
         <v>0</v>
       </c>
       <c r="O67">
         <v>0</v>
       </c>
       <c r="P67">
         <v>0</v>
       </c>
       <c r="Q67">
         <v>0</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68" t="str"/>
-      <c r="B68" t="str"/>
+      <c r="A68" t="str">
+        <v>Mannheim</v>
+      </c>
+      <c r="B68" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C68">
         <v>0</v>
       </c>
       <c r="D68">
         <v>0</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
         <v>0</v>
       </c>
       <c r="G68">
         <v>0</v>
       </c>
       <c r="H68">
         <v>0</v>
       </c>
       <c r="I68">
         <v>0</v>
       </c>
       <c r="J68">
         <v>0</v>
       </c>
       <c r="K68">
         <v>0</v>
       </c>
       <c r="L68">
         <v>0</v>
       </c>
       <c r="M68">
         <v>0</v>
       </c>
       <c r="N68">
         <v>0</v>
       </c>
       <c r="O68">
         <v>0</v>
       </c>
       <c r="P68">
         <v>0</v>
       </c>
       <c r="Q68">
         <v>0</v>
       </c>
     </row>
     <row r="69">
-      <c r="A69" t="str"/>
-      <c r="B69" t="str"/>
+      <c r="A69" t="str">
+        <v>Perth</v>
+      </c>
+      <c r="B69" t="str">
+        <v>Australia</v>
+      </c>
       <c r="C69">
         <v>0</v>
       </c>
       <c r="D69">
         <v>0</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69">
         <v>0</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69">
         <v>0</v>
       </c>
       <c r="I69">
         <v>0</v>
       </c>
       <c r="J69">
         <v>0</v>
       </c>
       <c r="K69">
         <v>0</v>
       </c>
       <c r="L69">
         <v>0</v>
       </c>
       <c r="M69">
         <v>0</v>
       </c>
       <c r="N69">
         <v>0</v>
       </c>
       <c r="O69">
         <v>0</v>
       </c>
       <c r="P69">
         <v>0</v>
       </c>
       <c r="Q69">
         <v>0</v>
       </c>
     </row>
     <row r="70">
-      <c r="A70" t="str"/>
-      <c r="B70" t="str"/>
+      <c r="A70" t="str">
+        <v>Dallas, TX</v>
+      </c>
+      <c r="B70" t="str">
+        <v>United States</v>
+      </c>
       <c r="C70">
         <v>0</v>
       </c>
       <c r="D70">
         <v>0</v>
       </c>
       <c r="E70">
         <v>0</v>
       </c>
       <c r="F70">
         <v>0</v>
       </c>
       <c r="G70">
         <v>0</v>
       </c>
       <c r="H70">
         <v>0</v>
       </c>
       <c r="I70">
         <v>0</v>
       </c>
       <c r="J70">
         <v>0</v>
       </c>
       <c r="K70">
         <v>0</v>
       </c>
       <c r="L70">
         <v>0</v>
       </c>
       <c r="M70">
         <v>0</v>
       </c>
       <c r="N70">
         <v>0</v>
       </c>
       <c r="O70">
         <v>0</v>
       </c>
       <c r="P70">
         <v>0</v>
       </c>
       <c r="Q70">
         <v>0</v>
       </c>
     </row>
     <row r="71">
-      <c r="A71" t="str"/>
-      <c r="B71" t="str"/>
+      <c r="A71" t="str">
+        <v>Chicago, IL</v>
+      </c>
+      <c r="B71" t="str">
+        <v>United States</v>
+      </c>
       <c r="C71">
         <v>0</v>
       </c>
       <c r="D71">
         <v>0</v>
       </c>
       <c r="E71">
         <v>0</v>
       </c>
       <c r="F71">
         <v>0</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71">
         <v>0</v>
       </c>
       <c r="I71">
         <v>0</v>
       </c>
       <c r="J71">
         <v>0</v>
       </c>
       <c r="K71">
         <v>0</v>
       </c>
       <c r="L71">
         <v>0</v>
       </c>
       <c r="M71">
         <v>0</v>
       </c>
       <c r="N71">
         <v>0</v>
       </c>
       <c r="O71">
         <v>0</v>
       </c>
       <c r="P71">
         <v>0</v>
       </c>
       <c r="Q71">
         <v>0</v>
       </c>
     </row>
     <row r="72">
-      <c r="A72" t="str"/>
-      <c r="B72" t="str"/>
+      <c r="A72" t="str">
+        <v>Reno, NV</v>
+      </c>
+      <c r="B72" t="str">
+        <v>United States</v>
+      </c>
       <c r="C72">
         <v>0</v>
       </c>
       <c r="D72">
         <v>0</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
         <v>0</v>
       </c>
       <c r="G72">
         <v>0</v>
       </c>
       <c r="H72">
         <v>0</v>
       </c>
       <c r="I72">
         <v>0</v>
       </c>
       <c r="J72">
         <v>0</v>
       </c>
       <c r="K72">
         <v>0</v>
       </c>
       <c r="L72">
         <v>0</v>
       </c>
       <c r="M72">
         <v>0</v>
       </c>
       <c r="N72">
         <v>0</v>
       </c>
       <c r="O72">
         <v>0</v>
       </c>
       <c r="P72">
         <v>0</v>
       </c>
       <c r="Q72">
         <v>0</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73" t="str"/>
-      <c r="B73" t="str"/>
+      <c r="A73" t="str">
+        <v>Heidelberg</v>
+      </c>
+      <c r="B73" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C73">
         <v>0</v>
       </c>
       <c r="D73">
         <v>0</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73">
         <v>0</v>
       </c>
       <c r="G73">
         <v>0</v>
       </c>
       <c r="H73">
         <v>0</v>
       </c>
       <c r="I73">
         <v>0</v>
       </c>
       <c r="J73">
         <v>0</v>
       </c>
       <c r="K73">
         <v>0</v>
       </c>
       <c r="L73">
         <v>0</v>
       </c>
       <c r="M73">
         <v>0</v>
       </c>
       <c r="N73">
         <v>0</v>
       </c>
       <c r="O73">
         <v>0</v>
       </c>
       <c r="P73">
         <v>0</v>
       </c>
       <c r="Q73">
         <v>0</v>
       </c>
     </row>
     <row r="74">
-      <c r="A74" t="str"/>
-      <c r="B74" t="str"/>
+      <c r="A74" t="str">
+        <v>Hamburg</v>
+      </c>
+      <c r="B74" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C74">
         <v>0</v>
       </c>
       <c r="D74">
         <v>0</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
         <v>0</v>
       </c>
       <c r="G74">
         <v>0</v>
       </c>
       <c r="H74">
         <v>0</v>
       </c>
       <c r="I74">
         <v>0</v>
       </c>
       <c r="J74">
         <v>0</v>
       </c>
       <c r="K74">
         <v>0</v>
       </c>
       <c r="L74">
         <v>0</v>
       </c>
       <c r="M74">
         <v>0</v>
       </c>
       <c r="N74">
         <v>0</v>
       </c>
       <c r="O74">
         <v>0</v>
       </c>
       <c r="P74">
         <v>0</v>
       </c>
       <c r="Q74">
         <v>0</v>
       </c>
     </row>
     <row r="75">
-      <c r="A75" t="str"/>
-      <c r="B75" t="str"/>
+      <c r="A75" t="str">
+        <v>Stuttgart</v>
+      </c>
+      <c r="B75" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C75">
         <v>0</v>
       </c>
       <c r="D75">
         <v>0</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
         <v>0</v>
       </c>
       <c r="G75">
         <v>0</v>
       </c>
       <c r="H75">
         <v>0</v>
       </c>
       <c r="I75">
         <v>0</v>
       </c>
       <c r="J75">
         <v>0</v>
       </c>
       <c r="K75">
         <v>0</v>
       </c>
       <c r="L75">
         <v>0</v>
       </c>
       <c r="M75">
         <v>0</v>
       </c>
       <c r="N75">
         <v>0</v>
       </c>
       <c r="O75">
         <v>0</v>
       </c>
       <c r="P75">
         <v>0</v>
       </c>
       <c r="Q75">
         <v>0</v>
       </c>
     </row>
     <row r="76">
-      <c r="A76" t="str"/>
-      <c r="B76" t="str"/>
+      <c r="A76" t="str">
+        <v>Innsbruck</v>
+      </c>
+      <c r="B76" t="str">
+        <v>Austria</v>
+      </c>
       <c r="C76">
         <v>0</v>
       </c>
       <c r="D76">
         <v>0</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76">
         <v>0</v>
       </c>
       <c r="G76">
         <v>0</v>
       </c>
       <c r="H76">
         <v>0</v>
       </c>
       <c r="I76">
         <v>0</v>
       </c>
       <c r="J76">
         <v>0</v>
       </c>
       <c r="K76">
         <v>0</v>
       </c>
       <c r="L76">
         <v>0</v>
       </c>
       <c r="M76">
         <v>0</v>
       </c>
       <c r="N76">
         <v>0</v>
       </c>
       <c r="O76">
         <v>0</v>
       </c>
       <c r="P76">
         <v>0</v>
       </c>
       <c r="Q76">
         <v>0</v>
       </c>
     </row>
     <row r="77">
-      <c r="A77" t="str"/>
-      <c r="B77" t="str"/>
+      <c r="A77" t="str">
+        <v>Hobart</v>
+      </c>
+      <c r="B77" t="str">
+        <v>Australia</v>
+      </c>
       <c r="C77">
         <v>0</v>
       </c>
       <c r="D77">
         <v>0</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77">
         <v>0</v>
       </c>
       <c r="G77">
         <v>0</v>
       </c>
       <c r="H77">
         <v>0</v>
       </c>
       <c r="I77">
         <v>0</v>
       </c>
       <c r="J77">
         <v>0</v>
       </c>
       <c r="K77">
         <v>0</v>
       </c>
       <c r="L77">
         <v>0</v>
       </c>
       <c r="M77">
         <v>0</v>
       </c>
       <c r="N77">
         <v>0</v>
       </c>
       <c r="O77">
         <v>0</v>
       </c>
       <c r="P77">
         <v>0</v>
       </c>
       <c r="Q77">
         <v>0</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78" t="str"/>
-      <c r="B78" t="str"/>
+      <c r="A78" t="str">
+        <v>Antwerp</v>
+      </c>
+      <c r="B78" t="str">
+        <v>Belgium</v>
+      </c>
       <c r="C78">
         <v>0</v>
       </c>
       <c r="D78">
         <v>0</v>
       </c>
       <c r="E78">
         <v>0</v>
       </c>
       <c r="F78">
         <v>0</v>
       </c>
       <c r="G78">
         <v>0</v>
       </c>
       <c r="H78">
         <v>0</v>
       </c>
       <c r="I78">
         <v>0</v>
       </c>
       <c r="J78">
         <v>0</v>
       </c>
       <c r="K78">
         <v>0</v>
       </c>
       <c r="L78">
         <v>0</v>
       </c>
       <c r="M78">
         <v>0</v>
       </c>
       <c r="N78">
         <v>0</v>
       </c>
       <c r="O78">
         <v>0</v>
       </c>
       <c r="P78">
         <v>0</v>
       </c>
       <c r="Q78">
         <v>0</v>
       </c>
     </row>
     <row r="79">
-      <c r="A79" t="str"/>
-      <c r="B79" t="str"/>
+      <c r="A79" t="str">
+        <v>Odense</v>
+      </c>
+      <c r="B79" t="str">
+        <v>Denmark</v>
+      </c>
       <c r="C79">
         <v>0</v>
       </c>
       <c r="D79">
         <v>0</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
       <c r="F79">
         <v>0</v>
       </c>
       <c r="G79">
         <v>0</v>
       </c>
       <c r="H79">
         <v>0</v>
       </c>
       <c r="I79">
         <v>0</v>
       </c>
       <c r="J79">
         <v>0</v>
       </c>
       <c r="K79">
         <v>0</v>
       </c>
       <c r="L79">
         <v>0</v>
       </c>
       <c r="M79">
         <v>0</v>
       </c>
       <c r="N79">
         <v>0</v>
       </c>
       <c r="O79">
         <v>0</v>
       </c>
       <c r="P79">
         <v>0</v>
       </c>
       <c r="Q79">
         <v>0</v>
       </c>
     </row>
     <row r="80">
-      <c r="A80" t="str"/>
-      <c r="B80" t="str"/>
+      <c r="A80" t="str">
+        <v>Helsinki</v>
+      </c>
+      <c r="B80" t="str">
+        <v>Finland</v>
+      </c>
       <c r="C80">
         <v>0</v>
       </c>
       <c r="D80">
         <v>0</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
       <c r="F80">
         <v>0</v>
       </c>
       <c r="G80">
         <v>0</v>
       </c>
       <c r="H80">
         <v>0</v>
       </c>
       <c r="I80">
         <v>0</v>
       </c>
       <c r="J80">
         <v>0</v>
       </c>
       <c r="K80">
         <v>0</v>
       </c>
       <c r="L80">
         <v>0</v>
       </c>
       <c r="M80">
         <v>0</v>
       </c>
       <c r="N80">
         <v>0</v>
       </c>
       <c r="O80">
         <v>0</v>
       </c>
       <c r="P80">
         <v>0</v>
       </c>
       <c r="Q80">
         <v>0</v>
       </c>
     </row>
     <row r="81">
-      <c r="A81" t="str"/>
-      <c r="B81" t="str"/>
+      <c r="A81" t="str">
+        <v>Florence</v>
+      </c>
+      <c r="B81" t="str">
+        <v>Italy</v>
+      </c>
       <c r="C81">
         <v>0</v>
       </c>
       <c r="D81">
         <v>0</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81">
         <v>0</v>
       </c>
       <c r="G81">
         <v>0</v>
       </c>
       <c r="H81">
         <v>0</v>
       </c>
       <c r="I81">
         <v>0</v>
       </c>
       <c r="J81">
         <v>0</v>
       </c>
       <c r="K81">
         <v>0</v>
       </c>
       <c r="L81">
         <v>0</v>
       </c>
       <c r="M81">
         <v>0</v>
       </c>
       <c r="N81">
         <v>0</v>
       </c>
       <c r="O81">
         <v>0</v>
       </c>
       <c r="P81">
         <v>0</v>
       </c>
       <c r="Q81">
         <v>0</v>
       </c>
     </row>
     <row r="82">
-      <c r="A82" t="str"/>
-      <c r="B82" t="str"/>
+      <c r="A82" t="str">
+        <v>Cambridge</v>
+      </c>
+      <c r="B82" t="str">
+        <v>United Kingdom</v>
+      </c>
       <c r="C82">
         <v>0</v>
       </c>
       <c r="D82">
         <v>0</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
       <c r="F82">
         <v>0</v>
       </c>
       <c r="G82">
         <v>0</v>
       </c>
       <c r="H82">
         <v>0</v>
       </c>
       <c r="I82">
         <v>0</v>
       </c>
       <c r="J82">
         <v>0</v>
       </c>
       <c r="K82">
         <v>0</v>
       </c>
       <c r="L82">
         <v>0</v>
       </c>
       <c r="M82">
         <v>0</v>
       </c>
       <c r="N82">
         <v>0</v>
       </c>
       <c r="O82">
         <v>0</v>
       </c>
       <c r="P82">
         <v>0</v>
       </c>
       <c r="Q82">
         <v>0</v>
       </c>
     </row>
     <row r="83">
-      <c r="A83" t="str"/>
-      <c r="B83" t="str"/>
+      <c r="A83" t="str">
+        <v>Minneapolis, MN</v>
+      </c>
+      <c r="B83" t="str">
+        <v>United States</v>
+      </c>
       <c r="C83">
         <v>0</v>
       </c>
       <c r="D83">
         <v>0</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
         <v>0</v>
       </c>
       <c r="G83">
         <v>0</v>
       </c>
       <c r="H83">
         <v>0</v>
       </c>
       <c r="I83">
         <v>0</v>
       </c>
       <c r="J83">
         <v>0</v>
       </c>
       <c r="K83">
         <v>0</v>
       </c>
       <c r="L83">
         <v>0</v>
       </c>
       <c r="M83">
         <v>0</v>
       </c>
       <c r="N83">
         <v>0</v>
       </c>
       <c r="O83">
         <v>0</v>
       </c>
       <c r="P83">
         <v>0</v>
       </c>
       <c r="Q83">
         <v>0</v>
       </c>
     </row>
     <row r="84">
-      <c r="A84" t="str"/>
-      <c r="B84" t="str"/>
+      <c r="A84" t="str">
+        <v>Phoenix, AZ</v>
+      </c>
+      <c r="B84" t="str">
+        <v>United States</v>
+      </c>
       <c r="C84">
         <v>0</v>
       </c>
       <c r="D84">
         <v>0</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
       <c r="F84">
         <v>0</v>
       </c>
       <c r="G84">
         <v>0</v>
       </c>
       <c r="H84">
         <v>0</v>
       </c>
       <c r="I84">
         <v>0</v>
       </c>
       <c r="J84">
         <v>0</v>
       </c>
       <c r="K84">
         <v>0</v>
       </c>
       <c r="L84">
         <v>0</v>
       </c>
       <c r="M84">
         <v>0</v>
       </c>
       <c r="N84">
         <v>0</v>
       </c>
       <c r="O84">
         <v>0</v>
       </c>
       <c r="P84">
         <v>0</v>
       </c>
       <c r="Q84">
         <v>0</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85" t="str"/>
-      <c r="B85" t="str"/>
+      <c r="A85" t="str">
+        <v>Galway</v>
+      </c>
+      <c r="B85" t="str">
+        <v>Ireland</v>
+      </c>
       <c r="C85">
         <v>0</v>
       </c>
       <c r="D85">
         <v>0</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85">
         <v>0</v>
       </c>
       <c r="G85">
         <v>0</v>
       </c>
       <c r="H85">
         <v>0</v>
       </c>
       <c r="I85">
         <v>0</v>
       </c>
       <c r="J85">
         <v>0</v>
       </c>
       <c r="K85">
         <v>0</v>
       </c>
       <c r="L85">
         <v>0</v>
       </c>
       <c r="M85">
         <v>0</v>
       </c>
       <c r="N85">
         <v>0</v>
       </c>
       <c r="O85">
         <v>0</v>
       </c>
       <c r="P85">
         <v>0</v>
       </c>
       <c r="Q85">
         <v>0</v>
       </c>
     </row>
     <row r="86">
-      <c r="A86" t="str"/>
-      <c r="B86" t="str"/>
+      <c r="A86" t="str">
+        <v>Espoo</v>
+      </c>
+      <c r="B86" t="str">
+        <v>Finland</v>
+      </c>
       <c r="C86">
         <v>0</v>
       </c>
       <c r="D86">
         <v>0</v>
       </c>
       <c r="E86">
         <v>0</v>
       </c>
       <c r="F86">
         <v>0</v>
       </c>
       <c r="G86">
         <v>0</v>
       </c>
       <c r="H86">
         <v>0</v>
       </c>
       <c r="I86">
         <v>0</v>
       </c>
       <c r="J86">
         <v>0</v>
       </c>
       <c r="K86">
         <v>0</v>
       </c>
       <c r="L86">
         <v>0</v>
       </c>
       <c r="M86">
         <v>0</v>
       </c>
       <c r="N86">
         <v>0</v>
       </c>
       <c r="O86">
         <v>0</v>
       </c>
       <c r="P86">
         <v>0</v>
       </c>
       <c r="Q86">
         <v>0</v>
       </c>
     </row>
     <row r="87">
-      <c r="A87" t="str"/>
-      <c r="B87" t="str"/>
+      <c r="A87" t="str">
+        <v>Utrecht</v>
+      </c>
+      <c r="B87" t="str">
+        <v>Netherlands</v>
+      </c>
       <c r="C87">
         <v>0</v>
       </c>
       <c r="D87">
         <v>0</v>
       </c>
       <c r="E87">
         <v>0</v>
       </c>
       <c r="F87">
         <v>0</v>
       </c>
       <c r="G87">
         <v>0</v>
       </c>
       <c r="H87">
         <v>0</v>
       </c>
       <c r="I87">
         <v>0</v>
       </c>
       <c r="J87">
         <v>0</v>
       </c>
       <c r="K87">
         <v>0</v>
       </c>
       <c r="L87">
         <v>0</v>
       </c>
       <c r="M87">
         <v>0</v>
       </c>
       <c r="N87">
         <v>0</v>
       </c>
       <c r="O87">
         <v>0</v>
       </c>
       <c r="P87">
         <v>0</v>
       </c>
       <c r="Q87">
         <v>0</v>
       </c>
     </row>
     <row r="88">
-      <c r="A88" t="str"/>
-      <c r="B88" t="str"/>
+      <c r="A88" t="str">
+        <v>Buffalo, NY</v>
+      </c>
+      <c r="B88" t="str">
+        <v>United States</v>
+      </c>
       <c r="C88">
         <v>0</v>
       </c>
       <c r="D88">
         <v>0</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88">
         <v>0</v>
       </c>
       <c r="G88">
         <v>0</v>
       </c>
       <c r="H88">
         <v>0</v>
       </c>
       <c r="I88">
         <v>0</v>
       </c>
       <c r="J88">
         <v>0</v>
       </c>
       <c r="K88">
         <v>0</v>
       </c>
       <c r="L88">
         <v>0</v>
       </c>
       <c r="M88">
         <v>0</v>
       </c>
       <c r="N88">
         <v>0</v>
       </c>
       <c r="O88">
         <v>0</v>
       </c>
       <c r="P88">
         <v>0</v>
       </c>
       <c r="Q88">
         <v>0</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89" t="str"/>
-      <c r="B89" t="str"/>
+      <c r="A89" t="str">
+        <v>Nice</v>
+      </c>
+      <c r="B89" t="str">
+        <v>France</v>
+      </c>
       <c r="C89">
         <v>0</v>
       </c>
       <c r="D89">
         <v>0</v>
       </c>
       <c r="E89">
         <v>0</v>
       </c>
       <c r="F89">
         <v>0</v>
       </c>
       <c r="G89">
         <v>0</v>
       </c>
       <c r="H89">
         <v>0</v>
       </c>
       <c r="I89">
         <v>0</v>
       </c>
       <c r="J89">
         <v>0</v>
       </c>
       <c r="K89">
         <v>0</v>
       </c>
       <c r="L89">
         <v>0</v>
       </c>
       <c r="M89">
         <v>0</v>
       </c>
       <c r="N89">
         <v>0</v>
       </c>
       <c r="O89">
         <v>0</v>
       </c>
       <c r="P89">
         <v>0</v>
       </c>
       <c r="Q89">
         <v>0</v>
       </c>
     </row>
     <row r="90">
-      <c r="A90" t="str"/>
-      <c r="B90" t="str"/>
+      <c r="A90" t="str">
+        <v>The Hague (Den Haag)</v>
+      </c>
+      <c r="B90" t="str">
+        <v>Netherlands</v>
+      </c>
       <c r="C90">
         <v>0</v>
       </c>
       <c r="D90">
         <v>0</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
       <c r="F90">
         <v>0</v>
       </c>
       <c r="G90">
         <v>0</v>
       </c>
       <c r="H90">
         <v>0</v>
       </c>
       <c r="I90">
         <v>0</v>
       </c>
       <c r="J90">
         <v>0</v>
       </c>
       <c r="K90">
         <v>0</v>
       </c>
       <c r="L90">
         <v>0</v>
       </c>
       <c r="M90">
         <v>0</v>
       </c>
       <c r="N90">
         <v>0</v>
       </c>
       <c r="O90">
         <v>0</v>
       </c>
       <c r="P90">
         <v>0</v>
       </c>
       <c r="Q90">
         <v>0</v>
       </c>
     </row>
     <row r="91">
-      <c r="A91" t="str"/>
-      <c r="B91" t="str"/>
+      <c r="A91" t="str">
+        <v>Syracuse, NY</v>
+      </c>
+      <c r="B91" t="str">
+        <v>United States</v>
+      </c>
       <c r="C91">
         <v>0</v>
       </c>
       <c r="D91">
         <v>0</v>
       </c>
       <c r="E91">
         <v>0</v>
       </c>
       <c r="F91">
         <v>0</v>
       </c>
       <c r="G91">
         <v>0</v>
       </c>
       <c r="H91">
         <v>0</v>
       </c>
       <c r="I91">
         <v>0</v>
       </c>
       <c r="J91">
         <v>0</v>
       </c>
       <c r="K91">
         <v>0</v>
       </c>
       <c r="L91">
         <v>0</v>
       </c>
       <c r="M91">
         <v>0</v>
       </c>
       <c r="N91">
         <v>0</v>
       </c>
       <c r="O91">
         <v>0</v>
       </c>
       <c r="P91">
         <v>0</v>
       </c>
       <c r="Q91">
         <v>0</v>
       </c>
     </row>
     <row r="92">
-      <c r="A92" t="str"/>
-      <c r="B92" t="str"/>
+      <c r="A92" t="str">
+        <v>Edinburgh</v>
+      </c>
+      <c r="B92" t="str">
+        <v>United Kingdom</v>
+      </c>
       <c r="C92">
         <v>0</v>
       </c>
       <c r="D92">
         <v>0</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
       <c r="F92">
         <v>0</v>
       </c>
       <c r="G92">
         <v>0</v>
       </c>
       <c r="H92">
         <v>0</v>
       </c>
       <c r="I92">
         <v>0</v>
       </c>
       <c r="J92">
         <v>0</v>
       </c>
       <c r="K92">
         <v>0</v>
       </c>
       <c r="L92">
         <v>0</v>
       </c>
       <c r="M92">
         <v>0</v>
       </c>
       <c r="N92">
         <v>0</v>
       </c>
       <c r="O92">
         <v>0</v>
       </c>
       <c r="P92">
         <v>0</v>
       </c>
       <c r="Q92">
         <v>0</v>
       </c>
     </row>
     <row r="93">
-      <c r="A93" t="str"/>
-      <c r="B93" t="str"/>
+      <c r="A93" t="str">
+        <v>Baltimore, MD</v>
+      </c>
+      <c r="B93" t="str">
+        <v>United States</v>
+      </c>
       <c r="C93">
         <v>0</v>
       </c>
       <c r="D93">
         <v>0</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93">
         <v>0</v>
       </c>
       <c r="G93">
         <v>0</v>
       </c>
       <c r="H93">
         <v>0</v>
       </c>
       <c r="I93">
         <v>0</v>
       </c>
       <c r="J93">
         <v>0</v>
       </c>
       <c r="K93">
         <v>0</v>
       </c>
       <c r="L93">
         <v>0</v>
       </c>
       <c r="M93">
         <v>0</v>
       </c>
       <c r="N93">
         <v>0</v>
       </c>
       <c r="O93">
         <v>0</v>
       </c>
       <c r="P93">
         <v>0</v>
       </c>
       <c r="Q93">
         <v>0</v>
       </c>
     </row>
     <row r="94">
-      <c r="A94" t="str"/>
-      <c r="B94" t="str"/>
+      <c r="A94" t="str">
+        <v>Vienna</v>
+      </c>
+      <c r="B94" t="str">
+        <v>Austria</v>
+      </c>
       <c r="C94">
         <v>0</v>
       </c>
       <c r="D94">
         <v>0</v>
       </c>
       <c r="E94">
         <v>0</v>
       </c>
       <c r="F94">
         <v>0</v>
       </c>
       <c r="G94">
         <v>0</v>
       </c>
       <c r="H94">
         <v>0</v>
       </c>
       <c r="I94">
         <v>0</v>
       </c>
       <c r="J94">
         <v>0</v>
       </c>
       <c r="K94">
         <v>0</v>
       </c>
       <c r="L94">
         <v>0</v>
       </c>
       <c r="M94">
         <v>0</v>
       </c>
       <c r="N94">
         <v>0</v>
       </c>
       <c r="O94">
         <v>0</v>
       </c>
       <c r="P94">
         <v>0</v>
       </c>
       <c r="Q94">
         <v>0</v>
       </c>
     </row>
     <row r="95">
-      <c r="A95" t="str"/>
-      <c r="B95" t="str"/>
+      <c r="A95" t="str">
+        <v>Saint Louis, MO</v>
+      </c>
+      <c r="B95" t="str">
+        <v>United States</v>
+      </c>
       <c r="C95">
         <v>0</v>
       </c>
       <c r="D95">
         <v>0</v>
       </c>
       <c r="E95">
         <v>0</v>
       </c>
       <c r="F95">
         <v>0</v>
       </c>
       <c r="G95">
         <v>0</v>
       </c>
       <c r="H95">
         <v>0</v>
       </c>
       <c r="I95">
         <v>0</v>
       </c>
       <c r="J95">
         <v>0</v>
       </c>
       <c r="K95">
         <v>0</v>
       </c>
       <c r="L95">
         <v>0</v>
       </c>
       <c r="M95">
         <v>0</v>
       </c>
       <c r="N95">
         <v>0</v>
       </c>
       <c r="O95">
         <v>0</v>
       </c>
       <c r="P95">
         <v>0</v>
       </c>
       <c r="Q95">
         <v>0</v>
       </c>
     </row>
     <row r="96">
-      <c r="A96" t="str"/>
-      <c r="B96" t="str"/>
+      <c r="A96" t="str">
+        <v>Nashville, TN</v>
+      </c>
+      <c r="B96" t="str">
+        <v>United States</v>
+      </c>
       <c r="C96">
         <v>0</v>
       </c>
       <c r="D96">
         <v>0</v>
       </c>
       <c r="E96">
         <v>0</v>
       </c>
       <c r="F96">
         <v>0</v>
       </c>
       <c r="G96">
         <v>0</v>
       </c>
       <c r="H96">
         <v>0</v>
       </c>
       <c r="I96">
         <v>0</v>
       </c>
       <c r="J96">
         <v>0</v>
       </c>
       <c r="K96">
         <v>0</v>
       </c>
       <c r="L96">
         <v>0</v>
       </c>
       <c r="M96">
         <v>0</v>
       </c>
       <c r="N96">
         <v>0</v>
       </c>
       <c r="O96">
         <v>0</v>
       </c>
       <c r="P96">
         <v>0</v>
       </c>
       <c r="Q96">
         <v>0</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97" t="str"/>
-      <c r="B97" t="str"/>
+      <c r="A97" t="str">
+        <v>Karlsruhe</v>
+      </c>
+      <c r="B97" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C97">
         <v>0</v>
       </c>
       <c r="D97">
         <v>0</v>
       </c>
       <c r="E97">
         <v>0</v>
       </c>
       <c r="F97">
         <v>0</v>
       </c>
       <c r="G97">
         <v>0</v>
       </c>
       <c r="H97">
         <v>0</v>
       </c>
       <c r="I97">
         <v>0</v>
       </c>
       <c r="J97">
         <v>0</v>
       </c>
       <c r="K97">
         <v>0</v>
       </c>
       <c r="L97">
         <v>0</v>
       </c>
       <c r="M97">
         <v>0</v>
       </c>
       <c r="N97">
         <v>0</v>
       </c>
       <c r="O97">
         <v>0</v>
       </c>
       <c r="P97">
         <v>0</v>
       </c>
       <c r="Q97">
         <v>0</v>
       </c>
     </row>
     <row r="98">
-      <c r="A98" t="str"/>
-      <c r="B98" t="str"/>
+      <c r="A98" t="str">
+        <v>Marseille</v>
+      </c>
+      <c r="B98" t="str">
+        <v>France</v>
+      </c>
       <c r="C98">
         <v>0</v>
       </c>
       <c r="D98">
         <v>0</v>
       </c>
       <c r="E98">
         <v>0</v>
       </c>
       <c r="F98">
         <v>0</v>
       </c>
       <c r="G98">
         <v>0</v>
       </c>
       <c r="H98">
         <v>0</v>
       </c>
       <c r="I98">
         <v>0</v>
       </c>
       <c r="J98">
         <v>0</v>
       </c>
       <c r="K98">
         <v>0</v>
       </c>
       <c r="L98">
         <v>0</v>
       </c>
       <c r="M98">
         <v>0</v>
       </c>
       <c r="N98">
         <v>0</v>
       </c>
       <c r="O98">
         <v>0</v>
       </c>
       <c r="P98">
         <v>0</v>
       </c>
       <c r="Q98">
         <v>0</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99" t="str"/>
-      <c r="B99" t="str"/>
+      <c r="A99" t="str">
+        <v>Duisburg</v>
+      </c>
+      <c r="B99" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C99">
         <v>0</v>
       </c>
       <c r="D99">
         <v>0</v>
       </c>
       <c r="E99">
         <v>0</v>
       </c>
       <c r="F99">
         <v>0</v>
       </c>
       <c r="G99">
         <v>0</v>
       </c>
       <c r="H99">
         <v>0</v>
       </c>
       <c r="I99">
         <v>0</v>
       </c>
       <c r="J99">
         <v>0</v>
       </c>
       <c r="K99">
         <v>0</v>
       </c>
       <c r="L99">
         <v>0</v>
       </c>
       <c r="M99">
         <v>0</v>
       </c>
       <c r="N99">
         <v>0</v>
       </c>
       <c r="O99">
         <v>0</v>
       </c>
       <c r="P99">
         <v>0</v>
       </c>
       <c r="Q99">
         <v>0</v>
       </c>
     </row>
     <row r="100">
-      <c r="A100" t="str"/>
-      <c r="B100" t="str"/>
+      <c r="A100" t="str">
+        <v>Essen</v>
+      </c>
+      <c r="B100" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C100">
         <v>0</v>
       </c>
       <c r="D100">
         <v>0</v>
       </c>
       <c r="E100">
         <v>0</v>
       </c>
       <c r="F100">
         <v>0</v>
       </c>
       <c r="G100">
         <v>0</v>
       </c>
       <c r="H100">
         <v>0</v>
       </c>
       <c r="I100">
         <v>0</v>
       </c>
       <c r="J100">
         <v>0</v>
       </c>
       <c r="K100">
         <v>0</v>
       </c>
       <c r="L100">
         <v>0</v>
       </c>
       <c r="M100">
         <v>0</v>
       </c>
       <c r="N100">
         <v>0</v>
       </c>
       <c r="O100">
         <v>0</v>
       </c>
       <c r="P100">
         <v>0</v>
       </c>
       <c r="Q100">
         <v>0</v>
       </c>
     </row>
     <row r="101">
-      <c r="A101" t="str"/>
-      <c r="B101" t="str"/>
+      <c r="A101" t="str">
+        <v>Birmingham, AL</v>
+      </c>
+      <c r="B101" t="str">
+        <v>United States</v>
+      </c>
       <c r="C101">
         <v>0</v>
       </c>
       <c r="D101">
         <v>0</v>
       </c>
       <c r="E101">
         <v>0</v>
       </c>
       <c r="F101">
         <v>0</v>
       </c>
       <c r="G101">
         <v>0</v>
       </c>
       <c r="H101">
         <v>0</v>
       </c>
       <c r="I101">
         <v>0</v>
       </c>
       <c r="J101">
         <v>0</v>
       </c>
       <c r="K101">
         <v>0</v>
       </c>
       <c r="L101">
         <v>0</v>
       </c>
       <c r="M101">
         <v>0</v>
       </c>
       <c r="N101">
         <v>0</v>
       </c>
       <c r="O101">
         <v>0</v>
       </c>
       <c r="P101">
         <v>0</v>
       </c>
       <c r="Q101">
         <v>0</v>
       </c>
     </row>
     <row r="102">
-      <c r="A102" t="str"/>
-      <c r="B102" t="str"/>
+      <c r="A102" t="str">
+        <v>Strasbourg</v>
+      </c>
+      <c r="B102" t="str">
+        <v>France</v>
+      </c>
       <c r="C102">
         <v>0</v>
       </c>
       <c r="D102">
         <v>0</v>
       </c>
       <c r="E102">
         <v>0</v>
       </c>
       <c r="F102">
         <v>0</v>
       </c>
       <c r="G102">
         <v>0</v>
       </c>
       <c r="H102">
         <v>0</v>
       </c>
       <c r="I102">
         <v>0</v>
       </c>
       <c r="J102">
         <v>0</v>
       </c>
       <c r="K102">
         <v>0</v>
       </c>
       <c r="L102">
         <v>0</v>
       </c>
       <c r="M102">
         <v>0</v>
       </c>
       <c r="N102">
         <v>0</v>
       </c>
       <c r="O102">
         <v>0</v>
       </c>
       <c r="P102">
         <v>0</v>
       </c>
       <c r="Q102">
         <v>0</v>
       </c>
     </row>
     <row r="103">
-      <c r="A103" t="str"/>
-      <c r="B103" t="str"/>
+      <c r="A103" t="str">
+        <v>Charlotte, NC</v>
+      </c>
+      <c r="B103" t="str">
+        <v>United States</v>
+      </c>
       <c r="C103">
         <v>0</v>
       </c>
       <c r="D103">
         <v>0</v>
       </c>
       <c r="E103">
         <v>0</v>
       </c>
       <c r="F103">
         <v>0</v>
       </c>
       <c r="G103">
         <v>0</v>
       </c>
       <c r="H103">
         <v>0</v>
       </c>
       <c r="I103">
         <v>0</v>
       </c>
       <c r="J103">
         <v>0</v>
       </c>
       <c r="K103">
         <v>0</v>
       </c>
       <c r="L103">
         <v>0</v>
       </c>
       <c r="M103">
         <v>0</v>
       </c>
       <c r="N103">
         <v>0</v>
       </c>
       <c r="O103">
         <v>0</v>
       </c>
       <c r="P103">
         <v>0</v>
       </c>
       <c r="Q103">
         <v>0</v>
       </c>
     </row>
     <row r="104">
-      <c r="A104" t="str"/>
-      <c r="B104" t="str"/>
+      <c r="A104" t="str">
+        <v>Tampa, FL</v>
+      </c>
+      <c r="B104" t="str">
+        <v>United States</v>
+      </c>
       <c r="C104">
         <v>0</v>
       </c>
       <c r="D104">
         <v>0</v>
       </c>
       <c r="E104">
         <v>0</v>
       </c>
       <c r="F104">
         <v>0</v>
       </c>
       <c r="G104">
         <v>0</v>
       </c>
       <c r="H104">
         <v>0</v>
       </c>
       <c r="I104">
         <v>0</v>
       </c>
       <c r="J104">
         <v>0</v>
       </c>
       <c r="K104">
         <v>0</v>
       </c>
       <c r="L104">
         <v>0</v>
       </c>
       <c r="M104">
         <v>0</v>
       </c>
       <c r="N104">
         <v>0</v>
       </c>
       <c r="O104">
         <v>0</v>
       </c>
       <c r="P104">
         <v>0</v>
       </c>
       <c r="Q104">
         <v>0</v>
       </c>
     </row>
     <row r="105">
-      <c r="A105" t="str"/>
-      <c r="B105" t="str"/>
+      <c r="A105" t="str">
+        <v>Wiesbaden</v>
+      </c>
+      <c r="B105" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C105">
         <v>0</v>
       </c>
       <c r="D105">
         <v>0</v>
       </c>
       <c r="E105">
         <v>0</v>
       </c>
       <c r="F105">
         <v>0</v>
       </c>
       <c r="G105">
         <v>0</v>
       </c>
       <c r="H105">
         <v>0</v>
       </c>
       <c r="I105">
         <v>0</v>
       </c>
       <c r="J105">
         <v>0</v>
       </c>
       <c r="K105">
         <v>0</v>
       </c>
       <c r="L105">
         <v>0</v>
       </c>
       <c r="M105">
         <v>0</v>
       </c>
       <c r="N105">
         <v>0</v>
       </c>
       <c r="O105">
         <v>0</v>
       </c>
       <c r="P105">
         <v>0</v>
       </c>
       <c r="Q105">
         <v>0</v>
       </c>
     </row>
     <row r="106">
-      <c r="A106" t="str"/>
-      <c r="B106" t="str"/>
+      <c r="A106" t="str">
+        <v>Graz</v>
+      </c>
+      <c r="B106" t="str">
+        <v>Austria</v>
+      </c>
       <c r="C106">
         <v>0</v>
       </c>
       <c r="D106">
         <v>0</v>
       </c>
       <c r="E106">
         <v>0</v>
       </c>
       <c r="F106">
         <v>0</v>
       </c>
       <c r="G106">
         <v>0</v>
       </c>
       <c r="H106">
         <v>0</v>
       </c>
       <c r="I106">
         <v>0</v>
       </c>
       <c r="J106">
         <v>0</v>
       </c>
       <c r="K106">
         <v>0</v>
       </c>
       <c r="L106">
         <v>0</v>
       </c>
       <c r="M106">
         <v>0</v>
       </c>
       <c r="N106">
         <v>0</v>
       </c>
       <c r="O106">
         <v>0</v>
       </c>
       <c r="P106">
         <v>0</v>
       </c>
       <c r="Q106">
         <v>0</v>
       </c>
     </row>
     <row r="107">
-      <c r="A107" t="str"/>
-      <c r="B107" t="str"/>
+      <c r="A107" t="str">
+        <v>Colorado Springs, CO</v>
+      </c>
+      <c r="B107" t="str">
+        <v>United States</v>
+      </c>
       <c r="C107">
         <v>0</v>
       </c>
       <c r="D107">
         <v>0</v>
       </c>
       <c r="E107">
         <v>0</v>
       </c>
       <c r="F107">
         <v>0</v>
       </c>
       <c r="G107">
         <v>0</v>
       </c>
       <c r="H107">
         <v>0</v>
       </c>
       <c r="I107">
         <v>0</v>
       </c>
       <c r="J107">
         <v>0</v>
       </c>
       <c r="K107">
         <v>0</v>
       </c>
       <c r="L107">
         <v>0</v>
       </c>
       <c r="M107">
         <v>0</v>
       </c>
       <c r="N107">
         <v>0</v>
       </c>
       <c r="O107">
         <v>0</v>
       </c>
       <c r="P107">
         <v>0</v>
       </c>
       <c r="Q107">
         <v>0</v>
       </c>
     </row>
     <row r="108">
-      <c r="A108" t="str"/>
-      <c r="B108" t="str"/>
+      <c r="A108" t="str">
+        <v>Delft</v>
+      </c>
+      <c r="B108" t="str">
+        <v>Netherlands</v>
+      </c>
       <c r="C108">
         <v>0</v>
       </c>
       <c r="D108">
         <v>0</v>
       </c>
       <c r="E108">
         <v>0</v>
       </c>
       <c r="F108">
         <v>0</v>
       </c>
       <c r="G108">
         <v>0</v>
       </c>
       <c r="H108">
         <v>0</v>
       </c>
       <c r="I108">
         <v>0</v>
       </c>
       <c r="J108">
         <v>0</v>
       </c>
       <c r="K108">
         <v>0</v>
       </c>
       <c r="L108">
         <v>0</v>
       </c>
       <c r="M108">
         <v>0</v>
       </c>
       <c r="N108">
         <v>0</v>
       </c>
       <c r="O108">
         <v>0</v>
       </c>
       <c r="P108">
         <v>0</v>
       </c>
       <c r="Q108">
         <v>0</v>
       </c>
     </row>
     <row r="109">
-      <c r="A109" t="str"/>
-      <c r="B109" t="str"/>
+      <c r="A109" t="str">
+        <v>Aberdeen</v>
+      </c>
+      <c r="B109" t="str">
+        <v>United Kingdom</v>
+      </c>
       <c r="C109">
         <v>0</v>
       </c>
       <c r="D109">
         <v>0</v>
       </c>
       <c r="E109">
         <v>0</v>
       </c>
       <c r="F109">
         <v>0</v>
       </c>
       <c r="G109">
         <v>0</v>
       </c>
       <c r="H109">
         <v>0</v>
       </c>
       <c r="I109">
         <v>0</v>
       </c>
       <c r="J109">
         <v>0</v>
       </c>
       <c r="K109">
         <v>0</v>
       </c>
       <c r="L109">
         <v>0</v>
       </c>
       <c r="M109">
         <v>0</v>
       </c>
       <c r="N109">
         <v>0</v>
       </c>
       <c r="O109">
         <v>0</v>
       </c>
       <c r="P109">
         <v>0</v>
       </c>
       <c r="Q109">
         <v>0</v>
       </c>
     </row>
     <row r="110">
-      <c r="A110" t="str"/>
-      <c r="B110" t="str"/>
+      <c r="A110" t="str">
+        <v>Cork</v>
+      </c>
+      <c r="B110" t="str">
+        <v>Ireland</v>
+      </c>
       <c r="C110">
         <v>0</v>
       </c>
       <c r="D110">
         <v>0</v>
       </c>
       <c r="E110">
         <v>0</v>
       </c>
       <c r="F110">
         <v>0</v>
       </c>
       <c r="G110">
         <v>0</v>
       </c>
       <c r="H110">
         <v>0</v>
       </c>
       <c r="I110">
         <v>0</v>
       </c>
       <c r="J110">
         <v>0</v>
       </c>
       <c r="K110">
         <v>0</v>
       </c>
       <c r="L110">
         <v>0</v>
       </c>
       <c r="M110">
         <v>0</v>
       </c>
       <c r="N110">
         <v>0</v>
       </c>
       <c r="O110">
         <v>0</v>
       </c>
       <c r="P110">
         <v>0</v>
       </c>
       <c r="Q110">
         <v>0</v>
       </c>
     </row>
     <row r="111">
-      <c r="A111" t="str"/>
-      <c r="B111" t="str"/>
+      <c r="A111" t="str">
+        <v>Richmond, VA</v>
+      </c>
+      <c r="B111" t="str">
+        <v>United States</v>
+      </c>
       <c r="C111">
         <v>0</v>
       </c>
       <c r="D111">
         <v>0</v>
       </c>
       <c r="E111">
         <v>0</v>
       </c>
       <c r="F111">
         <v>0</v>
       </c>
       <c r="G111">
         <v>0</v>
       </c>
       <c r="H111">
         <v>0</v>
       </c>
       <c r="I111">
         <v>0</v>
       </c>
       <c r="J111">
         <v>0</v>
       </c>
       <c r="K111">
         <v>0</v>
       </c>
       <c r="L111">
         <v>0</v>
       </c>
       <c r="M111">
         <v>0</v>
       </c>
       <c r="N111">
         <v>0</v>
       </c>
       <c r="O111">
         <v>0</v>
       </c>
       <c r="P111">
         <v>0</v>
       </c>
       <c r="Q111">
         <v>0</v>
       </c>
     </row>
     <row r="112">
-      <c r="A112" t="str"/>
-      <c r="B112" t="str"/>
+      <c r="A112" t="str">
+        <v>Southampton</v>
+      </c>
+      <c r="B112" t="str">
+        <v>United Kingdom</v>
+      </c>
       <c r="C112">
         <v>0</v>
       </c>
       <c r="D112">
         <v>0</v>
       </c>
       <c r="E112">
         <v>0</v>
       </c>
       <c r="F112">
         <v>0</v>
       </c>
       <c r="G112">
         <v>0</v>
       </c>
       <c r="H112">
         <v>0</v>
       </c>
       <c r="I112">
         <v>0</v>
       </c>
       <c r="J112">
         <v>0</v>
       </c>
       <c r="K112">
         <v>0</v>
       </c>
       <c r="L112">
         <v>0</v>
       </c>
       <c r="M112">
         <v>0</v>
       </c>
       <c r="N112">
         <v>0</v>
       </c>
       <c r="O112">
         <v>0</v>
       </c>
       <c r="P112">
         <v>0</v>
       </c>
       <c r="Q112">
         <v>0</v>
       </c>
     </row>
     <row r="113">
-      <c r="A113" t="str"/>
-      <c r="B113" t="str"/>
+      <c r="A113" t="str">
+        <v>Toulouse</v>
+      </c>
+      <c r="B113" t="str">
+        <v>France</v>
+      </c>
       <c r="C113">
         <v>0</v>
       </c>
       <c r="D113">
         <v>0</v>
       </c>
       <c r="E113">
         <v>0</v>
       </c>
       <c r="F113">
         <v>0</v>
       </c>
       <c r="G113">
         <v>0</v>
       </c>
       <c r="H113">
         <v>0</v>
       </c>
       <c r="I113">
         <v>0</v>
       </c>
       <c r="J113">
         <v>0</v>
       </c>
       <c r="K113">
         <v>0</v>
       </c>
       <c r="L113">
         <v>0</v>
       </c>
       <c r="M113">
         <v>0</v>
       </c>
       <c r="N113">
         <v>0</v>
       </c>
       <c r="O113">
         <v>0</v>
       </c>
       <c r="P113">
         <v>0</v>
       </c>
       <c r="Q113">
         <v>0</v>
       </c>
     </row>
     <row r="114">
-      <c r="A114" t="str"/>
-      <c r="B114" t="str"/>
+      <c r="A114" t="str">
+        <v>Eindhoven</v>
+      </c>
+      <c r="B114" t="str">
+        <v>Netherlands</v>
+      </c>
       <c r="C114">
         <v>0</v>
       </c>
       <c r="D114">
         <v>0</v>
       </c>
       <c r="E114">
         <v>0</v>
       </c>
       <c r="F114">
         <v>0</v>
       </c>
       <c r="G114">
         <v>0</v>
       </c>
       <c r="H114">
         <v>0</v>
       </c>
       <c r="I114">
         <v>0</v>
       </c>
       <c r="J114">
         <v>0</v>
       </c>
       <c r="K114">
         <v>0</v>
       </c>
       <c r="L114">
         <v>0</v>
       </c>
       <c r="M114">
         <v>0</v>
       </c>
       <c r="N114">
         <v>0</v>
       </c>
       <c r="O114">
         <v>0</v>
       </c>
       <c r="P114">
         <v>0</v>
       </c>
       <c r="Q114">
         <v>0</v>
       </c>
     </row>
     <row r="115">
-      <c r="A115" t="str"/>
-      <c r="B115" t="str"/>
+      <c r="A115" t="str">
+        <v>Mainz</v>
+      </c>
+      <c r="B115" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C115">
         <v>0</v>
       </c>
       <c r="D115">
         <v>0</v>
       </c>
       <c r="E115">
         <v>0</v>
       </c>
       <c r="F115">
         <v>0</v>
       </c>
       <c r="G115">
         <v>0</v>
       </c>
       <c r="H115">
         <v>0</v>
       </c>
       <c r="I115">
         <v>0</v>
       </c>
       <c r="J115">
         <v>0</v>
       </c>
       <c r="K115">
         <v>0</v>
       </c>
       <c r="L115">
         <v>0</v>
       </c>
       <c r="M115">
         <v>0</v>
       </c>
       <c r="N115">
         <v>0</v>
       </c>
       <c r="O115">
         <v>0</v>
       </c>
       <c r="P115">
         <v>0</v>
       </c>
       <c r="Q115">
         <v>0</v>
       </c>
     </row>
     <row r="116">
-      <c r="A116" t="str"/>
-      <c r="B116" t="str"/>
+      <c r="A116" t="str">
+        <v>Austin, TX</v>
+      </c>
+      <c r="B116" t="str">
+        <v>United States</v>
+      </c>
       <c r="C116">
         <v>0</v>
       </c>
       <c r="D116">
         <v>0</v>
       </c>
       <c r="E116">
         <v>0</v>
       </c>
       <c r="F116">
         <v>0</v>
       </c>
       <c r="G116">
         <v>0</v>
       </c>
       <c r="H116">
         <v>0</v>
       </c>
       <c r="I116">
         <v>0</v>
       </c>
       <c r="J116">
         <v>0</v>
       </c>
       <c r="K116">
         <v>0</v>
       </c>
       <c r="L116">
         <v>0</v>
       </c>
       <c r="M116">
         <v>0</v>
       </c>
       <c r="N116">
         <v>0</v>
       </c>
       <c r="O116">
         <v>0</v>
       </c>
       <c r="P116">
         <v>0</v>
       </c>
       <c r="Q116">
         <v>0</v>
       </c>
     </row>
     <row r="117">
-      <c r="A117" t="str"/>
-      <c r="B117" t="str"/>
+      <c r="A117" t="str">
+        <v>Brisbane</v>
+      </c>
+      <c r="B117" t="str">
+        <v>Australia</v>
+      </c>
       <c r="C117">
         <v>0</v>
       </c>
       <c r="D117">
         <v>0</v>
       </c>
       <c r="E117">
         <v>0</v>
       </c>
       <c r="F117">
         <v>0</v>
       </c>
       <c r="G117">
         <v>0</v>
       </c>
       <c r="H117">
         <v>0</v>
       </c>
       <c r="I117">
         <v>0</v>
       </c>
       <c r="J117">
         <v>0</v>
       </c>
       <c r="K117">
         <v>0</v>
       </c>
       <c r="L117">
         <v>0</v>
       </c>
       <c r="M117">
         <v>0</v>
       </c>
       <c r="N117">
         <v>0</v>
       </c>
       <c r="O117">
         <v>0</v>
       </c>
       <c r="P117">
         <v>0</v>
       </c>
       <c r="Q117">
         <v>0</v>
       </c>
     </row>
     <row r="118">
-      <c r="A118" t="str"/>
-      <c r="B118" t="str"/>
+      <c r="A118" t="str">
+        <v>Dusseldorf</v>
+      </c>
+      <c r="B118" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C118">
         <v>0</v>
       </c>
       <c r="D118">
         <v>0</v>
       </c>
       <c r="E118">
         <v>0</v>
       </c>
       <c r="F118">
         <v>0</v>
       </c>
       <c r="G118">
         <v>0</v>
       </c>
       <c r="H118">
         <v>0</v>
       </c>
       <c r="I118">
         <v>0</v>
       </c>
       <c r="J118">
         <v>0</v>
       </c>
       <c r="K118">
         <v>0</v>
       </c>
       <c r="L118">
         <v>0</v>
       </c>
       <c r="M118">
         <v>0</v>
       </c>
       <c r="N118">
         <v>0</v>
       </c>
       <c r="O118">
         <v>0</v>
       </c>
       <c r="P118">
         <v>0</v>
       </c>
       <c r="Q118">
         <v>0</v>
       </c>
     </row>
     <row r="119">
-      <c r="A119" t="str"/>
-      <c r="B119" t="str"/>
+      <c r="A119" t="str">
+        <v>Berlin</v>
+      </c>
+      <c r="B119" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C119">
         <v>0</v>
       </c>
       <c r="D119">
         <v>0</v>
       </c>
       <c r="E119">
         <v>0</v>
       </c>
       <c r="F119">
         <v>0</v>
       </c>
       <c r="G119">
         <v>0</v>
       </c>
       <c r="H119">
         <v>0</v>
       </c>
       <c r="I119">
         <v>0</v>
       </c>
       <c r="J119">
         <v>0</v>
       </c>
       <c r="K119">
         <v>0</v>
       </c>
       <c r="L119">
         <v>0</v>
       </c>
       <c r="M119">
         <v>0</v>
       </c>
       <c r="N119">
         <v>0</v>
       </c>
       <c r="O119">
         <v>0</v>
       </c>
       <c r="P119">
         <v>0</v>
       </c>
       <c r="Q119">
         <v>0</v>
       </c>
     </row>
     <row r="120">
-      <c r="A120" t="str"/>
-      <c r="B120" t="str"/>
+      <c r="A120" t="str">
+        <v>Brescia</v>
+      </c>
+      <c r="B120" t="str">
+        <v>Italy</v>
+      </c>
       <c r="C120">
         <v>0</v>
       </c>
       <c r="D120">
         <v>0</v>
       </c>
       <c r="E120">
         <v>0</v>
       </c>
       <c r="F120">
         <v>0</v>
       </c>
       <c r="G120">
         <v>0</v>
       </c>
       <c r="H120">
         <v>0</v>
       </c>
       <c r="I120">
         <v>0</v>
       </c>
       <c r="J120">
         <v>0</v>
       </c>
       <c r="K120">
         <v>0</v>
       </c>
       <c r="L120">
         <v>0</v>
       </c>
       <c r="M120">
         <v>0</v>
       </c>
       <c r="N120">
         <v>0</v>
       </c>
       <c r="O120">
         <v>0</v>
       </c>
       <c r="P120">
         <v>0</v>
       </c>
       <c r="Q120">
         <v>0</v>
       </c>
     </row>
     <row r="121">
-      <c r="A121" t="str"/>
-      <c r="B121" t="str"/>
+      <c r="A121" t="str">
+        <v>Darmstadt</v>
+      </c>
+      <c r="B121" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C121">
         <v>0</v>
       </c>
       <c r="D121">
         <v>0</v>
       </c>
       <c r="E121">
         <v>0</v>
       </c>
       <c r="F121">
         <v>0</v>
       </c>
       <c r="G121">
         <v>0</v>
       </c>
       <c r="H121">
         <v>0</v>
       </c>
       <c r="I121">
         <v>0</v>
       </c>
       <c r="J121">
         <v>0</v>
       </c>
       <c r="K121">
         <v>0</v>
       </c>
       <c r="L121">
         <v>0</v>
       </c>
       <c r="M121">
         <v>0</v>
       </c>
       <c r="N121">
         <v>0</v>
       </c>
       <c r="O121">
         <v>0</v>
       </c>
       <c r="P121">
         <v>0</v>
       </c>
       <c r="Q121">
         <v>0</v>
       </c>
     </row>
     <row r="122">
-      <c r="A122" t="str"/>
-      <c r="B122" t="str"/>
+      <c r="A122" t="str">
+        <v>Spokane, WA</v>
+      </c>
+      <c r="B122" t="str">
+        <v>United States</v>
+      </c>
       <c r="C122">
         <v>0</v>
       </c>
       <c r="D122">
         <v>0</v>
       </c>
       <c r="E122">
         <v>0</v>
       </c>
       <c r="F122">
         <v>0</v>
       </c>
       <c r="G122">
         <v>0</v>
       </c>
       <c r="H122">
         <v>0</v>
       </c>
       <c r="I122">
         <v>0</v>
       </c>
       <c r="J122">
         <v>0</v>
       </c>
       <c r="K122">
         <v>0</v>
       </c>
       <c r="L122">
         <v>0</v>
       </c>
       <c r="M122">
         <v>0</v>
       </c>
       <c r="N122">
         <v>0</v>
       </c>
       <c r="O122">
         <v>0</v>
       </c>
       <c r="P122">
         <v>0</v>
       </c>
       <c r="Q122">
         <v>0</v>
       </c>
     </row>
     <row r="123">
-      <c r="A123" t="str"/>
-      <c r="B123" t="str"/>
+      <c r="A123" t="str">
+        <v>Madison, WI</v>
+      </c>
+      <c r="B123" t="str">
+        <v>United States</v>
+      </c>
       <c r="C123">
         <v>0</v>
       </c>
       <c r="D123">
         <v>0</v>
       </c>
       <c r="E123">
         <v>0</v>
       </c>
       <c r="F123">
         <v>0</v>
       </c>
       <c r="G123">
         <v>0</v>
       </c>
       <c r="H123">
         <v>0</v>
       </c>
       <c r="I123">
         <v>0</v>
       </c>
       <c r="J123">
         <v>0</v>
       </c>
       <c r="K123">
         <v>0</v>
       </c>
       <c r="L123">
         <v>0</v>
       </c>
       <c r="M123">
         <v>0</v>
       </c>
       <c r="N123">
         <v>0</v>
       </c>
       <c r="O123">
         <v>0</v>
       </c>
       <c r="P123">
         <v>0</v>
       </c>
       <c r="Q123">
         <v>0</v>
       </c>
     </row>
     <row r="124">
-      <c r="A124" t="str"/>
-      <c r="B124" t="str"/>
+      <c r="A124" t="str">
+        <v>Brussels</v>
+      </c>
+      <c r="B124" t="str">
+        <v>Belgium</v>
+      </c>
       <c r="C124">
         <v>0</v>
       </c>
       <c r="D124">
         <v>0</v>
       </c>
       <c r="E124">
         <v>0</v>
       </c>
       <c r="F124">
         <v>0</v>
       </c>
       <c r="G124">
         <v>0</v>
       </c>
       <c r="H124">
         <v>0</v>
       </c>
       <c r="I124">
         <v>0</v>
       </c>
       <c r="J124">
         <v>0</v>
       </c>
       <c r="K124">
         <v>0</v>
       </c>
       <c r="L124">
         <v>0</v>
       </c>
       <c r="M124">
         <v>0</v>
       </c>
       <c r="N124">
         <v>0</v>
       </c>
       <c r="O124">
         <v>0</v>
       </c>
       <c r="P124">
         <v>0</v>
       </c>
       <c r="Q124">
         <v>0</v>
       </c>
     </row>
     <row r="125">
-      <c r="A125" t="str"/>
-      <c r="B125" t="str"/>
+      <c r="A125" t="str">
+        <v>Greenville, SC</v>
+      </c>
+      <c r="B125" t="str">
+        <v>United States</v>
+      </c>
       <c r="C125">
         <v>0</v>
       </c>
       <c r="D125">
         <v>0</v>
       </c>
       <c r="E125">
         <v>0</v>
       </c>
       <c r="F125">
         <v>0</v>
       </c>
       <c r="G125">
         <v>0</v>
       </c>
       <c r="H125">
         <v>0</v>
       </c>
       <c r="I125">
         <v>0</v>
       </c>
       <c r="J125">
         <v>0</v>
       </c>
       <c r="K125">
         <v>0</v>
       </c>
       <c r="L125">
         <v>0</v>
       </c>
       <c r="M125">
         <v>0</v>
       </c>
       <c r="N125">
         <v>0</v>
       </c>
       <c r="O125">
         <v>0</v>
       </c>
       <c r="P125">
         <v>0</v>
       </c>
       <c r="Q125">
         <v>0</v>
       </c>
     </row>
     <row r="126">
-      <c r="A126" t="str"/>
-      <c r="B126" t="str"/>
+      <c r="A126" t="str">
+        <v>Fort Worth, TX</v>
+      </c>
+      <c r="B126" t="str">
+        <v>United States</v>
+      </c>
       <c r="C126">
         <v>0</v>
       </c>
       <c r="D126">
         <v>0</v>
       </c>
       <c r="E126">
         <v>0</v>
       </c>
       <c r="F126">
         <v>0</v>
       </c>
       <c r="G126">
         <v>0</v>
       </c>
       <c r="H126">
         <v>0</v>
       </c>
       <c r="I126">
         <v>0</v>
       </c>
       <c r="J126">
         <v>0</v>
       </c>
       <c r="K126">
         <v>0</v>
       </c>
       <c r="L126">
         <v>0</v>
       </c>
       <c r="M126">
         <v>0</v>
       </c>
       <c r="N126">
         <v>0</v>
       </c>
       <c r="O126">
         <v>0</v>
       </c>
       <c r="P126">
         <v>0</v>
       </c>
       <c r="Q126">
         <v>0</v>
       </c>
     </row>
     <row r="127">
-      <c r="A127" t="str"/>
-      <c r="B127" t="str"/>
+      <c r="A127" t="str">
+        <v>Columbus, OH</v>
+      </c>
+      <c r="B127" t="str">
+        <v>United States</v>
+      </c>
       <c r="C127">
         <v>0</v>
       </c>
       <c r="D127">
         <v>0</v>
       </c>
       <c r="E127">
         <v>0</v>
       </c>
       <c r="F127">
         <v>0</v>
       </c>
       <c r="G127">
         <v>0</v>
       </c>
       <c r="H127">
         <v>0</v>
       </c>
       <c r="I127">
         <v>0</v>
       </c>
       <c r="J127">
         <v>0</v>
       </c>
       <c r="K127">
         <v>0</v>
       </c>
       <c r="L127">
         <v>0</v>
       </c>
       <c r="M127">
         <v>0</v>
       </c>
       <c r="N127">
         <v>0</v>
       </c>
       <c r="O127">
         <v>0</v>
       </c>
       <c r="P127">
         <v>0</v>
       </c>
       <c r="Q127">
         <v>0</v>
       </c>
     </row>
     <row r="128">
-      <c r="A128" t="str"/>
-      <c r="B128" t="str"/>
+      <c r="A128" t="str">
+        <v>Augsburg</v>
+      </c>
+      <c r="B128" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C128">
         <v>0</v>
       </c>
       <c r="D128">
         <v>0</v>
       </c>
       <c r="E128">
         <v>0</v>
       </c>
       <c r="F128">
         <v>0</v>
       </c>
       <c r="G128">
         <v>0</v>
       </c>
       <c r="H128">
         <v>0</v>
       </c>
       <c r="I128">
         <v>0</v>
       </c>
       <c r="J128">
         <v>0</v>
       </c>
       <c r="K128">
         <v>0</v>
       </c>
       <c r="L128">
         <v>0</v>
       </c>
       <c r="M128">
         <v>0</v>
       </c>
       <c r="N128">
         <v>0</v>
       </c>
       <c r="O128">
         <v>0</v>
       </c>
       <c r="P128">
         <v>0</v>
       </c>
       <c r="Q128">
         <v>0</v>
       </c>
     </row>
     <row r="129">
-      <c r="A129" t="str"/>
-      <c r="B129" t="str"/>
+      <c r="A129" t="str">
+        <v>Groningen</v>
+      </c>
+      <c r="B129" t="str">
+        <v>Netherlands</v>
+      </c>
       <c r="C129">
         <v>0</v>
       </c>
       <c r="D129">
         <v>0</v>
       </c>
       <c r="E129">
         <v>0</v>
       </c>
       <c r="F129">
         <v>0</v>
       </c>
       <c r="G129">
         <v>0</v>
       </c>
       <c r="H129">
         <v>0</v>
       </c>
       <c r="I129">
         <v>0</v>
       </c>
       <c r="J129">
         <v>0</v>
       </c>
       <c r="K129">
         <v>0</v>
       </c>
       <c r="L129">
         <v>0</v>
       </c>
       <c r="M129">
         <v>0</v>
       </c>
       <c r="N129">
         <v>0</v>
       </c>
       <c r="O129">
         <v>0</v>
       </c>
       <c r="P129">
         <v>0</v>
       </c>
       <c r="Q129">
         <v>0</v>
       </c>
     </row>
     <row r="130">
-      <c r="A130" t="str"/>
-      <c r="B130" t="str"/>
+      <c r="A130" t="str">
+        <v>Freiburg im Breisgau</v>
+      </c>
+      <c r="B130" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C130">
         <v>0</v>
       </c>
       <c r="D130">
         <v>0</v>
       </c>
       <c r="E130">
         <v>0</v>
       </c>
       <c r="F130">
         <v>0</v>
       </c>
       <c r="G130">
         <v>0</v>
       </c>
       <c r="H130">
         <v>0</v>
       </c>
       <c r="I130">
         <v>0</v>
       </c>
       <c r="J130">
         <v>0</v>
       </c>
       <c r="K130">
         <v>0</v>
       </c>
       <c r="L130">
         <v>0</v>
       </c>
       <c r="M130">
         <v>0</v>
       </c>
       <c r="N130">
         <v>0</v>
       </c>
       <c r="O130">
         <v>0</v>
       </c>
       <c r="P130">
         <v>0</v>
       </c>
       <c r="Q130">
         <v>0</v>
       </c>
     </row>
     <row r="131">
-      <c r="A131" t="str"/>
-      <c r="B131" t="str"/>
+      <c r="A131" t="str">
+        <v>Cologne</v>
+      </c>
+      <c r="B131" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C131">
         <v>0</v>
       </c>
       <c r="D131">
         <v>0</v>
       </c>
       <c r="E131">
         <v>0</v>
       </c>
       <c r="F131">
         <v>0</v>
       </c>
       <c r="G131">
         <v>0</v>
       </c>
       <c r="H131">
         <v>0</v>
       </c>
       <c r="I131">
         <v>0</v>
       </c>
       <c r="J131">
         <v>0</v>
       </c>
       <c r="K131">
         <v>0</v>
       </c>
       <c r="L131">
         <v>0</v>
       </c>
       <c r="M131">
         <v>0</v>
       </c>
       <c r="N131">
         <v>0</v>
       </c>
       <c r="O131">
         <v>0</v>
       </c>
       <c r="P131">
         <v>0</v>
       </c>
       <c r="Q131">
         <v>0</v>
       </c>
     </row>
     <row r="132">
-      <c r="A132" t="str"/>
-      <c r="B132" t="str"/>
+      <c r="A132" t="str">
+        <v>Indianapolis, IN</v>
+      </c>
+      <c r="B132" t="str">
+        <v>United States</v>
+      </c>
       <c r="C132">
         <v>0</v>
       </c>
       <c r="D132">
         <v>0</v>
       </c>
       <c r="E132">
         <v>0</v>
       </c>
       <c r="F132">
         <v>0</v>
       </c>
       <c r="G132">
         <v>0</v>
       </c>
       <c r="H132">
         <v>0</v>
       </c>
       <c r="I132">
         <v>0</v>
       </c>
       <c r="J132">
         <v>0</v>
       </c>
       <c r="K132">
         <v>0</v>
       </c>
       <c r="L132">
         <v>0</v>
       </c>
       <c r="M132">
         <v>0</v>
       </c>
       <c r="N132">
         <v>0</v>
       </c>
       <c r="O132">
         <v>0</v>
       </c>
       <c r="P132">
         <v>0</v>
       </c>
       <c r="Q132">
         <v>0</v>
       </c>
     </row>
     <row r="133">
-      <c r="A133" t="str"/>
-      <c r="B133" t="str"/>
+      <c r="A133" t="str">
+        <v>San Juan</v>
+      </c>
+      <c r="B133" t="str">
+        <v>Puerto Rico</v>
+      </c>
       <c r="C133">
         <v>0</v>
       </c>
       <c r="D133">
         <v>0</v>
       </c>
       <c r="E133">
         <v>0</v>
       </c>
       <c r="F133">
         <v>0</v>
       </c>
       <c r="G133">
         <v>0</v>
       </c>
       <c r="H133">
         <v>0</v>
       </c>
       <c r="I133">
         <v>0</v>
       </c>
       <c r="J133">
         <v>0</v>
       </c>
       <c r="K133">
         <v>0</v>
       </c>
       <c r="L133">
         <v>0</v>
       </c>
       <c r="M133">
         <v>0</v>
       </c>
       <c r="N133">
         <v>0</v>
       </c>
       <c r="O133">
         <v>0</v>
       </c>
       <c r="P133">
         <v>0</v>
       </c>
       <c r="Q133">
         <v>0</v>
       </c>
     </row>
     <row r="134">
-      <c r="A134" t="str"/>
-      <c r="B134" t="str"/>
+      <c r="A134" t="str">
+        <v>Lyon</v>
+      </c>
+      <c r="B134" t="str">
+        <v>France</v>
+      </c>
       <c r="C134">
         <v>0</v>
       </c>
       <c r="D134">
         <v>0</v>
       </c>
       <c r="E134">
         <v>0</v>
       </c>
       <c r="F134">
         <v>0</v>
       </c>
       <c r="G134">
         <v>0</v>
       </c>
       <c r="H134">
         <v>0</v>
       </c>
       <c r="I134">
         <v>0</v>
       </c>
       <c r="J134">
         <v>0</v>
       </c>
       <c r="K134">
         <v>0</v>
       </c>
       <c r="L134">
         <v>0</v>
       </c>
       <c r="M134">
         <v>0</v>
       </c>
       <c r="N134">
         <v>0</v>
       </c>
       <c r="O134">
         <v>0</v>
       </c>
       <c r="P134">
         <v>0</v>
       </c>
       <c r="Q134">
         <v>0</v>
       </c>
     </row>
     <row r="135">
-      <c r="A135" t="str"/>
-      <c r="B135" t="str"/>
+      <c r="A135" t="str">
+        <v>Leiden</v>
+      </c>
+      <c r="B135" t="str">
+        <v>Netherlands</v>
+      </c>
       <c r="C135">
         <v>0</v>
       </c>
       <c r="D135">
         <v>0</v>
       </c>
       <c r="E135">
         <v>0</v>
       </c>
       <c r="F135">
         <v>0</v>
       </c>
       <c r="G135">
         <v>0</v>
       </c>
       <c r="H135">
         <v>0</v>
       </c>
       <c r="I135">
         <v>0</v>
       </c>
       <c r="J135">
         <v>0</v>
       </c>
       <c r="K135">
         <v>0</v>
       </c>
       <c r="L135">
         <v>0</v>
       </c>
       <c r="M135">
         <v>0</v>
       </c>
       <c r="N135">
         <v>0</v>
       </c>
       <c r="O135">
         <v>0</v>
       </c>
       <c r="P135">
         <v>0</v>
       </c>
       <c r="Q135">
         <v>0</v>
       </c>
     </row>
     <row r="136">
-      <c r="A136" t="str"/>
-      <c r="B136" t="str"/>
+      <c r="A136" t="str">
+        <v>Frankfurt</v>
+      </c>
+      <c r="B136" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C136">
         <v>0</v>
       </c>
       <c r="D136">
         <v>0</v>
       </c>
       <c r="E136">
         <v>0</v>
       </c>
       <c r="F136">
         <v>0</v>
       </c>
       <c r="G136">
         <v>0</v>
       </c>
       <c r="H136">
         <v>0</v>
       </c>
       <c r="I136">
         <v>0</v>
       </c>
       <c r="J136">
         <v>0</v>
       </c>
       <c r="K136">
         <v>0</v>
       </c>
       <c r="L136">
         <v>0</v>
       </c>
       <c r="M136">
         <v>0</v>
       </c>
       <c r="N136">
         <v>0</v>
       </c>
       <c r="O136">
         <v>0</v>
       </c>
       <c r="P136">
         <v>0</v>
       </c>
       <c r="Q136">
         <v>0</v>
       </c>
     </row>
     <row r="137">
-      <c r="A137" t="str"/>
-      <c r="B137" t="str"/>
+      <c r="A137" t="str">
+        <v>Olympia, WA</v>
+      </c>
+      <c r="B137" t="str">
+        <v>United States</v>
+      </c>
       <c r="C137">
         <v>0</v>
       </c>
       <c r="D137">
         <v>0</v>
       </c>
       <c r="E137">
         <v>0</v>
       </c>
       <c r="F137">
         <v>0</v>
       </c>
       <c r="G137">
         <v>0</v>
       </c>
       <c r="H137">
         <v>0</v>
       </c>
       <c r="I137">
         <v>0</v>
       </c>
       <c r="J137">
         <v>0</v>
       </c>
       <c r="K137">
         <v>0</v>
       </c>
       <c r="L137">
         <v>0</v>
       </c>
       <c r="M137">
         <v>0</v>
       </c>
       <c r="N137">
         <v>0</v>
       </c>
       <c r="O137">
         <v>0</v>
       </c>
       <c r="P137">
         <v>0</v>
       </c>
       <c r="Q137">
         <v>0</v>
       </c>
     </row>
     <row r="138">
-      <c r="A138" t="str"/>
-      <c r="B138" t="str"/>
+      <c r="A138" t="str">
+        <v>Bremen</v>
+      </c>
+      <c r="B138" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C138">
         <v>0</v>
       </c>
       <c r="D138">
         <v>0</v>
       </c>
       <c r="E138">
         <v>0</v>
       </c>
       <c r="F138">
         <v>0</v>
       </c>
       <c r="G138">
         <v>0</v>
       </c>
       <c r="H138">
         <v>0</v>
       </c>
       <c r="I138">
         <v>0</v>
       </c>
       <c r="J138">
         <v>0</v>
       </c>
       <c r="K138">
         <v>0</v>
       </c>
       <c r="L138">
         <v>0</v>
       </c>
       <c r="M138">
         <v>0</v>
       </c>
       <c r="N138">
         <v>0</v>
       </c>
       <c r="O138">
         <v>0</v>
       </c>
       <c r="P138">
         <v>0</v>
       </c>
       <c r="Q138">
         <v>0</v>
       </c>
     </row>
     <row r="139">
-      <c r="A139" t="str"/>
-      <c r="B139" t="str"/>
+      <c r="A139" t="str">
+        <v>Belfast</v>
+      </c>
+      <c r="B139" t="str">
+        <v>United Kingdom</v>
+      </c>
       <c r="C139">
         <v>0</v>
       </c>
       <c r="D139">
         <v>0</v>
       </c>
       <c r="E139">
         <v>0</v>
       </c>
       <c r="F139">
         <v>0</v>
       </c>
       <c r="G139">
         <v>0</v>
       </c>
       <c r="H139">
         <v>0</v>
       </c>
       <c r="I139">
         <v>0</v>
       </c>
       <c r="J139">
         <v>0</v>
       </c>
       <c r="K139">
         <v>0</v>
       </c>
       <c r="L139">
         <v>0</v>
       </c>
       <c r="M139">
         <v>0</v>
       </c>
       <c r="N139">
         <v>0</v>
       </c>
       <c r="O139">
         <v>0</v>
       </c>
       <c r="P139">
         <v>0</v>
       </c>
       <c r="Q139">
         <v>0</v>
       </c>
     </row>
     <row r="140">
-      <c r="A140" t="str"/>
-      <c r="B140" t="str"/>
+      <c r="A140" t="str">
+        <v>Orlando, FL</v>
+      </c>
+      <c r="B140" t="str">
+        <v>United States</v>
+      </c>
       <c r="C140">
         <v>0</v>
       </c>
       <c r="D140">
         <v>0</v>
       </c>
       <c r="E140">
         <v>0</v>
       </c>
       <c r="F140">
         <v>0</v>
       </c>
       <c r="G140">
         <v>0</v>
       </c>
       <c r="H140">
         <v>0</v>
       </c>
       <c r="I140">
         <v>0</v>
       </c>
       <c r="J140">
         <v>0</v>
       </c>
       <c r="K140">
         <v>0</v>
       </c>
       <c r="L140">
         <v>0</v>
       </c>
       <c r="M140">
         <v>0</v>
       </c>
       <c r="N140">
         <v>0</v>
       </c>
       <c r="O140">
         <v>0</v>
       </c>
       <c r="P140">
         <v>0</v>
       </c>
       <c r="Q140">
         <v>0</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141" t="str"/>
-      <c r="B141" t="str"/>
+      <c r="A141" t="str">
+        <v>Reading</v>
+      </c>
+      <c r="B141" t="str">
+        <v>United Kingdom</v>
+      </c>
       <c r="C141">
         <v>0</v>
       </c>
       <c r="D141">
         <v>0</v>
       </c>
       <c r="E141">
         <v>0</v>
       </c>
       <c r="F141">
         <v>0</v>
       </c>
       <c r="G141">
         <v>0</v>
       </c>
       <c r="H141">
         <v>0</v>
       </c>
       <c r="I141">
         <v>0</v>
       </c>
       <c r="J141">
         <v>0</v>
       </c>
       <c r="K141">
         <v>0</v>
       </c>
       <c r="L141">
         <v>0</v>
       </c>
       <c r="M141">
         <v>0</v>
       </c>
       <c r="N141">
         <v>0</v>
       </c>
       <c r="O141">
         <v>0</v>
       </c>
       <c r="P141">
         <v>0</v>
       </c>
       <c r="Q141">
         <v>0</v>
       </c>
     </row>
     <row r="142">
-      <c r="A142" t="str"/>
-      <c r="B142" t="str"/>
+      <c r="A142" t="str">
+        <v>Newcastle upon Tyne</v>
+      </c>
+      <c r="B142" t="str">
+        <v>United Kingdom</v>
+      </c>
       <c r="C142">
         <v>0</v>
       </c>
       <c r="D142">
         <v>0</v>
       </c>
       <c r="E142">
         <v>0</v>
       </c>
       <c r="F142">
         <v>0</v>
       </c>
       <c r="G142">
         <v>0</v>
       </c>
       <c r="H142">
         <v>0</v>
       </c>
       <c r="I142">
         <v>0</v>
       </c>
       <c r="J142">
         <v>0</v>
       </c>
       <c r="K142">
         <v>0</v>
       </c>
       <c r="L142">
         <v>0</v>
       </c>
       <c r="M142">
         <v>0</v>
       </c>
       <c r="N142">
         <v>0</v>
       </c>
       <c r="O142">
         <v>0</v>
       </c>
       <c r="P142">
         <v>0</v>
       </c>
       <c r="Q142">
         <v>0</v>
       </c>
     </row>
     <row r="143">
-      <c r="A143" t="str"/>
-      <c r="B143" t="str"/>
+      <c r="A143" t="str">
+        <v>Erfurt</v>
+      </c>
+      <c r="B143" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C143">
         <v>0</v>
       </c>
       <c r="D143">
         <v>0</v>
       </c>
       <c r="E143">
         <v>0</v>
       </c>
       <c r="F143">
         <v>0</v>
       </c>
       <c r="G143">
         <v>0</v>
       </c>
       <c r="H143">
         <v>0</v>
       </c>
       <c r="I143">
         <v>0</v>
       </c>
       <c r="J143">
         <v>0</v>
       </c>
       <c r="K143">
         <v>0</v>
       </c>
       <c r="L143">
         <v>0</v>
       </c>
       <c r="M143">
         <v>0</v>
       </c>
       <c r="N143">
         <v>0</v>
       </c>
       <c r="O143">
         <v>0</v>
       </c>
       <c r="P143">
         <v>0</v>
       </c>
       <c r="Q143">
         <v>0</v>
       </c>
     </row>
     <row r="144">
-      <c r="A144" t="str"/>
-      <c r="B144" t="str"/>
+      <c r="A144" t="str">
+        <v>Seoul</v>
+      </c>
+      <c r="B144" t="str">
+        <v>South Korea</v>
+      </c>
       <c r="C144">
         <v>0</v>
       </c>
       <c r="D144">
         <v>0</v>
       </c>
       <c r="E144">
         <v>0</v>
       </c>
       <c r="F144">
         <v>0</v>
       </c>
       <c r="G144">
         <v>0</v>
       </c>
       <c r="H144">
         <v>0</v>
       </c>
       <c r="I144">
         <v>0</v>
       </c>
       <c r="J144">
         <v>0</v>
       </c>
       <c r="K144">
         <v>0</v>
       </c>
       <c r="L144">
         <v>0</v>
       </c>
       <c r="M144">
         <v>0</v>
       </c>
       <c r="N144">
         <v>0</v>
       </c>
       <c r="O144">
         <v>0</v>
       </c>
       <c r="P144">
         <v>0</v>
       </c>
       <c r="Q144">
         <v>0</v>
       </c>
     </row>
     <row r="145">
-      <c r="A145" t="str"/>
-      <c r="B145" t="str"/>
+      <c r="A145" t="str">
+        <v>Bristol</v>
+      </c>
+      <c r="B145" t="str">
+        <v>United Kingdom</v>
+      </c>
       <c r="C145">
         <v>0</v>
       </c>
       <c r="D145">
         <v>0</v>
       </c>
       <c r="E145">
         <v>0</v>
       </c>
       <c r="F145">
         <v>0</v>
       </c>
       <c r="G145">
         <v>0</v>
       </c>
       <c r="H145">
         <v>0</v>
       </c>
       <c r="I145">
         <v>0</v>
       </c>
       <c r="J145">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0</v>
       </c>
       <c r="L145">
         <v>0</v>
       </c>
       <c r="M145">
         <v>0</v>
       </c>
       <c r="N145">
         <v>0</v>
       </c>
       <c r="O145">
         <v>0</v>
       </c>
       <c r="P145">
         <v>0</v>
       </c>
       <c r="Q145">
         <v>0</v>
       </c>
     </row>
     <row r="146">
-      <c r="A146" t="str"/>
-      <c r="B146" t="str"/>
+      <c r="A146" t="str">
+        <v>Oklahoma City, OK</v>
+      </c>
+      <c r="B146" t="str">
+        <v>United States</v>
+      </c>
       <c r="C146">
         <v>0</v>
       </c>
       <c r="D146">
         <v>0</v>
       </c>
       <c r="E146">
         <v>0</v>
       </c>
       <c r="F146">
         <v>0</v>
       </c>
       <c r="G146">
         <v>0</v>
       </c>
       <c r="H146">
         <v>0</v>
       </c>
       <c r="I146">
         <v>0</v>
       </c>
       <c r="J146">
         <v>0</v>
       </c>
       <c r="K146">
         <v>0</v>
       </c>
       <c r="L146">
         <v>0</v>
       </c>
       <c r="M146">
         <v>0</v>
       </c>
       <c r="N146">
         <v>0</v>
       </c>
       <c r="O146">
         <v>0</v>
       </c>
       <c r="P146">
         <v>0</v>
       </c>
       <c r="Q146">
         <v>0</v>
       </c>
     </row>
     <row r="147">
-      <c r="A147" t="str"/>
-      <c r="B147" t="str"/>
+      <c r="A147" t="str">
+        <v>Bonn</v>
+      </c>
+      <c r="B147" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C147">
         <v>0</v>
       </c>
       <c r="D147">
         <v>0</v>
       </c>
       <c r="E147">
         <v>0</v>
       </c>
       <c r="F147">
         <v>0</v>
       </c>
       <c r="G147">
         <v>0</v>
       </c>
       <c r="H147">
         <v>0</v>
       </c>
       <c r="I147">
         <v>0</v>
       </c>
       <c r="J147">
         <v>0</v>
       </c>
       <c r="K147">
         <v>0</v>
       </c>
       <c r="L147">
         <v>0</v>
       </c>
       <c r="M147">
         <v>0</v>
       </c>
       <c r="N147">
         <v>0</v>
       </c>
       <c r="O147">
         <v>0</v>
       </c>
       <c r="P147">
         <v>0</v>
       </c>
       <c r="Q147">
         <v>0</v>
       </c>
     </row>
     <row r="148">
-      <c r="A148" t="str"/>
-      <c r="B148" t="str"/>
+      <c r="A148" t="str">
+        <v>Gent</v>
+      </c>
+      <c r="B148" t="str">
+        <v>Belgium</v>
+      </c>
       <c r="C148">
         <v>0</v>
       </c>
       <c r="D148">
         <v>0</v>
       </c>
       <c r="E148">
         <v>0</v>
       </c>
       <c r="F148">
         <v>0</v>
       </c>
       <c r="G148">
         <v>0</v>
       </c>
       <c r="H148">
         <v>0</v>
       </c>
       <c r="I148">
         <v>0</v>
       </c>
       <c r="J148">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0</v>
       </c>
       <c r="L148">
         <v>0</v>
       </c>
       <c r="M148">
         <v>0</v>
       </c>
       <c r="N148">
         <v>0</v>
       </c>
       <c r="O148">
         <v>0</v>
       </c>
       <c r="P148">
         <v>0</v>
       </c>
       <c r="Q148">
         <v>0</v>
       </c>
     </row>
     <row r="149">
-      <c r="A149" t="str"/>
-      <c r="B149" t="str"/>
+      <c r="A149" t="str">
+        <v>Liverpool</v>
+      </c>
+      <c r="B149" t="str">
+        <v>United Kingdom</v>
+      </c>
       <c r="C149">
         <v>0</v>
       </c>
       <c r="D149">
         <v>0</v>
       </c>
       <c r="E149">
         <v>0</v>
       </c>
       <c r="F149">
         <v>0</v>
       </c>
       <c r="G149">
         <v>0</v>
       </c>
       <c r="H149">
         <v>0</v>
       </c>
       <c r="I149">
         <v>0</v>
       </c>
       <c r="J149">
         <v>0</v>
       </c>
       <c r="K149">
         <v>0</v>
       </c>
       <c r="L149">
         <v>0</v>
       </c>
       <c r="M149">
         <v>0</v>
       </c>
       <c r="N149">
         <v>0</v>
       </c>
       <c r="O149">
         <v>0</v>
       </c>
       <c r="P149">
         <v>0</v>
       </c>
       <c r="Q149">
         <v>0</v>
       </c>
     </row>
     <row r="150">
-      <c r="A150" t="str"/>
-      <c r="B150" t="str"/>
+      <c r="A150" t="str">
+        <v>Vancouver, WA</v>
+      </c>
+      <c r="B150" t="str">
+        <v>United States</v>
+      </c>
       <c r="C150">
         <v>0</v>
       </c>
       <c r="D150">
         <v>0</v>
       </c>
       <c r="E150">
         <v>0</v>
       </c>
       <c r="F150">
         <v>0</v>
       </c>
       <c r="G150">
         <v>0</v>
       </c>
       <c r="H150">
         <v>0</v>
       </c>
       <c r="I150">
         <v>0</v>
       </c>
       <c r="J150">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0</v>
       </c>
       <c r="L150">
         <v>0</v>
       </c>
       <c r="M150">
         <v>0</v>
       </c>
       <c r="N150">
         <v>0</v>
       </c>
       <c r="O150">
         <v>0</v>
       </c>
       <c r="P150">
         <v>0</v>
       </c>
       <c r="Q150">
         <v>0</v>
       </c>
     </row>
     <row r="151">
-      <c r="A151" t="str"/>
-      <c r="B151" t="str"/>
+      <c r="A151" t="str">
+        <v>Las Vegas, NV</v>
+      </c>
+      <c r="B151" t="str">
+        <v>United States</v>
+      </c>
       <c r="C151">
         <v>0</v>
       </c>
       <c r="D151">
         <v>0</v>
       </c>
       <c r="E151">
         <v>0</v>
       </c>
       <c r="F151">
         <v>0</v>
       </c>
       <c r="G151">
         <v>0</v>
       </c>
       <c r="H151">
         <v>0</v>
       </c>
       <c r="I151">
         <v>0</v>
       </c>
       <c r="J151">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0</v>
       </c>
       <c r="L151">
         <v>0</v>
       </c>
       <c r="M151">
         <v>0</v>
       </c>
       <c r="N151">
         <v>0</v>
       </c>
       <c r="O151">
         <v>0</v>
       </c>
       <c r="P151">
         <v>0</v>
       </c>
       <c r="Q151">
         <v>0</v>
       </c>
     </row>
     <row r="152">
-      <c r="A152" t="str"/>
-      <c r="B152" t="str"/>
+      <c r="A152" t="str">
+        <v>Boise, ID</v>
+      </c>
+      <c r="B152" t="str">
+        <v>United States</v>
+      </c>
       <c r="C152">
         <v>0</v>
       </c>
       <c r="D152">
         <v>0</v>
       </c>
       <c r="E152">
         <v>0</v>
       </c>
       <c r="F152">
         <v>0</v>
       </c>
       <c r="G152">
         <v>0</v>
       </c>
       <c r="H152">
         <v>0</v>
       </c>
       <c r="I152">
         <v>0</v>
       </c>
       <c r="J152">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0</v>
       </c>
       <c r="L152">
         <v>0</v>
       </c>
       <c r="M152">
         <v>0</v>
       </c>
       <c r="N152">
         <v>0</v>
       </c>
       <c r="O152">
         <v>0</v>
       </c>
       <c r="P152">
         <v>0</v>
       </c>
       <c r="Q152">
         <v>0</v>
       </c>
     </row>
     <row r="153">
-      <c r="A153" t="str"/>
-      <c r="B153" t="str"/>
+      <c r="A153" t="str">
+        <v>Birmingham</v>
+      </c>
+      <c r="B153" t="str">
+        <v>United Kingdom</v>
+      </c>
       <c r="C153">
         <v>0</v>
       </c>
       <c r="D153">
         <v>0</v>
       </c>
       <c r="E153">
         <v>0</v>
       </c>
       <c r="F153">
         <v>0</v>
       </c>
       <c r="G153">
         <v>0</v>
       </c>
       <c r="H153">
         <v>0</v>
       </c>
       <c r="I153">
         <v>0</v>
       </c>
       <c r="J153">
         <v>0</v>
       </c>
       <c r="K153">
         <v>0</v>
       </c>
       <c r="L153">
         <v>0</v>
       </c>
       <c r="M153">
         <v>0</v>
       </c>
       <c r="N153">
         <v>0</v>
       </c>
       <c r="O153">
         <v>0</v>
       </c>
       <c r="P153">
         <v>0</v>
       </c>
       <c r="Q153">
         <v>0</v>
       </c>
     </row>
     <row r="154">
-      <c r="A154" t="str"/>
-      <c r="B154" t="str"/>
+      <c r="A154" t="str">
+        <v>Almere</v>
+      </c>
+      <c r="B154" t="str">
+        <v>Netherlands</v>
+      </c>
       <c r="C154">
         <v>0</v>
       </c>
       <c r="D154">
         <v>0</v>
       </c>
       <c r="E154">
         <v>0</v>
       </c>
       <c r="F154">
         <v>0</v>
       </c>
       <c r="G154">
         <v>0</v>
       </c>
       <c r="H154">
         <v>0</v>
       </c>
       <c r="I154">
         <v>0</v>
       </c>
       <c r="J154">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0</v>
       </c>
       <c r="L154">
         <v>0</v>
       </c>
       <c r="M154">
         <v>0</v>
       </c>
       <c r="N154">
         <v>0</v>
       </c>
       <c r="O154">
         <v>0</v>
       </c>
       <c r="P154">
         <v>0</v>
       </c>
       <c r="Q154">
         <v>0</v>
       </c>
     </row>
     <row r="155">
-      <c r="A155" t="str"/>
-      <c r="B155" t="str"/>
+      <c r="A155" t="str">
+        <v>Nottingham</v>
+      </c>
+      <c r="B155" t="str">
+        <v>United Kingdom</v>
+      </c>
       <c r="C155">
         <v>0</v>
       </c>
       <c r="D155">
         <v>0</v>
       </c>
       <c r="E155">
         <v>0</v>
       </c>
       <c r="F155">
         <v>0</v>
       </c>
       <c r="G155">
         <v>0</v>
       </c>
       <c r="H155">
         <v>0</v>
       </c>
       <c r="I155">
         <v>0</v>
       </c>
       <c r="J155">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0</v>
       </c>
       <c r="L155">
         <v>0</v>
       </c>
       <c r="M155">
         <v>0</v>
       </c>
       <c r="N155">
         <v>0</v>
       </c>
       <c r="O155">
         <v>0</v>
       </c>
       <c r="P155">
         <v>0</v>
       </c>
       <c r="Q155">
         <v>0</v>
       </c>
     </row>
     <row r="156">
-      <c r="A156" t="str"/>
-      <c r="B156" t="str"/>
+      <c r="A156" t="str">
+        <v>Bordeaux</v>
+      </c>
+      <c r="B156" t="str">
+        <v>France</v>
+      </c>
       <c r="C156">
         <v>0</v>
       </c>
       <c r="D156">
         <v>0</v>
       </c>
       <c r="E156">
         <v>0</v>
       </c>
       <c r="F156">
         <v>0</v>
       </c>
       <c r="G156">
         <v>0</v>
       </c>
       <c r="H156">
         <v>0</v>
       </c>
       <c r="I156">
         <v>0</v>
       </c>
       <c r="J156">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0</v>
       </c>
       <c r="L156">
         <v>0</v>
       </c>
       <c r="M156">
         <v>0</v>
       </c>
       <c r="N156">
         <v>0</v>
       </c>
       <c r="O156">
         <v>0</v>
       </c>
       <c r="P156">
         <v>0</v>
       </c>
       <c r="Q156">
         <v>0</v>
       </c>
     </row>
     <row r="157">
-      <c r="A157" t="str"/>
-      <c r="B157" t="str"/>
+      <c r="A157" t="str">
+        <v>Dresden</v>
+      </c>
+      <c r="B157" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C157">
         <v>0</v>
       </c>
       <c r="D157">
         <v>0</v>
       </c>
       <c r="E157">
         <v>0</v>
       </c>
       <c r="F157">
         <v>0</v>
       </c>
       <c r="G157">
         <v>0</v>
       </c>
       <c r="H157">
         <v>0</v>
       </c>
       <c r="I157">
         <v>0</v>
       </c>
       <c r="J157">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0</v>
       </c>
       <c r="L157">
         <v>0</v>
       </c>
       <c r="M157">
         <v>0</v>
       </c>
       <c r="N157">
         <v>0</v>
       </c>
       <c r="O157">
         <v>0</v>
       </c>
       <c r="P157">
         <v>0</v>
       </c>
       <c r="Q157">
         <v>0</v>
       </c>
     </row>
     <row r="158">
-      <c r="A158" t="str"/>
-      <c r="B158" t="str"/>
+      <c r="A158" t="str">
+        <v>Turku</v>
+      </c>
+      <c r="B158" t="str">
+        <v>Finland</v>
+      </c>
       <c r="C158">
         <v>0</v>
       </c>
       <c r="D158">
         <v>0</v>
       </c>
       <c r="E158">
         <v>0</v>
       </c>
       <c r="F158">
         <v>0</v>
       </c>
       <c r="G158">
         <v>0</v>
       </c>
       <c r="H158">
         <v>0</v>
       </c>
       <c r="I158">
         <v>0</v>
       </c>
       <c r="J158">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0</v>
       </c>
       <c r="L158">
         <v>0</v>
       </c>
       <c r="M158">
         <v>0</v>
       </c>
       <c r="N158">
         <v>0</v>
       </c>
       <c r="O158">
         <v>0</v>
       </c>
       <c r="P158">
         <v>0</v>
       </c>
       <c r="Q158">
         <v>0</v>
       </c>
     </row>
     <row r="159">
-      <c r="A159" t="str"/>
-      <c r="B159" t="str"/>
+      <c r="A159" t="str">
+        <v>Pittsburgh, PA</v>
+      </c>
+      <c r="B159" t="str">
+        <v>United States</v>
+      </c>
       <c r="C159">
         <v>0</v>
       </c>
       <c r="D159">
         <v>0</v>
       </c>
       <c r="E159">
         <v>0</v>
       </c>
       <c r="F159">
         <v>0</v>
       </c>
       <c r="G159">
         <v>0</v>
       </c>
       <c r="H159">
         <v>0</v>
       </c>
       <c r="I159">
         <v>0</v>
       </c>
       <c r="J159">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0</v>
       </c>
       <c r="L159">
         <v>0</v>
       </c>
       <c r="M159">
         <v>0</v>
       </c>
       <c r="N159">
         <v>0</v>
       </c>
       <c r="O159">
         <v>0</v>
       </c>
       <c r="P159">
         <v>0</v>
       </c>
       <c r="Q159">
         <v>0</v>
       </c>
     </row>
     <row r="160">
-      <c r="A160" t="str"/>
-      <c r="B160" t="str"/>
+      <c r="A160" t="str">
+        <v>Milton Keynes</v>
+      </c>
+      <c r="B160" t="str">
+        <v>United Kingdom</v>
+      </c>
       <c r="C160">
         <v>0</v>
       </c>
       <c r="D160">
         <v>0</v>
       </c>
       <c r="E160">
         <v>0</v>
       </c>
       <c r="F160">
         <v>0</v>
       </c>
       <c r="G160">
         <v>0</v>
       </c>
       <c r="H160">
         <v>0</v>
       </c>
       <c r="I160">
         <v>0</v>
       </c>
       <c r="J160">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0</v>
       </c>
       <c r="L160">
         <v>0</v>
       </c>
       <c r="M160">
         <v>0</v>
       </c>
       <c r="N160">
         <v>0</v>
       </c>
       <c r="O160">
         <v>0</v>
       </c>
       <c r="P160">
         <v>0</v>
       </c>
       <c r="Q160">
         <v>0</v>
       </c>
     </row>
     <row r="161">
-      <c r="A161" t="str"/>
-      <c r="B161" t="str"/>
+      <c r="A161" t="str">
+        <v>Salem, OR</v>
+      </c>
+      <c r="B161" t="str">
+        <v>United States</v>
+      </c>
       <c r="C161">
         <v>0</v>
       </c>
       <c r="D161">
         <v>0</v>
       </c>
       <c r="E161">
         <v>0</v>
       </c>
       <c r="F161">
         <v>0</v>
       </c>
       <c r="G161">
         <v>0</v>
       </c>
       <c r="H161">
         <v>0</v>
       </c>
       <c r="I161">
         <v>0</v>
       </c>
       <c r="J161">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0</v>
       </c>
       <c r="L161">
         <v>0</v>
       </c>
       <c r="M161">
         <v>0</v>
       </c>
       <c r="N161">
         <v>0</v>
       </c>
       <c r="O161">
         <v>0</v>
       </c>
       <c r="P161">
         <v>0</v>
       </c>
       <c r="Q161">
         <v>0</v>
       </c>
     </row>
     <row r="162">
-      <c r="A162" t="str"/>
-      <c r="B162" t="str"/>
+      <c r="A162" t="str">
+        <v>Glasgow</v>
+      </c>
+      <c r="B162" t="str">
+        <v>United Kingdom</v>
+      </c>
       <c r="C162">
         <v>0</v>
       </c>
       <c r="D162">
         <v>0</v>
       </c>
       <c r="E162">
         <v>0</v>
       </c>
       <c r="F162">
         <v>0</v>
       </c>
       <c r="G162">
         <v>0</v>
       </c>
       <c r="H162">
         <v>0</v>
       </c>
       <c r="I162">
         <v>0</v>
       </c>
       <c r="J162">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0</v>
       </c>
       <c r="L162">
         <v>0</v>
       </c>
       <c r="M162">
         <v>0</v>
       </c>
       <c r="N162">
         <v>0</v>
       </c>
       <c r="O162">
         <v>0</v>
       </c>
       <c r="P162">
         <v>0</v>
       </c>
       <c r="Q162">
         <v>0</v>
       </c>
     </row>
     <row r="163">
-      <c r="A163" t="str"/>
-      <c r="B163" t="str"/>
+      <c r="A163" t="str">
+        <v>Ann Arbor, MI</v>
+      </c>
+      <c r="B163" t="str">
+        <v>United States</v>
+      </c>
       <c r="C163">
         <v>0</v>
       </c>
       <c r="D163">
         <v>0</v>
       </c>
       <c r="E163">
         <v>0</v>
       </c>
       <c r="F163">
         <v>0</v>
       </c>
       <c r="G163">
         <v>0</v>
       </c>
       <c r="H163">
         <v>0</v>
       </c>
       <c r="I163">
         <v>0</v>
       </c>
       <c r="J163">
         <v>0</v>
       </c>
       <c r="K163">
         <v>0</v>
       </c>
       <c r="L163">
         <v>0</v>
       </c>
       <c r="M163">
         <v>0</v>
       </c>
       <c r="N163">
         <v>0</v>
       </c>
       <c r="O163">
         <v>0</v>
       </c>
       <c r="P163">
         <v>0</v>
       </c>
       <c r="Q163">
         <v>0</v>
       </c>
     </row>
     <row r="164">
-      <c r="A164" t="str"/>
-      <c r="B164" t="str"/>
+      <c r="A164" t="str">
+        <v>Nuremberg</v>
+      </c>
+      <c r="B164" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C164">
         <v>0</v>
       </c>
       <c r="D164">
         <v>0</v>
       </c>
       <c r="E164">
         <v>0</v>
       </c>
       <c r="F164">
         <v>0</v>
       </c>
       <c r="G164">
         <v>0</v>
       </c>
       <c r="H164">
         <v>0</v>
       </c>
       <c r="I164">
         <v>0</v>
       </c>
       <c r="J164">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0</v>
       </c>
       <c r="L164">
         <v>0</v>
       </c>
       <c r="M164">
         <v>0</v>
       </c>
       <c r="N164">
         <v>0</v>
       </c>
       <c r="O164">
         <v>0</v>
       </c>
       <c r="P164">
         <v>0</v>
       </c>
       <c r="Q164">
         <v>0</v>
       </c>
     </row>
     <row r="165">
-      <c r="A165" t="str"/>
-      <c r="B165" t="str"/>
+      <c r="A165" t="str">
+        <v>Linz</v>
+      </c>
+      <c r="B165" t="str">
+        <v>Austria</v>
+      </c>
       <c r="C165">
         <v>0</v>
       </c>
       <c r="D165">
         <v>0</v>
       </c>
       <c r="E165">
         <v>0</v>
       </c>
       <c r="F165">
         <v>0</v>
       </c>
       <c r="G165">
         <v>0</v>
       </c>
       <c r="H165">
         <v>0</v>
       </c>
       <c r="I165">
         <v>0</v>
       </c>
       <c r="J165">
         <v>0</v>
       </c>
       <c r="K165">
         <v>0</v>
       </c>
       <c r="L165">
         <v>0</v>
       </c>
       <c r="M165">
         <v>0</v>
       </c>
       <c r="N165">
         <v>0</v>
       </c>
       <c r="O165">
         <v>0</v>
       </c>
       <c r="P165">
         <v>0</v>
       </c>
       <c r="Q165">
         <v>0</v>
       </c>
     </row>
     <row r="166">
-      <c r="A166" t="str"/>
-      <c r="B166" t="str"/>
+      <c r="A166" t="str">
+        <v>Raleigh, NC</v>
+      </c>
+      <c r="B166" t="str">
+        <v>United States</v>
+      </c>
       <c r="C166">
         <v>0</v>
       </c>
       <c r="D166">
         <v>0</v>
       </c>
       <c r="E166">
         <v>0</v>
       </c>
       <c r="F166">
         <v>0</v>
       </c>
       <c r="G166">
         <v>0</v>
       </c>
       <c r="H166">
         <v>0</v>
       </c>
       <c r="I166">
         <v>0</v>
       </c>
       <c r="J166">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0</v>
       </c>
       <c r="L166">
         <v>0</v>
       </c>
       <c r="M166">
         <v>0</v>
       </c>
       <c r="N166">
         <v>0</v>
       </c>
       <c r="O166">
         <v>0</v>
       </c>
       <c r="P166">
         <v>0</v>
       </c>
       <c r="Q166">
         <v>0</v>
       </c>
     </row>
     <row r="167">
-      <c r="A167" t="str"/>
-      <c r="B167" t="str"/>
+      <c r="A167" t="str">
+        <v>Manchester</v>
+      </c>
+      <c r="B167" t="str">
+        <v>United Kingdom</v>
+      </c>
       <c r="C167">
         <v>0</v>
       </c>
       <c r="D167">
         <v>0</v>
       </c>
       <c r="E167">
         <v>0</v>
       </c>
       <c r="F167">
         <v>0</v>
       </c>
       <c r="G167">
         <v>0</v>
       </c>
       <c r="H167">
         <v>0</v>
       </c>
       <c r="I167">
         <v>0</v>
       </c>
       <c r="J167">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0</v>
       </c>
       <c r="L167">
         <v>0</v>
       </c>
       <c r="M167">
         <v>0</v>
       </c>
       <c r="N167">
         <v>0</v>
       </c>
       <c r="O167">
         <v>0</v>
       </c>
       <c r="P167">
         <v>0</v>
       </c>
       <c r="Q167">
         <v>0</v>
       </c>
     </row>
     <row r="168">
-      <c r="A168" t="str"/>
-      <c r="B168" t="str"/>
+      <c r="A168" t="str">
+        <v>Tampere</v>
+      </c>
+      <c r="B168" t="str">
+        <v>Finland</v>
+      </c>
       <c r="C168">
         <v>0</v>
       </c>
       <c r="D168">
         <v>0</v>
       </c>
       <c r="E168">
         <v>0</v>
       </c>
       <c r="F168">
         <v>0</v>
       </c>
       <c r="G168">
         <v>0</v>
       </c>
       <c r="H168">
         <v>0</v>
       </c>
       <c r="I168">
         <v>0</v>
       </c>
       <c r="J168">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0</v>
       </c>
       <c r="L168">
         <v>0</v>
       </c>
       <c r="M168">
         <v>0</v>
       </c>
       <c r="N168">
         <v>0</v>
       </c>
       <c r="O168">
         <v>0</v>
       </c>
       <c r="P168">
         <v>0</v>
       </c>
       <c r="Q168">
         <v>0</v>
       </c>
     </row>
     <row r="169">
-      <c r="A169" t="str"/>
-      <c r="B169" t="str"/>
+      <c r="A169" t="str">
+        <v>Uppsala</v>
+      </c>
+      <c r="B169" t="str">
+        <v>Sweden</v>
+      </c>
       <c r="C169">
         <v>0</v>
       </c>
       <c r="D169">
         <v>0</v>
       </c>
       <c r="E169">
         <v>0</v>
       </c>
       <c r="F169">
         <v>0</v>
       </c>
       <c r="G169">
         <v>0</v>
       </c>
       <c r="H169">
         <v>0</v>
       </c>
       <c r="I169">
         <v>0</v>
       </c>
       <c r="J169">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0</v>
       </c>
       <c r="L169">
         <v>0</v>
       </c>
       <c r="M169">
         <v>0</v>
       </c>
       <c r="N169">
         <v>0</v>
       </c>
       <c r="O169">
         <v>0</v>
       </c>
       <c r="P169">
         <v>0</v>
       </c>
       <c r="Q169">
         <v>0</v>
       </c>
     </row>
     <row r="170">
-      <c r="A170" t="str"/>
-      <c r="B170" t="str"/>
+      <c r="A170" t="str">
+        <v>Burnaby</v>
+      </c>
+      <c r="B170" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C170">
         <v>0</v>
       </c>
       <c r="D170">
         <v>0</v>
       </c>
       <c r="E170">
         <v>0</v>
       </c>
       <c r="F170">
         <v>0</v>
       </c>
       <c r="G170">
         <v>0</v>
       </c>
       <c r="H170">
         <v>0</v>
       </c>
       <c r="I170">
         <v>0</v>
       </c>
       <c r="J170">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0</v>
       </c>
       <c r="L170">
         <v>0</v>
       </c>
       <c r="M170">
         <v>0</v>
       </c>
       <c r="N170">
         <v>0</v>
       </c>
       <c r="O170">
         <v>0</v>
       </c>
       <c r="P170">
         <v>0</v>
       </c>
       <c r="Q170">
         <v>0</v>
       </c>
     </row>
     <row r="171">
-      <c r="A171" t="str"/>
-      <c r="B171" t="str"/>
+      <c r="A171" t="str">
+        <v>Detroit, MI</v>
+      </c>
+      <c r="B171" t="str">
+        <v>United States</v>
+      </c>
       <c r="C171">
         <v>0</v>
       </c>
       <c r="D171">
         <v>0</v>
       </c>
       <c r="E171">
         <v>0</v>
       </c>
       <c r="F171">
         <v>0</v>
       </c>
       <c r="G171">
         <v>0</v>
       </c>
       <c r="H171">
         <v>0</v>
       </c>
       <c r="I171">
         <v>0</v>
       </c>
       <c r="J171">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0</v>
       </c>
       <c r="L171">
         <v>0</v>
       </c>
       <c r="M171">
         <v>0</v>
       </c>
       <c r="N171">
         <v>0</v>
       </c>
       <c r="O171">
         <v>0</v>
       </c>
       <c r="P171">
         <v>0</v>
       </c>
       <c r="Q171">
         <v>0</v>
       </c>
     </row>
     <row r="172">
-      <c r="A172" t="str"/>
-      <c r="B172" t="str"/>
+      <c r="A172" t="str">
+        <v>Bologna</v>
+      </c>
+      <c r="B172" t="str">
+        <v>Italy</v>
+      </c>
       <c r="C172">
         <v>0</v>
       </c>
       <c r="D172">
         <v>0</v>
       </c>
       <c r="E172">
         <v>0</v>
       </c>
       <c r="F172">
         <v>0</v>
       </c>
       <c r="G172">
         <v>0</v>
       </c>
       <c r="H172">
         <v>0</v>
       </c>
       <c r="I172">
         <v>0</v>
       </c>
       <c r="J172">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0</v>
       </c>
       <c r="L172">
         <v>0</v>
       </c>
       <c r="M172">
         <v>0</v>
       </c>
       <c r="N172">
         <v>0</v>
       </c>
       <c r="O172">
         <v>0</v>
       </c>
       <c r="P172">
         <v>0</v>
       </c>
       <c r="Q172">
         <v>0</v>
       </c>
     </row>
     <row r="173">
-      <c r="A173" t="str"/>
-      <c r="B173" t="str"/>
+      <c r="A173" t="str">
+        <v>Vancouver</v>
+      </c>
+      <c r="B173" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C173">
         <v>0</v>
       </c>
       <c r="D173">
         <v>0</v>
       </c>
       <c r="E173">
         <v>0</v>
       </c>
       <c r="F173">
         <v>0</v>
       </c>
       <c r="G173">
         <v>0</v>
       </c>
       <c r="H173">
         <v>0</v>
       </c>
       <c r="I173">
         <v>0</v>
       </c>
       <c r="J173">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0</v>
       </c>
       <c r="L173">
         <v>0</v>
       </c>
       <c r="M173">
         <v>0</v>
       </c>
       <c r="N173">
         <v>0</v>
       </c>
       <c r="O173">
         <v>0</v>
       </c>
       <c r="P173">
         <v>0</v>
       </c>
       <c r="Q173">
         <v>0</v>
       </c>
     </row>
     <row r="174">
-      <c r="A174" t="str"/>
-      <c r="B174" t="str"/>
+      <c r="A174" t="str">
+        <v>Victoria</v>
+      </c>
+      <c r="B174" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C174">
         <v>0</v>
       </c>
       <c r="D174">
         <v>0</v>
       </c>
       <c r="E174">
         <v>0</v>
       </c>
       <c r="F174">
         <v>0</v>
       </c>
       <c r="G174">
         <v>0</v>
       </c>
       <c r="H174">
         <v>0</v>
       </c>
       <c r="I174">
         <v>0</v>
       </c>
       <c r="J174">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0</v>
       </c>
       <c r="L174">
         <v>0</v>
       </c>
       <c r="M174">
         <v>0</v>
       </c>
       <c r="N174">
         <v>0</v>
       </c>
       <c r="O174">
         <v>0</v>
       </c>
       <c r="P174">
         <v>0</v>
       </c>
       <c r="Q174">
         <v>0</v>
       </c>
     </row>
     <row r="175">
-      <c r="A175" t="str"/>
-      <c r="B175" t="str"/>
+      <c r="A175" t="str">
+        <v>Gothenburg</v>
+      </c>
+      <c r="B175" t="str">
+        <v>Sweden</v>
+      </c>
       <c r="C175">
         <v>0</v>
       </c>
       <c r="D175">
         <v>0</v>
       </c>
       <c r="E175">
         <v>0</v>
       </c>
       <c r="F175">
         <v>0</v>
       </c>
       <c r="G175">
         <v>0</v>
       </c>
       <c r="H175">
         <v>0</v>
       </c>
       <c r="I175">
         <v>0</v>
       </c>
       <c r="J175">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0</v>
       </c>
       <c r="L175">
         <v>0</v>
       </c>
       <c r="M175">
         <v>0</v>
       </c>
       <c r="N175">
         <v>0</v>
       </c>
       <c r="O175">
         <v>0</v>
       </c>
       <c r="P175">
         <v>0</v>
       </c>
       <c r="Q175">
         <v>0</v>
       </c>
     </row>
     <row r="176">
-      <c r="A176" t="str"/>
-      <c r="B176" t="str"/>
+      <c r="A176" t="str">
+        <v>Leeds</v>
+      </c>
+      <c r="B176" t="str">
+        <v>United Kingdom</v>
+      </c>
       <c r="C176">
         <v>0</v>
       </c>
       <c r="D176">
         <v>0</v>
       </c>
       <c r="E176">
         <v>0</v>
       </c>
       <c r="F176">
         <v>0</v>
       </c>
       <c r="G176">
         <v>0</v>
       </c>
       <c r="H176">
         <v>0</v>
       </c>
       <c r="I176">
         <v>0</v>
       </c>
       <c r="J176">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0</v>
       </c>
       <c r="L176">
         <v>0</v>
       </c>
       <c r="M176">
         <v>0</v>
       </c>
       <c r="N176">
         <v>0</v>
       </c>
       <c r="O176">
         <v>0</v>
       </c>
       <c r="P176">
         <v>0</v>
       </c>
       <c r="Q176">
         <v>0</v>
       </c>
     </row>
     <row r="177">
-      <c r="A177" t="str"/>
-      <c r="B177" t="str"/>
+      <c r="A177" t="str">
+        <v>Kansas City, MO</v>
+      </c>
+      <c r="B177" t="str">
+        <v>United States</v>
+      </c>
       <c r="C177">
         <v>0</v>
       </c>
       <c r="D177">
         <v>0</v>
       </c>
       <c r="E177">
         <v>0</v>
       </c>
       <c r="F177">
         <v>0</v>
       </c>
       <c r="G177">
         <v>0</v>
       </c>
       <c r="H177">
         <v>0</v>
       </c>
       <c r="I177">
         <v>0</v>
       </c>
       <c r="J177">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0</v>
       </c>
       <c r="L177">
         <v>0</v>
       </c>
       <c r="M177">
         <v>0</v>
       </c>
       <c r="N177">
         <v>0</v>
       </c>
       <c r="O177">
         <v>0</v>
       </c>
       <c r="P177">
         <v>0</v>
       </c>
       <c r="Q177">
         <v>0</v>
       </c>
     </row>
     <row r="178">
-      <c r="A178" t="str"/>
-      <c r="B178" t="str"/>
+      <c r="A178" t="str">
+        <v>Wellington</v>
+      </c>
+      <c r="B178" t="str">
+        <v>New Zealand</v>
+      </c>
       <c r="C178">
         <v>0</v>
       </c>
       <c r="D178">
         <v>0</v>
       </c>
       <c r="E178">
         <v>0</v>
       </c>
       <c r="F178">
         <v>0</v>
       </c>
       <c r="G178">
         <v>0</v>
       </c>
       <c r="H178">
         <v>0</v>
       </c>
       <c r="I178">
         <v>0</v>
       </c>
       <c r="J178">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0</v>
       </c>
       <c r="L178">
         <v>0</v>
       </c>
       <c r="M178">
         <v>0</v>
       </c>
       <c r="N178">
         <v>0</v>
       </c>
       <c r="O178">
         <v>0</v>
       </c>
       <c r="P178">
         <v>0</v>
       </c>
       <c r="Q178">
         <v>0</v>
       </c>
     </row>
     <row r="179">
-      <c r="A179" t="str"/>
-      <c r="B179" t="str"/>
+      <c r="A179" t="str">
+        <v>Auckland</v>
+      </c>
+      <c r="B179" t="str">
+        <v>New Zealand</v>
+      </c>
       <c r="C179">
         <v>0</v>
       </c>
       <c r="D179">
         <v>0</v>
       </c>
       <c r="E179">
         <v>0</v>
       </c>
       <c r="F179">
         <v>0</v>
       </c>
       <c r="G179">
         <v>0</v>
       </c>
       <c r="H179">
         <v>0</v>
       </c>
       <c r="I179">
         <v>0</v>
       </c>
       <c r="J179">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0</v>
       </c>
       <c r="L179">
         <v>0</v>
       </c>
       <c r="M179">
         <v>0</v>
       </c>
       <c r="N179">
         <v>0</v>
       </c>
       <c r="O179">
         <v>0</v>
       </c>
       <c r="P179">
         <v>0</v>
       </c>
       <c r="Q179">
         <v>0</v>
       </c>
     </row>
     <row r="180">
-      <c r="A180" t="str"/>
-      <c r="B180" t="str"/>
+      <c r="A180" t="str">
+        <v>Malmo</v>
+      </c>
+      <c r="B180" t="str">
+        <v>Sweden</v>
+      </c>
       <c r="C180">
         <v>0</v>
       </c>
       <c r="D180">
         <v>0</v>
       </c>
       <c r="E180">
         <v>0</v>
       </c>
       <c r="F180">
         <v>0</v>
       </c>
       <c r="G180">
         <v>0</v>
       </c>
       <c r="H180">
         <v>0</v>
       </c>
       <c r="I180">
         <v>0</v>
       </c>
       <c r="J180">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0</v>
       </c>
       <c r="L180">
         <v>0</v>
       </c>
       <c r="M180">
         <v>0</v>
       </c>
       <c r="N180">
         <v>0</v>
       </c>
       <c r="O180">
         <v>0</v>
       </c>
       <c r="P180">
         <v>0</v>
       </c>
       <c r="Q180">
         <v>0</v>
       </c>
     </row>
     <row r="181">
-      <c r="A181" t="str"/>
-      <c r="B181" t="str"/>
+      <c r="A181" t="str">
+        <v>Magdeburg</v>
+      </c>
+      <c r="B181" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C181">
         <v>0</v>
       </c>
       <c r="D181">
         <v>0</v>
       </c>
       <c r="E181">
         <v>0</v>
       </c>
       <c r="F181">
         <v>0</v>
       </c>
       <c r="G181">
         <v>0</v>
       </c>
       <c r="H181">
         <v>0</v>
       </c>
       <c r="I181">
         <v>0</v>
       </c>
       <c r="J181">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0</v>
       </c>
       <c r="L181">
         <v>0</v>
       </c>
       <c r="M181">
         <v>0</v>
       </c>
       <c r="N181">
         <v>0</v>
       </c>
       <c r="O181">
         <v>0</v>
       </c>
       <c r="P181">
         <v>0</v>
       </c>
       <c r="Q181">
         <v>0</v>
       </c>
     </row>
     <row r="182">
-      <c r="A182" t="str"/>
-      <c r="B182" t="str"/>
+      <c r="A182" t="str">
+        <v>Kassel</v>
+      </c>
+      <c r="B182" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C182">
         <v>0</v>
       </c>
       <c r="D182">
         <v>0</v>
       </c>
       <c r="E182">
         <v>0</v>
       </c>
       <c r="F182">
         <v>0</v>
       </c>
       <c r="G182">
         <v>0</v>
       </c>
       <c r="H182">
         <v>0</v>
       </c>
       <c r="I182">
         <v>0</v>
       </c>
       <c r="J182">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0</v>
       </c>
       <c r="L182">
         <v>0</v>
       </c>
       <c r="M182">
         <v>0</v>
       </c>
       <c r="N182">
         <v>0</v>
       </c>
       <c r="O182">
         <v>0</v>
       </c>
       <c r="P182">
         <v>0</v>
       </c>
       <c r="Q182">
         <v>0</v>
       </c>
     </row>
     <row r="183">
-      <c r="A183" t="str"/>
-      <c r="B183" t="str"/>
+      <c r="A183" t="str">
+        <v>Fort Collins, CO</v>
+      </c>
+      <c r="B183" t="str">
+        <v>United States</v>
+      </c>
       <c r="C183">
         <v>0</v>
       </c>
       <c r="D183">
         <v>0</v>
       </c>
       <c r="E183">
         <v>0</v>
       </c>
       <c r="F183">
         <v>0</v>
       </c>
       <c r="G183">
         <v>0</v>
       </c>
       <c r="H183">
         <v>0</v>
       </c>
       <c r="I183">
         <v>0</v>
       </c>
       <c r="J183">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0</v>
       </c>
       <c r="L183">
         <v>0</v>
       </c>
       <c r="M183">
         <v>0</v>
       </c>
       <c r="N183">
         <v>0</v>
       </c>
       <c r="O183">
         <v>0</v>
       </c>
       <c r="P183">
         <v>0</v>
       </c>
       <c r="Q183">
         <v>0</v>
       </c>
     </row>
     <row r="184">
-      <c r="A184" t="str"/>
-      <c r="B184" t="str"/>
+      <c r="A184" t="str">
+        <v>Hanover</v>
+      </c>
+      <c r="B184" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C184">
         <v>0</v>
       </c>
       <c r="D184">
         <v>0</v>
       </c>
       <c r="E184">
         <v>0</v>
       </c>
       <c r="F184">
         <v>0</v>
       </c>
       <c r="G184">
         <v>0</v>
       </c>
       <c r="H184">
         <v>0</v>
       </c>
       <c r="I184">
         <v>0</v>
       </c>
       <c r="J184">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0</v>
       </c>
       <c r="L184">
         <v>0</v>
       </c>
       <c r="M184">
         <v>0</v>
       </c>
       <c r="N184">
         <v>0</v>
       </c>
       <c r="O184">
         <v>0</v>
       </c>
       <c r="P184">
         <v>0</v>
       </c>
       <c r="Q184">
         <v>0</v>
       </c>
     </row>
     <row r="185">
-      <c r="A185" t="str"/>
-      <c r="B185" t="str"/>
+      <c r="A185" t="str">
+        <v>Milwaukee, WI</v>
+      </c>
+      <c r="B185" t="str">
+        <v>United States</v>
+      </c>
       <c r="C185">
         <v>0</v>
       </c>
       <c r="D185">
         <v>0</v>
       </c>
       <c r="E185">
         <v>0</v>
       </c>
       <c r="F185">
         <v>0</v>
       </c>
       <c r="G185">
         <v>0</v>
       </c>
       <c r="H185">
         <v>0</v>
       </c>
       <c r="I185">
         <v>0</v>
       </c>
       <c r="J185">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0</v>
       </c>
       <c r="L185">
         <v>0</v>
       </c>
       <c r="M185">
         <v>0</v>
       </c>
       <c r="N185">
         <v>0</v>
       </c>
       <c r="O185">
         <v>0</v>
       </c>
       <c r="P185">
         <v>0</v>
       </c>
       <c r="Q185">
         <v>0</v>
       </c>
     </row>
     <row r="186">
-      <c r="A186" t="str"/>
-      <c r="B186" t="str"/>
+      <c r="A186" t="str">
+        <v>Erlangen</v>
+      </c>
+      <c r="B186" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C186">
         <v>0</v>
       </c>
       <c r="D186">
         <v>0</v>
       </c>
       <c r="E186">
         <v>0</v>
       </c>
       <c r="F186">
         <v>0</v>
       </c>
       <c r="G186">
         <v>0</v>
       </c>
       <c r="H186">
         <v>0</v>
       </c>
       <c r="I186">
         <v>0</v>
       </c>
       <c r="J186">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0</v>
       </c>
       <c r="L186">
         <v>0</v>
       </c>
       <c r="M186">
         <v>0</v>
       </c>
       <c r="N186">
         <v>0</v>
       </c>
       <c r="O186">
         <v>0</v>
       </c>
       <c r="P186">
         <v>0</v>
       </c>
       <c r="Q186">
         <v>0</v>
       </c>
     </row>
     <row r="187">
-      <c r="A187" t="str"/>
-      <c r="B187" t="str"/>
+      <c r="A187" t="str">
+        <v>Dundee</v>
+      </c>
+      <c r="B187" t="str">
+        <v>United Kingdom</v>
+      </c>
       <c r="C187">
         <v>0</v>
       </c>
       <c r="D187">
         <v>0</v>
       </c>
       <c r="E187">
         <v>0</v>
       </c>
       <c r="F187">
         <v>0</v>
       </c>
       <c r="G187">
         <v>0</v>
       </c>
       <c r="H187">
         <v>0</v>
       </c>
       <c r="I187">
         <v>0</v>
       </c>
       <c r="J187">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0</v>
       </c>
       <c r="L187">
         <v>0</v>
       </c>
       <c r="M187">
         <v>0</v>
       </c>
       <c r="N187">
         <v>0</v>
       </c>
       <c r="O187">
         <v>0</v>
       </c>
       <c r="P187">
         <v>0</v>
       </c>
       <c r="Q187">
         <v>0</v>
       </c>
     </row>
     <row r="188">
-      <c r="A188" t="str"/>
-      <c r="B188" t="str"/>
+      <c r="A188" t="str">
+        <v>Omaha, NE</v>
+      </c>
+      <c r="B188" t="str">
+        <v>United States</v>
+      </c>
       <c r="C188">
         <v>0</v>
       </c>
       <c r="D188">
         <v>0</v>
       </c>
       <c r="E188">
         <v>0</v>
       </c>
       <c r="F188">
         <v>0</v>
       </c>
       <c r="G188">
         <v>0</v>
       </c>
       <c r="H188">
         <v>0</v>
       </c>
       <c r="I188">
         <v>0</v>
       </c>
       <c r="J188">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0</v>
       </c>
       <c r="L188">
         <v>0</v>
       </c>
       <c r="M188">
         <v>0</v>
       </c>
       <c r="N188">
         <v>0</v>
       </c>
       <c r="O188">
         <v>0</v>
       </c>
       <c r="P188">
         <v>0</v>
       </c>
       <c r="Q188">
         <v>0</v>
       </c>
     </row>
     <row r="189">
-      <c r="A189" t="str"/>
-      <c r="B189" t="str"/>
+      <c r="A189" t="str">
+        <v>Guelph</v>
+      </c>
+      <c r="B189" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C189">
         <v>0</v>
       </c>
       <c r="D189">
         <v>0</v>
       </c>
       <c r="E189">
         <v>0</v>
       </c>
       <c r="F189">
         <v>0</v>
       </c>
       <c r="G189">
         <v>0</v>
       </c>
       <c r="H189">
         <v>0</v>
       </c>
       <c r="I189">
         <v>0</v>
       </c>
       <c r="J189">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0</v>
       </c>
       <c r="L189">
         <v>0</v>
       </c>
       <c r="M189">
         <v>0</v>
       </c>
       <c r="N189">
         <v>0</v>
       </c>
       <c r="O189">
         <v>0</v>
       </c>
       <c r="P189">
         <v>0</v>
       </c>
       <c r="Q189">
         <v>0</v>
       </c>
     </row>
     <row r="190">
-      <c r="A190" t="str"/>
-      <c r="B190" t="str"/>
+      <c r="A190" t="str">
+        <v>Leipzig</v>
+      </c>
+      <c r="B190" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C190">
         <v>0</v>
       </c>
       <c r="D190">
         <v>0</v>
       </c>
       <c r="E190">
         <v>0</v>
       </c>
       <c r="F190">
         <v>0</v>
       </c>
       <c r="G190">
         <v>0</v>
       </c>
       <c r="H190">
         <v>0</v>
       </c>
       <c r="I190">
         <v>0</v>
       </c>
       <c r="J190">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0</v>
       </c>
       <c r="L190">
         <v>0</v>
       </c>
       <c r="M190">
         <v>0</v>
       </c>
       <c r="N190">
         <v>0</v>
       </c>
       <c r="O190">
         <v>0</v>
       </c>
       <c r="P190">
         <v>0</v>
       </c>
       <c r="Q190">
         <v>0</v>
       </c>
     </row>
     <row r="191">
-      <c r="A191" t="str"/>
-      <c r="B191" t="str"/>
+      <c r="A191" t="str">
+        <v>Oulu</v>
+      </c>
+      <c r="B191" t="str">
+        <v>Finland</v>
+      </c>
       <c r="C191">
         <v>0</v>
       </c>
       <c r="D191">
         <v>0</v>
       </c>
       <c r="E191">
         <v>0</v>
       </c>
       <c r="F191">
         <v>0</v>
       </c>
       <c r="G191">
         <v>0</v>
       </c>
       <c r="H191">
         <v>0</v>
       </c>
       <c r="I191">
         <v>0</v>
       </c>
       <c r="J191">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0</v>
       </c>
       <c r="L191">
         <v>0</v>
       </c>
       <c r="M191">
         <v>0</v>
       </c>
       <c r="N191">
         <v>0</v>
       </c>
       <c r="O191">
         <v>0</v>
       </c>
       <c r="P191">
         <v>0</v>
       </c>
       <c r="Q191">
         <v>0</v>
       </c>
     </row>
     <row r="192">
-      <c r="A192" t="str"/>
-      <c r="B192" t="str"/>
+      <c r="A192" t="str">
+        <v>Wichita, KS</v>
+      </c>
+      <c r="B192" t="str">
+        <v>United States</v>
+      </c>
       <c r="C192">
         <v>0</v>
       </c>
       <c r="D192">
         <v>0</v>
       </c>
       <c r="E192">
         <v>0</v>
       </c>
       <c r="F192">
         <v>0</v>
       </c>
       <c r="G192">
         <v>0</v>
       </c>
       <c r="H192">
         <v>0</v>
       </c>
       <c r="I192">
         <v>0</v>
       </c>
       <c r="J192">
         <v>0</v>
       </c>
       <c r="K192">
         <v>0</v>
       </c>
       <c r="L192">
         <v>0</v>
       </c>
       <c r="M192">
         <v>0</v>
       </c>
       <c r="N192">
         <v>0</v>
       </c>
       <c r="O192">
         <v>0</v>
       </c>
       <c r="P192">
         <v>0</v>
       </c>
       <c r="Q192">
         <v>0</v>
       </c>
     </row>
     <row r="193">
-      <c r="A193" t="str"/>
-      <c r="B193" t="str"/>
+      <c r="A193" t="str">
+        <v>Verona</v>
+      </c>
+      <c r="B193" t="str">
+        <v>Italy</v>
+      </c>
       <c r="C193">
         <v>0</v>
       </c>
       <c r="D193">
         <v>0</v>
       </c>
       <c r="E193">
         <v>0</v>
       </c>
       <c r="F193">
         <v>0</v>
       </c>
       <c r="G193">
         <v>0</v>
       </c>
       <c r="H193">
         <v>0</v>
       </c>
       <c r="I193">
         <v>0</v>
       </c>
       <c r="J193">
         <v>0</v>
       </c>
       <c r="K193">
         <v>0</v>
       </c>
       <c r="L193">
         <v>0</v>
       </c>
       <c r="M193">
         <v>0</v>
       </c>
       <c r="N193">
         <v>0</v>
       </c>
       <c r="O193">
         <v>0</v>
       </c>
       <c r="P193">
         <v>0</v>
       </c>
       <c r="Q193">
         <v>0</v>
       </c>
     </row>
     <row r="194">
-      <c r="A194" t="str"/>
-      <c r="B194" t="str"/>
+      <c r="A194" t="str">
+        <v>Jacksonville, FL</v>
+      </c>
+      <c r="B194" t="str">
+        <v>United States</v>
+      </c>
       <c r="C194">
         <v>0</v>
       </c>
       <c r="D194">
         <v>0</v>
       </c>
       <c r="E194">
         <v>0</v>
       </c>
       <c r="F194">
         <v>0</v>
       </c>
       <c r="G194">
         <v>0</v>
       </c>
       <c r="H194">
         <v>0</v>
       </c>
       <c r="I194">
         <v>0</v>
       </c>
       <c r="J194">
         <v>0</v>
       </c>
       <c r="K194">
         <v>0</v>
       </c>
       <c r="L194">
         <v>0</v>
       </c>
       <c r="M194">
         <v>0</v>
       </c>
       <c r="N194">
         <v>0</v>
       </c>
       <c r="O194">
         <v>0</v>
       </c>
       <c r="P194">
         <v>0</v>
       </c>
       <c r="Q194">
         <v>0</v>
       </c>
     </row>
     <row r="195">
-      <c r="A195" t="str"/>
-      <c r="B195" t="str"/>
+      <c r="A195" t="str">
+        <v>Cardiff</v>
+      </c>
+      <c r="B195" t="str">
+        <v>United Kingdom</v>
+      </c>
       <c r="C195">
         <v>0</v>
       </c>
       <c r="D195">
         <v>0</v>
       </c>
       <c r="E195">
         <v>0</v>
       </c>
       <c r="F195">
         <v>0</v>
       </c>
       <c r="G195">
         <v>0</v>
       </c>
       <c r="H195">
         <v>0</v>
       </c>
       <c r="I195">
         <v>0</v>
       </c>
       <c r="J195">
         <v>0</v>
       </c>
       <c r="K195">
         <v>0</v>
       </c>
       <c r="L195">
         <v>0</v>
       </c>
       <c r="M195">
         <v>0</v>
       </c>
       <c r="N195">
         <v>0</v>
       </c>
       <c r="O195">
         <v>0</v>
       </c>
       <c r="P195">
         <v>0</v>
       </c>
       <c r="Q195">
         <v>0</v>
       </c>
     </row>
     <row r="196">
-      <c r="A196" t="str"/>
-      <c r="B196" t="str"/>
+      <c r="A196" t="str">
+        <v>Coventry</v>
+      </c>
+      <c r="B196" t="str">
+        <v>United Kingdom</v>
+      </c>
       <c r="C196">
         <v>0</v>
       </c>
       <c r="D196">
         <v>0</v>
       </c>
       <c r="E196">
         <v>0</v>
       </c>
       <c r="F196">
         <v>0</v>
       </c>
       <c r="G196">
         <v>0</v>
       </c>
       <c r="H196">
         <v>0</v>
       </c>
       <c r="I196">
         <v>0</v>
       </c>
       <c r="J196">
         <v>0</v>
       </c>
       <c r="K196">
         <v>0</v>
       </c>
       <c r="L196">
         <v>0</v>
       </c>
       <c r="M196">
         <v>0</v>
       </c>
       <c r="N196">
         <v>0</v>
       </c>
       <c r="O196">
         <v>0</v>
       </c>
       <c r="P196">
         <v>0</v>
       </c>
       <c r="Q196">
         <v>0</v>
       </c>
     </row>
     <row r="197">
-      <c r="A197" t="str"/>
-      <c r="B197" t="str"/>
+      <c r="A197" t="str">
+        <v>Modena</v>
+      </c>
+      <c r="B197" t="str">
+        <v>Italy</v>
+      </c>
       <c r="C197">
         <v>0</v>
       </c>
       <c r="D197">
         <v>0</v>
       </c>
       <c r="E197">
         <v>0</v>
       </c>
       <c r="F197">
         <v>0</v>
       </c>
       <c r="G197">
         <v>0</v>
       </c>
       <c r="H197">
         <v>0</v>
       </c>
       <c r="I197">
         <v>0</v>
       </c>
       <c r="J197">
         <v>0</v>
       </c>
       <c r="K197">
         <v>0</v>
       </c>
       <c r="L197">
         <v>0</v>
       </c>
       <c r="M197">
         <v>0</v>
       </c>
       <c r="N197">
         <v>0</v>
       </c>
       <c r="O197">
         <v>0</v>
       </c>
       <c r="P197">
         <v>0</v>
       </c>
       <c r="Q197">
         <v>0</v>
       </c>
     </row>
     <row r="198">
-      <c r="A198" t="str"/>
-      <c r="B198" t="str"/>
+      <c r="A198" t="str">
+        <v>Aachen</v>
+      </c>
+      <c r="B198" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C198">
         <v>0</v>
       </c>
       <c r="D198">
         <v>0</v>
       </c>
       <c r="E198">
         <v>0</v>
       </c>
       <c r="F198">
         <v>0</v>
       </c>
       <c r="G198">
         <v>0</v>
       </c>
       <c r="H198">
         <v>0</v>
       </c>
       <c r="I198">
         <v>0</v>
       </c>
       <c r="J198">
         <v>0</v>
       </c>
       <c r="K198">
         <v>0</v>
       </c>
       <c r="L198">
         <v>0</v>
       </c>
       <c r="M198">
         <v>0</v>
       </c>
       <c r="N198">
         <v>0</v>
       </c>
       <c r="O198">
         <v>0</v>
       </c>
       <c r="P198">
         <v>0</v>
       </c>
       <c r="Q198">
         <v>0</v>
       </c>
     </row>
     <row r="199">
-      <c r="A199" t="str"/>
-      <c r="B199" t="str"/>
+      <c r="A199" t="str">
+        <v>Toronto</v>
+      </c>
+      <c r="B199" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C199">
         <v>0</v>
       </c>
       <c r="D199">
         <v>0</v>
       </c>
       <c r="E199">
         <v>0</v>
       </c>
       <c r="F199">
         <v>0</v>
       </c>
       <c r="G199">
         <v>0</v>
       </c>
       <c r="H199">
         <v>0</v>
       </c>
       <c r="I199">
         <v>0</v>
       </c>
       <c r="J199">
         <v>0</v>
       </c>
       <c r="K199">
         <v>0</v>
       </c>
       <c r="L199">
         <v>0</v>
       </c>
       <c r="M199">
         <v>0</v>
       </c>
       <c r="N199">
         <v>0</v>
       </c>
       <c r="O199">
         <v>0</v>
       </c>
       <c r="P199">
         <v>0</v>
       </c>
       <c r="Q199">
         <v>0</v>
       </c>
     </row>
     <row r="200">
-      <c r="A200" t="str"/>
-      <c r="B200" t="str"/>
+      <c r="A200" t="str">
+        <v>Tulsa, OK</v>
+      </c>
+      <c r="B200" t="str">
+        <v>United States</v>
+      </c>
       <c r="C200">
         <v>0</v>
       </c>
       <c r="D200">
         <v>0</v>
       </c>
       <c r="E200">
         <v>0</v>
       </c>
       <c r="F200">
         <v>0</v>
       </c>
       <c r="G200">
         <v>0</v>
       </c>
       <c r="H200">
         <v>0</v>
       </c>
       <c r="I200">
         <v>0</v>
       </c>
       <c r="J200">
         <v>0</v>
       </c>
       <c r="K200">
         <v>0</v>
       </c>
       <c r="L200">
         <v>0</v>
       </c>
       <c r="M200">
         <v>0</v>
       </c>
       <c r="N200">
         <v>0</v>
       </c>
       <c r="O200">
         <v>0</v>
       </c>
       <c r="P200">
         <v>0</v>
       </c>
       <c r="Q200">
         <v>0</v>
       </c>
     </row>
     <row r="201">
-      <c r="A201" t="str"/>
-      <c r="B201" t="str"/>
+      <c r="A201" t="str">
+        <v>Lille</v>
+      </c>
+      <c r="B201" t="str">
+        <v>France</v>
+      </c>
       <c r="C201">
         <v>0</v>
       </c>
       <c r="D201">
         <v>0</v>
       </c>
       <c r="E201">
         <v>0</v>
       </c>
       <c r="F201">
         <v>0</v>
       </c>
       <c r="G201">
         <v>0</v>
       </c>
       <c r="H201">
         <v>0</v>
       </c>
       <c r="I201">
         <v>0</v>
       </c>
       <c r="J201">
         <v>0</v>
       </c>
       <c r="K201">
         <v>0</v>
       </c>
       <c r="L201">
         <v>0</v>
       </c>
       <c r="M201">
         <v>0</v>
       </c>
       <c r="N201">
         <v>0</v>
       </c>
       <c r="O201">
         <v>0</v>
       </c>
       <c r="P201">
         <v>0</v>
       </c>
       <c r="Q201">
         <v>0</v>
       </c>
     </row>
     <row r="202">
-      <c r="A202" t="str"/>
-      <c r="B202" t="str"/>
+      <c r="A202" t="str">
+        <v>Wroclaw</v>
+      </c>
+      <c r="B202" t="str">
+        <v>Poland</v>
+      </c>
       <c r="C202">
         <v>0</v>
       </c>
       <c r="D202">
         <v>0</v>
       </c>
       <c r="E202">
         <v>0</v>
       </c>
       <c r="F202">
         <v>0</v>
       </c>
       <c r="G202">
         <v>0</v>
       </c>
       <c r="H202">
         <v>0</v>
       </c>
       <c r="I202">
         <v>0</v>
       </c>
       <c r="J202">
         <v>0</v>
       </c>
       <c r="K202">
         <v>0</v>
       </c>
       <c r="L202">
         <v>0</v>
       </c>
       <c r="M202">
         <v>0</v>
       </c>
       <c r="N202">
         <v>0</v>
       </c>
       <c r="O202">
         <v>0</v>
       </c>
       <c r="P202">
         <v>0</v>
       </c>
       <c r="Q202">
         <v>0</v>
       </c>
     </row>
     <row r="203">
-      <c r="A203" t="str"/>
-      <c r="B203" t="str"/>
+      <c r="A203" t="str">
+        <v>Coimbatore</v>
+      </c>
+      <c r="B203" t="str">
+        <v>India</v>
+      </c>
       <c r="C203">
         <v>0</v>
       </c>
       <c r="D203">
         <v>0</v>
       </c>
       <c r="E203">
         <v>0</v>
       </c>
       <c r="F203">
         <v>0</v>
       </c>
       <c r="G203">
         <v>0</v>
       </c>
       <c r="H203">
         <v>0</v>
       </c>
       <c r="I203">
         <v>0</v>
       </c>
       <c r="J203">
         <v>0</v>
       </c>
       <c r="K203">
         <v>0</v>
       </c>
       <c r="L203">
         <v>0</v>
       </c>
       <c r="M203">
         <v>0</v>
       </c>
       <c r="N203">
         <v>0</v>
       </c>
       <c r="O203">
         <v>0</v>
       </c>
       <c r="P203">
         <v>0</v>
       </c>
       <c r="Q203">
         <v>0</v>
       </c>
     </row>
     <row r="204">
-      <c r="A204" t="str"/>
-      <c r="B204" t="str"/>
+      <c r="A204" t="str">
+        <v>Knoxville, TN</v>
+      </c>
+      <c r="B204" t="str">
+        <v>United States</v>
+      </c>
       <c r="C204">
         <v>0</v>
       </c>
       <c r="D204">
         <v>0</v>
       </c>
       <c r="E204">
         <v>0</v>
       </c>
       <c r="F204">
         <v>0</v>
       </c>
       <c r="G204">
         <v>0</v>
       </c>
       <c r="H204">
         <v>0</v>
       </c>
       <c r="I204">
         <v>0</v>
       </c>
       <c r="J204">
         <v>0</v>
       </c>
       <c r="K204">
         <v>0</v>
       </c>
       <c r="L204">
         <v>0</v>
       </c>
       <c r="M204">
         <v>0</v>
       </c>
       <c r="N204">
         <v>0</v>
       </c>
       <c r="O204">
         <v>0</v>
       </c>
       <c r="P204">
         <v>0</v>
       </c>
       <c r="Q204">
         <v>0</v>
       </c>
     </row>
     <row r="205">
-      <c r="A205" t="str"/>
-      <c r="B205" t="str"/>
+      <c r="A205" t="str">
+        <v>Riyadh</v>
+      </c>
+      <c r="B205" t="str">
+        <v>Saudi Arabia</v>
+      </c>
       <c r="C205">
         <v>0</v>
       </c>
       <c r="D205">
         <v>0</v>
       </c>
       <c r="E205">
         <v>0</v>
       </c>
       <c r="F205">
         <v>0</v>
       </c>
       <c r="G205">
         <v>0</v>
       </c>
       <c r="H205">
         <v>0</v>
       </c>
       <c r="I205">
         <v>0</v>
       </c>
       <c r="J205">
         <v>0</v>
       </c>
       <c r="K205">
         <v>0</v>
       </c>
       <c r="L205">
         <v>0</v>
       </c>
       <c r="M205">
         <v>0</v>
       </c>
       <c r="N205">
         <v>0</v>
       </c>
       <c r="O205">
         <v>0</v>
       </c>
       <c r="P205">
         <v>0</v>
       </c>
       <c r="Q205">
         <v>0</v>
       </c>
     </row>
     <row r="206">
-      <c r="A206" t="str"/>
-      <c r="B206" t="str"/>
+      <c r="A206" t="str">
+        <v>Funchal</v>
+      </c>
+      <c r="B206" t="str">
+        <v>Portugal</v>
+      </c>
       <c r="C206">
         <v>0</v>
       </c>
       <c r="D206">
         <v>0</v>
       </c>
       <c r="E206">
         <v>0</v>
       </c>
       <c r="F206">
         <v>0</v>
       </c>
       <c r="G206">
         <v>0</v>
       </c>
       <c r="H206">
         <v>0</v>
       </c>
       <c r="I206">
         <v>0</v>
       </c>
       <c r="J206">
         <v>0</v>
       </c>
       <c r="K206">
         <v>0</v>
       </c>
       <c r="L206">
         <v>0</v>
       </c>
       <c r="M206">
         <v>0</v>
       </c>
       <c r="N206">
         <v>0</v>
       </c>
       <c r="O206">
         <v>0</v>
       </c>
       <c r="P206">
         <v>0</v>
       </c>
       <c r="Q206">
         <v>0</v>
       </c>
     </row>
     <row r="207">
-      <c r="A207" t="str"/>
-      <c r="B207" t="str"/>
+      <c r="A207" t="str">
+        <v>Ostrava</v>
+      </c>
+      <c r="B207" t="str">
+        <v>Czech Republic</v>
+      </c>
       <c r="C207">
         <v>0</v>
       </c>
       <c r="D207">
         <v>0</v>
       </c>
       <c r="E207">
         <v>0</v>
       </c>
       <c r="F207">
         <v>0</v>
       </c>
       <c r="G207">
         <v>0</v>
       </c>
       <c r="H207">
         <v>0</v>
       </c>
       <c r="I207">
         <v>0</v>
       </c>
       <c r="J207">
         <v>0</v>
       </c>
       <c r="K207">
         <v>0</v>
       </c>
       <c r="L207">
         <v>0</v>
       </c>
       <c r="M207">
         <v>0</v>
       </c>
       <c r="N207">
         <v>0</v>
       </c>
       <c r="O207">
         <v>0</v>
       </c>
       <c r="P207">
         <v>0</v>
       </c>
       <c r="Q207">
         <v>0</v>
       </c>
     </row>
     <row r="208">
-      <c r="A208" t="str"/>
-      <c r="B208" t="str"/>
+      <c r="A208" t="str">
+        <v>Cleveland, OH</v>
+      </c>
+      <c r="B208" t="str">
+        <v>United States</v>
+      </c>
       <c r="C208">
         <v>0</v>
       </c>
       <c r="D208">
         <v>0</v>
       </c>
       <c r="E208">
         <v>0</v>
       </c>
       <c r="F208">
         <v>0</v>
       </c>
       <c r="G208">
         <v>0</v>
       </c>
       <c r="H208">
         <v>0</v>
       </c>
       <c r="I208">
         <v>0</v>
       </c>
       <c r="J208">
         <v>0</v>
       </c>
       <c r="K208">
         <v>0</v>
       </c>
       <c r="L208">
         <v>0</v>
       </c>
       <c r="M208">
         <v>0</v>
       </c>
       <c r="N208">
         <v>0</v>
       </c>
       <c r="O208">
         <v>0</v>
       </c>
       <c r="P208">
         <v>0</v>
       </c>
       <c r="Q208">
         <v>0</v>
       </c>
     </row>
     <row r="209">
-      <c r="A209" t="str"/>
-      <c r="B209" t="str"/>
+      <c r="A209" t="str">
+        <v>Belgrade</v>
+      </c>
+      <c r="B209" t="str">
+        <v>Serbia</v>
+      </c>
       <c r="C209">
         <v>0</v>
       </c>
       <c r="D209">
         <v>0</v>
       </c>
       <c r="E209">
         <v>0</v>
       </c>
       <c r="F209">
         <v>0</v>
       </c>
       <c r="G209">
         <v>0</v>
       </c>
       <c r="H209">
         <v>0</v>
       </c>
       <c r="I209">
         <v>0</v>
       </c>
       <c r="J209">
         <v>0</v>
       </c>
       <c r="K209">
         <v>0</v>
       </c>
       <c r="L209">
         <v>0</v>
       </c>
       <c r="M209">
         <v>0</v>
       </c>
       <c r="N209">
         <v>0</v>
       </c>
       <c r="O209">
         <v>0</v>
       </c>
       <c r="P209">
         <v>0</v>
       </c>
       <c r="Q209">
         <v>0</v>
       </c>
     </row>
     <row r="210">
-      <c r="A210" t="str"/>
-      <c r="B210" t="str"/>
+      <c r="A210" t="str">
+        <v>Sharjah</v>
+      </c>
+      <c r="B210" t="str">
+        <v>United Arab Emirates</v>
+      </c>
       <c r="C210">
         <v>0</v>
       </c>
       <c r="D210">
         <v>0</v>
       </c>
       <c r="E210">
         <v>0</v>
       </c>
       <c r="F210">
         <v>0</v>
       </c>
       <c r="G210">
         <v>0</v>
       </c>
       <c r="H210">
         <v>0</v>
       </c>
       <c r="I210">
         <v>0</v>
       </c>
       <c r="J210">
         <v>0</v>
       </c>
       <c r="K210">
         <v>0</v>
       </c>
       <c r="L210">
         <v>0</v>
       </c>
       <c r="M210">
         <v>0</v>
       </c>
       <c r="N210">
         <v>0</v>
       </c>
       <c r="O210">
         <v>0</v>
       </c>
       <c r="P210">
         <v>0</v>
       </c>
       <c r="Q210">
         <v>0</v>
       </c>
     </row>
     <row r="211">
-      <c r="A211" t="str"/>
-      <c r="B211" t="str"/>
+      <c r="A211" t="str">
+        <v>Patras</v>
+      </c>
+      <c r="B211" t="str">
+        <v>Greece</v>
+      </c>
       <c r="C211">
         <v>0</v>
       </c>
       <c r="D211">
         <v>0</v>
       </c>
       <c r="E211">
         <v>0</v>
       </c>
       <c r="F211">
         <v>0</v>
       </c>
       <c r="G211">
         <v>0</v>
       </c>
       <c r="H211">
         <v>0</v>
       </c>
       <c r="I211">
         <v>0</v>
       </c>
       <c r="J211">
         <v>0</v>
       </c>
       <c r="K211">
         <v>0</v>
       </c>
       <c r="L211">
         <v>0</v>
       </c>
       <c r="M211">
         <v>0</v>
       </c>
       <c r="N211">
         <v>0</v>
       </c>
       <c r="O211">
         <v>0</v>
       </c>
       <c r="P211">
         <v>0</v>
       </c>
       <c r="Q211">
         <v>0</v>
       </c>
     </row>
     <row r="212">
-      <c r="A212" t="str"/>
-      <c r="B212" t="str"/>
+      <c r="A212" t="str">
+        <v>Cancun</v>
+      </c>
+      <c r="B212" t="str">
+        <v>Mexico</v>
+      </c>
       <c r="C212">
         <v>0</v>
       </c>
       <c r="D212">
         <v>0</v>
       </c>
       <c r="E212">
         <v>0</v>
       </c>
       <c r="F212">
         <v>0</v>
       </c>
       <c r="G212">
         <v>0</v>
       </c>
       <c r="H212">
         <v>0</v>
       </c>
       <c r="I212">
         <v>0</v>
       </c>
       <c r="J212">
         <v>0</v>
       </c>
       <c r="K212">
         <v>0</v>
       </c>
       <c r="L212">
         <v>0</v>
       </c>
       <c r="M212">
         <v>0</v>
       </c>
       <c r="N212">
         <v>0</v>
       </c>
       <c r="O212">
         <v>0</v>
       </c>
       <c r="P212">
         <v>0</v>
       </c>
       <c r="Q212">
         <v>0</v>
       </c>
     </row>
     <row r="213">
-      <c r="A213" t="str"/>
-      <c r="B213" t="str"/>
+      <c r="A213" t="str">
+        <v>Tirana</v>
+      </c>
+      <c r="B213" t="str">
+        <v>Albania</v>
+      </c>
       <c r="C213">
         <v>0</v>
       </c>
       <c r="D213">
         <v>0</v>
       </c>
       <c r="E213">
         <v>0</v>
       </c>
       <c r="F213">
         <v>0</v>
       </c>
       <c r="G213">
         <v>0</v>
       </c>
       <c r="H213">
         <v>0</v>
       </c>
       <c r="I213">
         <v>0</v>
       </c>
       <c r="J213">
         <v>0</v>
       </c>
       <c r="K213">
         <v>0</v>
       </c>
       <c r="L213">
         <v>0</v>
       </c>
       <c r="M213">
         <v>0</v>
       </c>
       <c r="N213">
         <v>0</v>
       </c>
       <c r="O213">
         <v>0</v>
       </c>
       <c r="P213">
         <v>0</v>
       </c>
       <c r="Q213">
         <v>0</v>
       </c>
     </row>
     <row r="214">
-      <c r="A214" t="str"/>
-      <c r="B214" t="str"/>
+      <c r="A214" t="str">
+        <v>Granada</v>
+      </c>
+      <c r="B214" t="str">
+        <v>Spain</v>
+      </c>
       <c r="C214">
         <v>0</v>
       </c>
       <c r="D214">
         <v>0</v>
       </c>
       <c r="E214">
         <v>0</v>
       </c>
       <c r="F214">
         <v>0</v>
       </c>
       <c r="G214">
         <v>0</v>
       </c>
       <c r="H214">
         <v>0</v>
       </c>
       <c r="I214">
         <v>0</v>
       </c>
       <c r="J214">
         <v>0</v>
       </c>
       <c r="K214">
         <v>0</v>
       </c>
       <c r="L214">
         <v>0</v>
       </c>
       <c r="M214">
         <v>0</v>
       </c>
       <c r="N214">
         <v>0</v>
       </c>
       <c r="O214">
         <v>0</v>
       </c>
       <c r="P214">
         <v>0</v>
       </c>
       <c r="Q214">
         <v>0</v>
       </c>
     </row>
     <row r="215">
-      <c r="A215" t="str"/>
-      <c r="B215" t="str"/>
+      <c r="A215" t="str">
+        <v>Seville (Sevilla)</v>
+      </c>
+      <c r="B215" t="str">
+        <v>Spain</v>
+      </c>
       <c r="C215">
         <v>0</v>
       </c>
       <c r="D215">
         <v>0</v>
       </c>
       <c r="E215">
         <v>0</v>
       </c>
       <c r="F215">
         <v>0</v>
       </c>
       <c r="G215">
         <v>0</v>
       </c>
       <c r="H215">
         <v>0</v>
       </c>
       <c r="I215">
         <v>0</v>
       </c>
       <c r="J215">
         <v>0</v>
       </c>
       <c r="K215">
         <v>0</v>
       </c>
       <c r="L215">
         <v>0</v>
       </c>
       <c r="M215">
         <v>0</v>
       </c>
       <c r="N215">
         <v>0</v>
       </c>
       <c r="O215">
         <v>0</v>
       </c>
       <c r="P215">
         <v>0</v>
       </c>
       <c r="Q215">
         <v>0</v>
       </c>
     </row>
     <row r="216">
-      <c r="A216" t="str"/>
-      <c r="B216" t="str"/>
+      <c r="A216" t="str">
+        <v>Caracas</v>
+      </c>
+      <c r="B216" t="str">
+        <v>Venezuela</v>
+      </c>
       <c r="C216">
         <v>0</v>
       </c>
       <c r="D216">
         <v>0</v>
       </c>
       <c r="E216">
         <v>0</v>
       </c>
       <c r="F216">
         <v>0</v>
       </c>
       <c r="G216">
         <v>0</v>
       </c>
       <c r="H216">
         <v>0</v>
       </c>
       <c r="I216">
         <v>0</v>
       </c>
       <c r="J216">
         <v>0</v>
       </c>
       <c r="K216">
         <v>0</v>
       </c>
       <c r="L216">
         <v>0</v>
       </c>
       <c r="M216">
         <v>0</v>
       </c>
       <c r="N216">
         <v>0</v>
       </c>
       <c r="O216">
         <v>0</v>
       </c>
       <c r="P216">
         <v>0</v>
       </c>
       <c r="Q216">
         <v>0</v>
       </c>
     </row>
     <row r="217">
-      <c r="A217" t="str"/>
-      <c r="B217" t="str"/>
+      <c r="A217" t="str">
+        <v>Szeged</v>
+      </c>
+      <c r="B217" t="str">
+        <v>Hungary</v>
+      </c>
       <c r="C217">
         <v>0</v>
       </c>
       <c r="D217">
         <v>0</v>
       </c>
       <c r="E217">
         <v>0</v>
       </c>
       <c r="F217">
         <v>0</v>
       </c>
       <c r="G217">
         <v>0</v>
       </c>
       <c r="H217">
         <v>0</v>
       </c>
       <c r="I217">
         <v>0</v>
       </c>
       <c r="J217">
         <v>0</v>
       </c>
       <c r="K217">
         <v>0</v>
       </c>
       <c r="L217">
         <v>0</v>
       </c>
       <c r="M217">
         <v>0</v>
       </c>
       <c r="N217">
         <v>0</v>
       </c>
       <c r="O217">
         <v>0</v>
       </c>
       <c r="P217">
         <v>0</v>
       </c>
       <c r="Q217">
         <v>0</v>
       </c>
     </row>
     <row r="218">
-      <c r="A218" t="str"/>
-      <c r="B218" t="str"/>
+      <c r="A218" t="str">
+        <v>Al Khobar</v>
+      </c>
+      <c r="B218" t="str">
+        <v>Saudi Arabia</v>
+      </c>
       <c r="C218">
         <v>0</v>
       </c>
       <c r="D218">
         <v>0</v>
       </c>
       <c r="E218">
         <v>0</v>
       </c>
       <c r="F218">
         <v>0</v>
       </c>
       <c r="G218">
         <v>0</v>
       </c>
       <c r="H218">
         <v>0</v>
       </c>
       <c r="I218">
         <v>0</v>
       </c>
       <c r="J218">
         <v>0</v>
       </c>
       <c r="K218">
         <v>0</v>
       </c>
       <c r="L218">
         <v>0</v>
       </c>
       <c r="M218">
         <v>0</v>
       </c>
       <c r="N218">
         <v>0</v>
       </c>
       <c r="O218">
         <v>0</v>
       </c>
       <c r="P218">
         <v>0</v>
       </c>
       <c r="Q218">
         <v>0</v>
       </c>
     </row>
     <row r="219">
-      <c r="A219" t="str"/>
-      <c r="B219" t="str"/>
+      <c r="A219" t="str">
+        <v>Aveiro</v>
+      </c>
+      <c r="B219" t="str">
+        <v>Portugal</v>
+      </c>
       <c r="C219">
         <v>0</v>
       </c>
       <c r="D219">
         <v>0</v>
       </c>
       <c r="E219">
         <v>0</v>
       </c>
       <c r="F219">
         <v>0</v>
       </c>
       <c r="G219">
         <v>0</v>
       </c>
       <c r="H219">
         <v>0</v>
       </c>
       <c r="I219">
         <v>0</v>
       </c>
       <c r="J219">
         <v>0</v>
       </c>
       <c r="K219">
         <v>0</v>
       </c>
       <c r="L219">
         <v>0</v>
       </c>
       <c r="M219">
         <v>0</v>
       </c>
       <c r="N219">
         <v>0</v>
       </c>
       <c r="O219">
         <v>0</v>
       </c>
       <c r="P219">
         <v>0</v>
       </c>
       <c r="Q219">
         <v>0</v>
       </c>
     </row>
     <row r="220">
-      <c r="A220" t="str"/>
-      <c r="B220" t="str"/>
+      <c r="A220" t="str">
+        <v>Debrecen</v>
+      </c>
+      <c r="B220" t="str">
+        <v>Hungary</v>
+      </c>
       <c r="C220">
         <v>0</v>
       </c>
       <c r="D220">
         <v>0</v>
       </c>
       <c r="E220">
         <v>0</v>
       </c>
       <c r="F220">
         <v>0</v>
       </c>
       <c r="G220">
         <v>0</v>
       </c>
       <c r="H220">
         <v>0</v>
       </c>
       <c r="I220">
         <v>0</v>
       </c>
       <c r="J220">
         <v>0</v>
       </c>
       <c r="K220">
         <v>0</v>
       </c>
       <c r="L220">
         <v>0</v>
       </c>
       <c r="M220">
         <v>0</v>
       </c>
       <c r="N220">
         <v>0</v>
       </c>
       <c r="O220">
         <v>0</v>
       </c>
       <c r="P220">
         <v>0</v>
       </c>
       <c r="Q220">
         <v>0</v>
       </c>
     </row>
     <row r="221">
-      <c r="A221" t="str"/>
-      <c r="B221" t="str"/>
+      <c r="A221" t="str">
+        <v>Coimbra</v>
+      </c>
+      <c r="B221" t="str">
+        <v>Portugal</v>
+      </c>
       <c r="C221">
         <v>0</v>
       </c>
       <c r="D221">
         <v>0</v>
       </c>
       <c r="E221">
         <v>0</v>
       </c>
       <c r="F221">
         <v>0</v>
       </c>
       <c r="G221">
         <v>0</v>
       </c>
       <c r="H221">
         <v>0</v>
       </c>
       <c r="I221">
         <v>0</v>
       </c>
       <c r="J221">
         <v>0</v>
       </c>
       <c r="K221">
         <v>0</v>
       </c>
       <c r="L221">
         <v>0</v>
       </c>
       <c r="M221">
         <v>0</v>
       </c>
       <c r="N221">
         <v>0</v>
       </c>
       <c r="O221">
         <v>0</v>
       </c>
       <c r="P221">
         <v>0</v>
       </c>
       <c r="Q221">
         <v>0</v>
       </c>
     </row>
     <row r="222">
-      <c r="A222" t="str"/>
-      <c r="B222" t="str"/>
+      <c r="A222" t="str">
+        <v>Cordoba</v>
+      </c>
+      <c r="B222" t="str">
+        <v>Argentina</v>
+      </c>
       <c r="C222">
         <v>0</v>
       </c>
       <c r="D222">
         <v>0</v>
       </c>
       <c r="E222">
         <v>0</v>
       </c>
       <c r="F222">
         <v>0</v>
       </c>
       <c r="G222">
         <v>0</v>
       </c>
       <c r="H222">
         <v>0</v>
       </c>
       <c r="I222">
         <v>0</v>
       </c>
       <c r="J222">
         <v>0</v>
       </c>
       <c r="K222">
         <v>0</v>
       </c>
       <c r="L222">
         <v>0</v>
       </c>
       <c r="M222">
         <v>0</v>
       </c>
       <c r="N222">
         <v>0</v>
       </c>
       <c r="O222">
         <v>0</v>
       </c>
       <c r="P222">
         <v>0</v>
       </c>
       <c r="Q222">
         <v>0</v>
       </c>
     </row>
     <row r="223">
-      <c r="A223" t="str"/>
-      <c r="B223" t="str"/>
+      <c r="A223" t="str">
+        <v>Queretaro (Santiago de Querétaro)</v>
+      </c>
+      <c r="B223" t="str">
+        <v>Mexico</v>
+      </c>
       <c r="C223">
         <v>0</v>
       </c>
       <c r="D223">
         <v>0</v>
       </c>
       <c r="E223">
         <v>0</v>
       </c>
       <c r="F223">
         <v>0</v>
       </c>
       <c r="G223">
         <v>0</v>
       </c>
       <c r="H223">
         <v>0</v>
       </c>
       <c r="I223">
         <v>0</v>
       </c>
       <c r="J223">
         <v>0</v>
       </c>
       <c r="K223">
         <v>0</v>
       </c>
       <c r="L223">
         <v>0</v>
       </c>
       <c r="M223">
         <v>0</v>
       </c>
       <c r="N223">
         <v>0</v>
       </c>
       <c r="O223">
         <v>0</v>
       </c>
       <c r="P223">
         <v>0</v>
       </c>
       <c r="Q223">
         <v>0</v>
       </c>
     </row>
     <row r="224">
-      <c r="A224" t="str"/>
-      <c r="B224" t="str"/>
+      <c r="A224" t="str">
+        <v>Varna</v>
+      </c>
+      <c r="B224" t="str">
+        <v>Bulgaria</v>
+      </c>
       <c r="C224">
         <v>0</v>
       </c>
       <c r="D224">
         <v>0</v>
       </c>
       <c r="E224">
         <v>0</v>
       </c>
       <c r="F224">
         <v>0</v>
       </c>
       <c r="G224">
         <v>0</v>
       </c>
       <c r="H224">
         <v>0</v>
       </c>
       <c r="I224">
         <v>0</v>
       </c>
       <c r="J224">
         <v>0</v>
       </c>
       <c r="K224">
         <v>0</v>
       </c>
       <c r="L224">
         <v>0</v>
       </c>
       <c r="M224">
         <v>0</v>
       </c>
       <c r="N224">
         <v>0</v>
       </c>
       <c r="O224">
         <v>0</v>
       </c>
       <c r="P224">
         <v>0</v>
       </c>
       <c r="Q224">
         <v>0</v>
       </c>
     </row>
     <row r="225">
-      <c r="A225" t="str"/>
-      <c r="B225" t="str"/>
+      <c r="A225" t="str">
+        <v>Olomouc</v>
+      </c>
+      <c r="B225" t="str">
+        <v>Czech Republic</v>
+      </c>
       <c r="C225">
         <v>0</v>
       </c>
       <c r="D225">
         <v>0</v>
       </c>
       <c r="E225">
         <v>0</v>
       </c>
       <c r="F225">
         <v>0</v>
       </c>
       <c r="G225">
         <v>0</v>
       </c>
       <c r="H225">
         <v>0</v>
       </c>
       <c r="I225">
         <v>0</v>
       </c>
       <c r="J225">
         <v>0</v>
       </c>
       <c r="K225">
         <v>0</v>
       </c>
       <c r="L225">
         <v>0</v>
       </c>
       <c r="M225">
         <v>0</v>
       </c>
       <c r="N225">
         <v>0</v>
       </c>
       <c r="O225">
         <v>0</v>
       </c>
       <c r="P225">
         <v>0</v>
       </c>
       <c r="Q225">
         <v>0</v>
       </c>
     </row>
     <row r="226">
-      <c r="A226" t="str"/>
-      <c r="B226" t="str"/>
+      <c r="A226" t="str">
+        <v>Panama City</v>
+      </c>
+      <c r="B226" t="str">
+        <v>Panama</v>
+      </c>
       <c r="C226">
         <v>0</v>
       </c>
       <c r="D226">
         <v>0</v>
       </c>
       <c r="E226">
         <v>0</v>
       </c>
       <c r="F226">
         <v>0</v>
       </c>
       <c r="G226">
         <v>0</v>
       </c>
       <c r="H226">
         <v>0</v>
       </c>
       <c r="I226">
         <v>0</v>
       </c>
       <c r="J226">
         <v>0</v>
       </c>
       <c r="K226">
         <v>0</v>
       </c>
       <c r="L226">
         <v>0</v>
       </c>
       <c r="M226">
         <v>0</v>
       </c>
       <c r="N226">
         <v>0</v>
       </c>
       <c r="O226">
         <v>0</v>
       </c>
       <c r="P226">
         <v>0</v>
       </c>
       <c r="Q226">
         <v>0</v>
       </c>
     </row>
     <row r="227">
-      <c r="A227" t="str"/>
-      <c r="B227" t="str"/>
+      <c r="A227" t="str">
+        <v>Novi Sad</v>
+      </c>
+      <c r="B227" t="str">
+        <v>Serbia</v>
+      </c>
       <c r="C227">
         <v>0</v>
       </c>
       <c r="D227">
         <v>0</v>
       </c>
       <c r="E227">
         <v>0</v>
       </c>
       <c r="F227">
         <v>0</v>
       </c>
       <c r="G227">
         <v>0</v>
       </c>
       <c r="H227">
         <v>0</v>
       </c>
       <c r="I227">
         <v>0</v>
       </c>
       <c r="J227">
         <v>0</v>
       </c>
       <c r="K227">
         <v>0</v>
       </c>
       <c r="L227">
         <v>0</v>
       </c>
       <c r="M227">
         <v>0</v>
       </c>
       <c r="N227">
         <v>0</v>
       </c>
       <c r="O227">
         <v>0</v>
       </c>
       <c r="P227">
         <v>0</v>
       </c>
       <c r="Q227">
         <v>0</v>
       </c>
     </row>
     <row r="228">
-      <c r="A228" t="str"/>
-      <c r="B228" t="str"/>
+      <c r="A228" t="str">
+        <v>Muscat</v>
+      </c>
+      <c r="B228" t="str">
+        <v>Oman</v>
+      </c>
       <c r="C228">
         <v>0</v>
       </c>
       <c r="D228">
         <v>0</v>
       </c>
       <c r="E228">
         <v>0</v>
       </c>
       <c r="F228">
         <v>0</v>
       </c>
       <c r="G228">
         <v>0</v>
       </c>
       <c r="H228">
         <v>0</v>
       </c>
       <c r="I228">
         <v>0</v>
       </c>
       <c r="J228">
         <v>0</v>
       </c>
       <c r="K228">
         <v>0</v>
       </c>
       <c r="L228">
         <v>0</v>
       </c>
       <c r="M228">
         <v>0</v>
       </c>
       <c r="N228">
         <v>0</v>
       </c>
       <c r="O228">
         <v>0</v>
       </c>
       <c r="P228">
         <v>0</v>
       </c>
       <c r="Q228">
         <v>0</v>
       </c>
     </row>
     <row r="229">
-      <c r="A229" t="str"/>
-      <c r="B229" t="str"/>
+      <c r="A229" t="str">
+        <v>Lodz</v>
+      </c>
+      <c r="B229" t="str">
+        <v>Poland</v>
+      </c>
       <c r="C229">
         <v>0</v>
       </c>
       <c r="D229">
         <v>0</v>
       </c>
       <c r="E229">
         <v>0</v>
       </c>
       <c r="F229">
         <v>0</v>
       </c>
       <c r="G229">
         <v>0</v>
       </c>
       <c r="H229">
         <v>0</v>
       </c>
       <c r="I229">
         <v>0</v>
       </c>
       <c r="J229">
         <v>0</v>
       </c>
       <c r="K229">
         <v>0</v>
       </c>
       <c r="L229">
         <v>0</v>
       </c>
       <c r="M229">
         <v>0</v>
       </c>
       <c r="N229">
         <v>0</v>
       </c>
       <c r="O229">
         <v>0</v>
       </c>
       <c r="P229">
         <v>0</v>
       </c>
       <c r="Q229">
         <v>0</v>
       </c>
     </row>
     <row r="230">
-      <c r="A230" t="str"/>
-      <c r="B230" t="str"/>
+      <c r="A230" t="str">
+        <v>Cluj-Napoca</v>
+      </c>
+      <c r="B230" t="str">
+        <v>Romania</v>
+      </c>
       <c r="C230">
         <v>0</v>
       </c>
       <c r="D230">
         <v>0</v>
       </c>
       <c r="E230">
         <v>0</v>
       </c>
       <c r="F230">
         <v>0</v>
       </c>
       <c r="G230">
         <v>0</v>
       </c>
       <c r="H230">
         <v>0</v>
       </c>
       <c r="I230">
         <v>0</v>
       </c>
       <c r="J230">
         <v>0</v>
       </c>
       <c r="K230">
         <v>0</v>
       </c>
       <c r="L230">
         <v>0</v>
       </c>
       <c r="M230">
         <v>0</v>
       </c>
       <c r="N230">
         <v>0</v>
       </c>
       <c r="O230">
         <v>0</v>
       </c>
       <c r="P230">
         <v>0</v>
       </c>
       <c r="Q230">
         <v>0</v>
       </c>
     </row>
     <row r="231">
-      <c r="A231" t="str"/>
-      <c r="B231" t="str"/>
+      <c r="A231" t="str">
+        <v>Poznan</v>
+      </c>
+      <c r="B231" t="str">
+        <v>Poland</v>
+      </c>
       <c r="C231">
         <v>0</v>
       </c>
       <c r="D231">
         <v>0</v>
       </c>
       <c r="E231">
         <v>0</v>
       </c>
       <c r="F231">
         <v>0</v>
       </c>
       <c r="G231">
         <v>0</v>
       </c>
       <c r="H231">
         <v>0</v>
       </c>
       <c r="I231">
         <v>0</v>
       </c>
       <c r="J231">
         <v>0</v>
       </c>
       <c r="K231">
         <v>0</v>
       </c>
       <c r="L231">
         <v>0</v>
       </c>
       <c r="M231">
         <v>0</v>
       </c>
       <c r="N231">
         <v>0</v>
       </c>
       <c r="O231">
         <v>0</v>
       </c>
       <c r="P231">
         <v>0</v>
       </c>
       <c r="Q231">
         <v>0</v>
       </c>
     </row>
     <row r="232">
-      <c r="A232" t="str"/>
-      <c r="B232" t="str"/>
+      <c r="A232" t="str">
+        <v>Braga</v>
+      </c>
+      <c r="B232" t="str">
+        <v>Portugal</v>
+      </c>
       <c r="C232">
         <v>0</v>
       </c>
       <c r="D232">
         <v>0</v>
       </c>
       <c r="E232">
         <v>0</v>
       </c>
       <c r="F232">
         <v>0</v>
       </c>
       <c r="G232">
         <v>0</v>
       </c>
       <c r="H232">
         <v>0</v>
       </c>
       <c r="I232">
         <v>0</v>
       </c>
       <c r="J232">
         <v>0</v>
       </c>
       <c r="K232">
         <v>0</v>
       </c>
       <c r="L232">
         <v>0</v>
       </c>
       <c r="M232">
         <v>0</v>
       </c>
       <c r="N232">
         <v>0</v>
       </c>
       <c r="O232">
         <v>0</v>
       </c>
       <c r="P232">
         <v>0</v>
       </c>
       <c r="Q232">
         <v>0</v>
       </c>
     </row>
     <row r="233">
-      <c r="A233" t="str"/>
-      <c r="B233" t="str"/>
+      <c r="A233" t="str">
+        <v>Medellin</v>
+      </c>
+      <c r="B233" t="str">
+        <v>Colombia</v>
+      </c>
       <c r="C233">
         <v>0</v>
       </c>
       <c r="D233">
         <v>0</v>
       </c>
       <c r="E233">
         <v>0</v>
       </c>
       <c r="F233">
         <v>0</v>
       </c>
       <c r="G233">
         <v>0</v>
       </c>
       <c r="H233">
         <v>0</v>
       </c>
       <c r="I233">
         <v>0</v>
       </c>
       <c r="J233">
         <v>0</v>
       </c>
       <c r="K233">
         <v>0</v>
       </c>
       <c r="L233">
         <v>0</v>
       </c>
       <c r="M233">
         <v>0</v>
       </c>
       <c r="N233">
         <v>0</v>
       </c>
       <c r="O233">
         <v>0</v>
       </c>
       <c r="P233">
         <v>0</v>
       </c>
       <c r="Q233">
         <v>0</v>
       </c>
     </row>
     <row r="234">
-      <c r="A234" t="str"/>
-      <c r="B234" t="str"/>
+      <c r="A234" t="str">
+        <v>Bucharest</v>
+      </c>
+      <c r="B234" t="str">
+        <v>Romania</v>
+      </c>
       <c r="C234">
         <v>0</v>
       </c>
       <c r="D234">
         <v>0</v>
       </c>
       <c r="E234">
         <v>0</v>
       </c>
       <c r="F234">
         <v>0</v>
       </c>
       <c r="G234">
         <v>0</v>
       </c>
       <c r="H234">
         <v>0</v>
       </c>
       <c r="I234">
         <v>0</v>
       </c>
       <c r="J234">
         <v>0</v>
       </c>
       <c r="K234">
         <v>0</v>
       </c>
       <c r="L234">
         <v>0</v>
       </c>
       <c r="M234">
         <v>0</v>
       </c>
       <c r="N234">
         <v>0</v>
       </c>
       <c r="O234">
         <v>0</v>
       </c>
       <c r="P234">
         <v>0</v>
       </c>
       <c r="Q234">
         <v>0</v>
       </c>
     </row>
     <row r="235">
-      <c r="A235" t="str"/>
-      <c r="B235" t="str"/>
+      <c r="A235" t="str">
+        <v>Taichung</v>
+      </c>
+      <c r="B235" t="str">
+        <v>Taiwan</v>
+      </c>
       <c r="C235">
         <v>0</v>
       </c>
       <c r="D235">
         <v>0</v>
       </c>
       <c r="E235">
         <v>0</v>
       </c>
       <c r="F235">
         <v>0</v>
       </c>
       <c r="G235">
         <v>0</v>
       </c>
       <c r="H235">
         <v>0</v>
       </c>
       <c r="I235">
         <v>0</v>
       </c>
       <c r="J235">
         <v>0</v>
       </c>
       <c r="K235">
         <v>0</v>
       </c>
       <c r="L235">
         <v>0</v>
       </c>
       <c r="M235">
         <v>0</v>
       </c>
       <c r="N235">
         <v>0</v>
       </c>
       <c r="O235">
         <v>0</v>
       </c>
       <c r="P235">
         <v>0</v>
       </c>
       <c r="Q235">
         <v>0</v>
       </c>
     </row>
     <row r="236">
-      <c r="A236" t="str"/>
-      <c r="B236" t="str"/>
+      <c r="A236" t="str">
+        <v>Amman</v>
+      </c>
+      <c r="B236" t="str">
+        <v>Jordan</v>
+      </c>
       <c r="C236">
         <v>0</v>
       </c>
       <c r="D236">
         <v>0</v>
       </c>
       <c r="E236">
         <v>0</v>
       </c>
       <c r="F236">
         <v>0</v>
       </c>
       <c r="G236">
         <v>0</v>
       </c>
       <c r="H236">
         <v>0</v>
       </c>
       <c r="I236">
         <v>0</v>
       </c>
       <c r="J236">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0</v>
       </c>
       <c r="L236">
         <v>0</v>
       </c>
       <c r="M236">
         <v>0</v>
       </c>
       <c r="N236">
         <v>0</v>
       </c>
       <c r="O236">
         <v>0</v>
       </c>
       <c r="P236">
         <v>0</v>
       </c>
       <c r="Q236">
         <v>0</v>
       </c>
     </row>
     <row r="237">
-      <c r="A237" t="str"/>
-      <c r="B237" t="str"/>
+      <c r="A237" t="str">
+        <v>Merida</v>
+      </c>
+      <c r="B237" t="str">
+        <v>Mexico</v>
+      </c>
       <c r="C237">
         <v>0</v>
       </c>
       <c r="D237">
         <v>0</v>
       </c>
       <c r="E237">
         <v>0</v>
       </c>
       <c r="F237">
         <v>0</v>
       </c>
       <c r="G237">
         <v>0</v>
       </c>
       <c r="H237">
         <v>0</v>
       </c>
       <c r="I237">
         <v>0</v>
       </c>
       <c r="J237">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0</v>
       </c>
       <c r="L237">
         <v>0</v>
       </c>
       <c r="M237">
         <v>0</v>
       </c>
       <c r="N237">
         <v>0</v>
       </c>
       <c r="O237">
         <v>0</v>
       </c>
       <c r="P237">
         <v>0</v>
       </c>
       <c r="Q237">
         <v>0</v>
       </c>
     </row>
     <row r="238">
-      <c r="A238" t="str"/>
-      <c r="B238" t="str"/>
+      <c r="A238" t="str">
+        <v>Klaipeda</v>
+      </c>
+      <c r="B238" t="str">
+        <v>Lithuania</v>
+      </c>
       <c r="C238">
         <v>0</v>
       </c>
       <c r="D238">
         <v>0</v>
       </c>
       <c r="E238">
         <v>0</v>
       </c>
       <c r="F238">
         <v>0</v>
       </c>
       <c r="G238">
         <v>0</v>
       </c>
       <c r="H238">
         <v>0</v>
       </c>
       <c r="I238">
         <v>0</v>
       </c>
       <c r="J238">
         <v>0</v>
       </c>
       <c r="K238">
         <v>0</v>
       </c>
       <c r="L238">
         <v>0</v>
       </c>
       <c r="M238">
         <v>0</v>
       </c>
       <c r="N238">
         <v>0</v>
       </c>
       <c r="O238">
         <v>0</v>
       </c>
       <c r="P238">
         <v>0</v>
       </c>
       <c r="Q238">
         <v>0</v>
       </c>
     </row>
     <row r="239">
-      <c r="A239" t="str"/>
-      <c r="B239" t="str"/>
+      <c r="A239" t="str">
+        <v>Jeddah (Jiddah)</v>
+      </c>
+      <c r="B239" t="str">
+        <v>Saudi Arabia</v>
+      </c>
       <c r="C239">
         <v>0</v>
       </c>
       <c r="D239">
         <v>0</v>
       </c>
       <c r="E239">
         <v>0</v>
       </c>
       <c r="F239">
         <v>0</v>
       </c>
       <c r="G239">
         <v>0</v>
       </c>
       <c r="H239">
         <v>0</v>
       </c>
       <c r="I239">
         <v>0</v>
       </c>
       <c r="J239">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0</v>
       </c>
       <c r="L239">
         <v>0</v>
       </c>
       <c r="M239">
         <v>0</v>
       </c>
       <c r="N239">
         <v>0</v>
       </c>
       <c r="O239">
         <v>0</v>
       </c>
       <c r="P239">
         <v>0</v>
       </c>
       <c r="Q239">
         <v>0</v>
       </c>
     </row>
     <row r="240">
-      <c r="A240" t="str"/>
-      <c r="B240" t="str"/>
+      <c r="A240" t="str">
+        <v>Tijuana</v>
+      </c>
+      <c r="B240" t="str">
+        <v>Mexico</v>
+      </c>
       <c r="C240">
         <v>0</v>
       </c>
       <c r="D240">
         <v>0</v>
       </c>
       <c r="E240">
         <v>0</v>
       </c>
       <c r="F240">
         <v>0</v>
       </c>
       <c r="G240">
         <v>0</v>
       </c>
       <c r="H240">
         <v>0</v>
       </c>
       <c r="I240">
         <v>0</v>
       </c>
       <c r="J240">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0</v>
       </c>
       <c r="L240">
         <v>0</v>
       </c>
       <c r="M240">
         <v>0</v>
       </c>
       <c r="N240">
         <v>0</v>
       </c>
       <c r="O240">
         <v>0</v>
       </c>
       <c r="P240">
         <v>0</v>
       </c>
       <c r="Q240">
         <v>0</v>
       </c>
     </row>
     <row r="241">
-      <c r="A241" t="str"/>
-      <c r="B241" t="str"/>
+      <c r="A241" t="str">
+        <v>Manama</v>
+      </c>
+      <c r="B241" t="str">
+        <v>Bahrain</v>
+      </c>
       <c r="C241">
         <v>0</v>
       </c>
       <c r="D241">
         <v>0</v>
       </c>
       <c r="E241">
         <v>0</v>
       </c>
       <c r="F241">
         <v>0</v>
       </c>
       <c r="G241">
         <v>0</v>
       </c>
       <c r="H241">
         <v>0</v>
       </c>
       <c r="I241">
         <v>0</v>
       </c>
       <c r="J241">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0</v>
       </c>
       <c r="L241">
         <v>0</v>
       </c>
       <c r="M241">
         <v>0</v>
       </c>
       <c r="N241">
         <v>0</v>
       </c>
       <c r="O241">
         <v>0</v>
       </c>
       <c r="P241">
         <v>0</v>
       </c>
       <c r="Q241">
         <v>0</v>
       </c>
     </row>
     <row r="242">
-      <c r="A242" t="str"/>
-      <c r="B242" t="str"/>
+      <c r="A242" t="str">
+        <v>Kuwait City</v>
+      </c>
+      <c r="B242" t="str">
+        <v>Kuwait</v>
+      </c>
       <c r="C242">
         <v>0</v>
       </c>
       <c r="D242">
         <v>0</v>
       </c>
       <c r="E242">
         <v>0</v>
       </c>
       <c r="F242">
         <v>0</v>
       </c>
       <c r="G242">
         <v>0</v>
       </c>
       <c r="H242">
         <v>0</v>
       </c>
       <c r="I242">
         <v>0</v>
       </c>
       <c r="J242">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0</v>
       </c>
       <c r="L242">
         <v>0</v>
       </c>
       <c r="M242">
         <v>0</v>
       </c>
       <c r="N242">
         <v>0</v>
       </c>
       <c r="O242">
         <v>0</v>
       </c>
       <c r="P242">
         <v>0</v>
       </c>
       <c r="Q242">
         <v>0</v>
       </c>
     </row>
     <row r="243">
-      <c r="A243" t="str"/>
-      <c r="B243" t="str"/>
+      <c r="A243" t="str">
+        <v>Guadalajara</v>
+      </c>
+      <c r="B243" t="str">
+        <v>Mexico</v>
+      </c>
       <c r="C243">
         <v>0</v>
       </c>
       <c r="D243">
         <v>0</v>
       </c>
       <c r="E243">
         <v>0</v>
       </c>
       <c r="F243">
         <v>0</v>
       </c>
       <c r="G243">
         <v>0</v>
       </c>
       <c r="H243">
         <v>0</v>
       </c>
       <c r="I243">
         <v>0</v>
       </c>
       <c r="J243">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0</v>
       </c>
       <c r="L243">
         <v>0</v>
       </c>
       <c r="M243">
         <v>0</v>
       </c>
       <c r="N243">
         <v>0</v>
       </c>
       <c r="O243">
         <v>0</v>
       </c>
       <c r="P243">
         <v>0</v>
       </c>
       <c r="Q243">
         <v>0</v>
       </c>
     </row>
     <row r="244">
-      <c r="A244" t="str"/>
-      <c r="B244" t="str"/>
+      <c r="A244" t="str">
+        <v>Abidjan</v>
+      </c>
+      <c r="B244" t="str">
+        <v>Ivory Coast</v>
+      </c>
       <c r="C244">
         <v>0</v>
       </c>
       <c r="D244">
         <v>0</v>
       </c>
       <c r="E244">
         <v>0</v>
       </c>
       <c r="F244">
         <v>0</v>
       </c>
       <c r="G244">
         <v>0</v>
       </c>
       <c r="H244">
         <v>0</v>
       </c>
       <c r="I244">
         <v>0</v>
       </c>
       <c r="J244">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0</v>
       </c>
       <c r="L244">
         <v>0</v>
       </c>
       <c r="M244">
         <v>0</v>
       </c>
       <c r="N244">
         <v>0</v>
       </c>
       <c r="O244">
         <v>0</v>
       </c>
       <c r="P244">
         <v>0</v>
       </c>
       <c r="Q244">
         <v>0</v>
       </c>
     </row>
     <row r="245">
-      <c r="A245" t="str"/>
-      <c r="B245" t="str"/>
+      <c r="A245" t="str">
+        <v>Sheffield</v>
+      </c>
+      <c r="B245" t="str">
+        <v>United Kingdom</v>
+      </c>
       <c r="C245">
         <v>0</v>
       </c>
       <c r="D245">
         <v>0</v>
       </c>
       <c r="E245">
         <v>0</v>
       </c>
       <c r="F245">
         <v>0</v>
       </c>
       <c r="G245">
         <v>0</v>
       </c>
       <c r="H245">
         <v>0</v>
       </c>
       <c r="I245">
         <v>0</v>
       </c>
       <c r="J245">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0</v>
       </c>
       <c r="L245">
         <v>0</v>
       </c>
       <c r="M245">
         <v>0</v>
       </c>
       <c r="N245">
         <v>0</v>
       </c>
       <c r="O245">
         <v>0</v>
       </c>
       <c r="P245">
         <v>0</v>
       </c>
       <c r="Q245">
         <v>0</v>
       </c>
     </row>
     <row r="246">
-      <c r="A246" t="str"/>
-      <c r="B246" t="str"/>
+      <c r="A246" t="str">
+        <v>Kaohsiung</v>
+      </c>
+      <c r="B246" t="str">
+        <v>Taiwan</v>
+      </c>
       <c r="C246">
         <v>0</v>
       </c>
       <c r="D246">
         <v>0</v>
       </c>
       <c r="E246">
         <v>0</v>
       </c>
       <c r="F246">
         <v>0</v>
       </c>
       <c r="G246">
         <v>0</v>
       </c>
       <c r="H246">
         <v>0</v>
       </c>
       <c r="I246">
         <v>0</v>
       </c>
       <c r="J246">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0</v>
       </c>
       <c r="L246">
         <v>0</v>
       </c>
       <c r="M246">
         <v>0</v>
       </c>
       <c r="N246">
         <v>0</v>
       </c>
       <c r="O246">
         <v>0</v>
       </c>
       <c r="P246">
         <v>0</v>
       </c>
       <c r="Q246">
         <v>0</v>
       </c>
     </row>
     <row r="247">
-      <c r="A247" t="str"/>
-      <c r="B247" t="str"/>
+      <c r="A247" t="str">
+        <v>Ajman</v>
+      </c>
+      <c r="B247" t="str">
+        <v>United Arab Emirates</v>
+      </c>
       <c r="C247">
         <v>0</v>
       </c>
       <c r="D247">
         <v>0</v>
       </c>
       <c r="E247">
         <v>0</v>
       </c>
       <c r="F247">
         <v>0</v>
       </c>
       <c r="G247">
         <v>0</v>
       </c>
       <c r="H247">
         <v>0</v>
       </c>
       <c r="I247">
         <v>0</v>
       </c>
       <c r="J247">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0</v>
       </c>
       <c r="L247">
         <v>0</v>
       </c>
       <c r="M247">
         <v>0</v>
       </c>
       <c r="N247">
         <v>0</v>
       </c>
       <c r="O247">
         <v>0</v>
       </c>
       <c r="P247">
         <v>0</v>
       </c>
       <c r="Q247">
         <v>0</v>
       </c>
     </row>
     <row r="248">
-      <c r="A248" t="str"/>
-      <c r="B248" t="str"/>
+      <c r="A248" t="str">
+        <v>Szczecin</v>
+      </c>
+      <c r="B248" t="str">
+        <v>Poland</v>
+      </c>
       <c r="C248">
         <v>0</v>
       </c>
       <c r="D248">
         <v>0</v>
       </c>
       <c r="E248">
         <v>0</v>
       </c>
       <c r="F248">
         <v>0</v>
       </c>
       <c r="G248">
         <v>0</v>
       </c>
       <c r="H248">
         <v>0</v>
       </c>
       <c r="I248">
         <v>0</v>
       </c>
       <c r="J248">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0</v>
       </c>
       <c r="L248">
         <v>0</v>
       </c>
       <c r="M248">
         <v>0</v>
       </c>
       <c r="N248">
         <v>0</v>
       </c>
       <c r="O248">
         <v>0</v>
       </c>
       <c r="P248">
         <v>0</v>
       </c>
       <c r="Q248">
         <v>0</v>
       </c>
     </row>
     <row r="249">
-      <c r="A249" t="str"/>
-      <c r="B249" t="str"/>
+      <c r="A249" t="str">
+        <v>Istanbul</v>
+      </c>
+      <c r="B249" t="str">
+        <v>Turkey</v>
+      </c>
       <c r="C249">
         <v>0</v>
       </c>
       <c r="D249">
         <v>0</v>
       </c>
       <c r="E249">
         <v>0</v>
       </c>
       <c r="F249">
         <v>0</v>
       </c>
       <c r="G249">
         <v>0</v>
       </c>
       <c r="H249">
         <v>0</v>
       </c>
       <c r="I249">
         <v>0</v>
       </c>
       <c r="J249">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0</v>
       </c>
       <c r="L249">
         <v>0</v>
       </c>
       <c r="M249">
         <v>0</v>
       </c>
       <c r="N249">
         <v>0</v>
       </c>
       <c r="O249">
         <v>0</v>
       </c>
       <c r="P249">
         <v>0</v>
       </c>
       <c r="Q249">
         <v>0</v>
       </c>
     </row>
     <row r="250">
-      <c r="A250" t="str"/>
-      <c r="B250" t="str"/>
+      <c r="A250" t="str">
+        <v>Brasov</v>
+      </c>
+      <c r="B250" t="str">
+        <v>Romania</v>
+      </c>
       <c r="C250">
         <v>0</v>
       </c>
       <c r="D250">
         <v>0</v>
       </c>
       <c r="E250">
         <v>0</v>
       </c>
       <c r="F250">
         <v>0</v>
       </c>
       <c r="G250">
         <v>0</v>
       </c>
       <c r="H250">
         <v>0</v>
       </c>
       <c r="I250">
         <v>0</v>
       </c>
       <c r="J250">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0</v>
       </c>
       <c r="L250">
         <v>0</v>
       </c>
       <c r="M250">
         <v>0</v>
       </c>
       <c r="N250">
         <v>0</v>
       </c>
       <c r="O250">
         <v>0</v>
       </c>
       <c r="P250">
         <v>0</v>
       </c>
       <c r="Q250">
         <v>0</v>
       </c>
     </row>
     <row r="251">
-      <c r="A251" t="str"/>
-      <c r="B251" t="str"/>
+      <c r="A251" t="str">
+        <v>Johannesburg</v>
+      </c>
+      <c r="B251" t="str">
+        <v>South Africa</v>
+      </c>
       <c r="C251">
         <v>0</v>
       </c>
       <c r="D251">
         <v>0</v>
       </c>
       <c r="E251">
         <v>0</v>
       </c>
       <c r="F251">
         <v>0</v>
       </c>
       <c r="G251">
         <v>0</v>
       </c>
       <c r="H251">
         <v>0</v>
       </c>
       <c r="I251">
         <v>0</v>
       </c>
       <c r="J251">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0</v>
       </c>
       <c r="L251">
         <v>0</v>
       </c>
       <c r="M251">
         <v>0</v>
       </c>
       <c r="N251">
         <v>0</v>
       </c>
       <c r="O251">
         <v>0</v>
       </c>
       <c r="P251">
         <v>0</v>
       </c>
       <c r="Q251">
         <v>0</v>
       </c>
     </row>
     <row r="252">
-      <c r="A252" t="str"/>
-      <c r="B252" t="str"/>
+      <c r="A252" t="str">
+        <v>Banja Luka</v>
+      </c>
+      <c r="B252" t="str">
+        <v>Bosnia And Herzegovina</v>
+      </c>
       <c r="C252">
         <v>0</v>
       </c>
       <c r="D252">
         <v>0</v>
       </c>
       <c r="E252">
         <v>0</v>
       </c>
       <c r="F252">
         <v>0</v>
       </c>
       <c r="G252">
         <v>0</v>
       </c>
       <c r="H252">
         <v>0</v>
       </c>
       <c r="I252">
         <v>0</v>
       </c>
       <c r="J252">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0</v>
       </c>
       <c r="L252">
         <v>0</v>
       </c>
       <c r="M252">
         <v>0</v>
       </c>
       <c r="N252">
         <v>0</v>
       </c>
       <c r="O252">
         <v>0</v>
       </c>
       <c r="P252">
         <v>0</v>
       </c>
       <c r="Q252">
         <v>0</v>
       </c>
     </row>
     <row r="253">
-      <c r="A253" t="str"/>
-      <c r="B253" t="str"/>
+      <c r="A253" t="str">
+        <v>Ad Dammam</v>
+      </c>
+      <c r="B253" t="str">
+        <v>Saudi Arabia</v>
+      </c>
       <c r="C253">
         <v>0</v>
       </c>
       <c r="D253">
         <v>0</v>
       </c>
       <c r="E253">
         <v>0</v>
       </c>
       <c r="F253">
         <v>0</v>
       </c>
       <c r="G253">
         <v>0</v>
       </c>
       <c r="H253">
         <v>0</v>
       </c>
       <c r="I253">
         <v>0</v>
       </c>
       <c r="J253">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0</v>
       </c>
       <c r="L253">
         <v>0</v>
       </c>
       <c r="M253">
         <v>0</v>
       </c>
       <c r="N253">
         <v>0</v>
       </c>
       <c r="O253">
         <v>0</v>
       </c>
       <c r="P253">
         <v>0</v>
       </c>
       <c r="Q253">
         <v>0</v>
       </c>
     </row>
     <row r="254">
-      <c r="A254" t="str"/>
-      <c r="B254" t="str"/>
+      <c r="A254" t="str">
+        <v>Osaka</v>
+      </c>
+      <c r="B254" t="str">
+        <v>Japan</v>
+      </c>
       <c r="C254">
         <v>0</v>
       </c>
       <c r="D254">
         <v>0</v>
       </c>
       <c r="E254">
         <v>0</v>
       </c>
       <c r="F254">
         <v>0</v>
       </c>
       <c r="G254">
         <v>0</v>
       </c>
       <c r="H254">
         <v>0</v>
       </c>
       <c r="I254">
         <v>0</v>
       </c>
       <c r="J254">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0</v>
       </c>
       <c r="L254">
         <v>0</v>
       </c>
       <c r="M254">
         <v>0</v>
       </c>
       <c r="N254">
         <v>0</v>
       </c>
       <c r="O254">
         <v>0</v>
       </c>
       <c r="P254">
         <v>0</v>
       </c>
       <c r="Q254">
         <v>0</v>
       </c>
     </row>
     <row r="255">
-      <c r="A255" t="str"/>
-      <c r="B255" t="str"/>
+      <c r="A255" t="str">
+        <v>Bangkok</v>
+      </c>
+      <c r="B255" t="str">
+        <v>Thailand</v>
+      </c>
       <c r="C255">
         <v>0</v>
       </c>
       <c r="D255">
         <v>0</v>
       </c>
       <c r="E255">
         <v>0</v>
       </c>
       <c r="F255">
         <v>0</v>
       </c>
       <c r="G255">
         <v>0</v>
       </c>
       <c r="H255">
         <v>0</v>
       </c>
       <c r="I255">
         <v>0</v>
       </c>
       <c r="J255">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0</v>
       </c>
       <c r="L255">
         <v>0</v>
       </c>
       <c r="M255">
         <v>0</v>
       </c>
       <c r="N255">
         <v>0</v>
       </c>
       <c r="O255">
         <v>0</v>
       </c>
       <c r="P255">
         <v>0</v>
       </c>
       <c r="Q255">
         <v>0</v>
       </c>
     </row>
     <row r="256">
-      <c r="A256" t="str"/>
-      <c r="B256" t="str"/>
+      <c r="A256" t="str">
+        <v>Katowice</v>
+      </c>
+      <c r="B256" t="str">
+        <v>Poland</v>
+      </c>
       <c r="C256">
         <v>0</v>
       </c>
       <c r="D256">
         <v>0</v>
       </c>
       <c r="E256">
         <v>0</v>
       </c>
       <c r="F256">
         <v>0</v>
       </c>
       <c r="G256">
         <v>0</v>
       </c>
       <c r="H256">
         <v>0</v>
       </c>
       <c r="I256">
         <v>0</v>
       </c>
       <c r="J256">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0</v>
       </c>
       <c r="L256">
         <v>0</v>
       </c>
       <c r="M256">
         <v>0</v>
       </c>
       <c r="N256">
         <v>0</v>
       </c>
       <c r="O256">
         <v>0</v>
       </c>
       <c r="P256">
         <v>0</v>
       </c>
       <c r="Q256">
         <v>0</v>
       </c>
     </row>
     <row r="257">
-      <c r="A257" t="str"/>
-      <c r="B257" t="str"/>
+      <c r="A257" t="str">
+        <v>San Salvador</v>
+      </c>
+      <c r="B257" t="str">
+        <v>El Salvador</v>
+      </c>
       <c r="C257">
         <v>0</v>
       </c>
       <c r="D257">
         <v>0</v>
       </c>
       <c r="E257">
         <v>0</v>
       </c>
       <c r="F257">
         <v>0</v>
       </c>
       <c r="G257">
         <v>0</v>
       </c>
       <c r="H257">
         <v>0</v>
       </c>
       <c r="I257">
         <v>0</v>
       </c>
       <c r="J257">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0</v>
       </c>
       <c r="L257">
         <v>0</v>
       </c>
       <c r="M257">
         <v>0</v>
       </c>
       <c r="N257">
         <v>0</v>
       </c>
       <c r="O257">
         <v>0</v>
       </c>
       <c r="P257">
         <v>0</v>
       </c>
       <c r="Q257">
         <v>0</v>
       </c>
     </row>
     <row r="258">
-      <c r="A258" t="str"/>
-      <c r="B258" t="str"/>
+      <c r="A258" t="str">
+        <v>Izmir</v>
+      </c>
+      <c r="B258" t="str">
+        <v>Turkey</v>
+      </c>
       <c r="C258">
         <v>0</v>
       </c>
       <c r="D258">
         <v>0</v>
       </c>
       <c r="E258">
         <v>0</v>
       </c>
       <c r="F258">
         <v>0</v>
       </c>
       <c r="G258">
         <v>0</v>
       </c>
       <c r="H258">
         <v>0</v>
       </c>
       <c r="I258">
         <v>0</v>
       </c>
       <c r="J258">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0</v>
       </c>
       <c r="L258">
         <v>0</v>
       </c>
       <c r="M258">
         <v>0</v>
       </c>
       <c r="N258">
         <v>0</v>
       </c>
       <c r="O258">
         <v>0</v>
       </c>
       <c r="P258">
         <v>0</v>
       </c>
       <c r="Q258">
         <v>0</v>
       </c>
     </row>
     <row r="259">
-      <c r="A259" t="str"/>
-      <c r="B259" t="str"/>
+      <c r="A259" t="str">
+        <v>Kaliningrad</v>
+      </c>
+      <c r="B259" t="str">
+        <v>Russia</v>
+      </c>
       <c r="C259">
         <v>0</v>
       </c>
       <c r="D259">
         <v>0</v>
       </c>
       <c r="E259">
         <v>0</v>
       </c>
       <c r="F259">
         <v>0</v>
       </c>
       <c r="G259">
         <v>0</v>
       </c>
       <c r="H259">
         <v>0</v>
       </c>
       <c r="I259">
         <v>0</v>
       </c>
       <c r="J259">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0</v>
       </c>
       <c r="L259">
         <v>0</v>
       </c>
       <c r="M259">
         <v>0</v>
       </c>
       <c r="N259">
         <v>0</v>
       </c>
       <c r="O259">
         <v>0</v>
       </c>
       <c r="P259">
         <v>0</v>
       </c>
       <c r="Q259">
         <v>0</v>
       </c>
     </row>
     <row r="260">
-      <c r="A260" t="str"/>
-      <c r="B260" t="str"/>
+      <c r="A260" t="str">
+        <v>Addis Ababa</v>
+      </c>
+      <c r="B260" t="str">
+        <v>Ethiopia</v>
+      </c>
       <c r="C260">
         <v>0</v>
       </c>
       <c r="D260">
         <v>0</v>
       </c>
       <c r="E260">
         <v>0</v>
       </c>
       <c r="F260">
         <v>0</v>
       </c>
       <c r="G260">
         <v>0</v>
       </c>
       <c r="H260">
         <v>0</v>
       </c>
       <c r="I260">
         <v>0</v>
       </c>
       <c r="J260">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0</v>
       </c>
       <c r="L260">
         <v>0</v>
       </c>
       <c r="M260">
         <v>0</v>
       </c>
       <c r="N260">
         <v>0</v>
       </c>
       <c r="O260">
         <v>0</v>
       </c>
       <c r="P260">
         <v>0</v>
       </c>
       <c r="Q260">
         <v>0</v>
       </c>
     </row>
     <row r="261">
-      <c r="A261" t="str"/>
-      <c r="B261" t="str"/>
+      <c r="A261" t="str">
+        <v>Santiago</v>
+      </c>
+      <c r="B261" t="str">
+        <v>Chile</v>
+      </c>
       <c r="C261">
         <v>0</v>
       </c>
       <c r="D261">
         <v>0</v>
       </c>
       <c r="E261">
         <v>0</v>
       </c>
       <c r="F261">
         <v>0</v>
       </c>
       <c r="G261">
         <v>0</v>
       </c>
       <c r="H261">
         <v>0</v>
       </c>
       <c r="I261">
         <v>0</v>
       </c>
       <c r="J261">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0</v>
       </c>
       <c r="L261">
         <v>0</v>
       </c>
       <c r="M261">
         <v>0</v>
       </c>
       <c r="N261">
         <v>0</v>
       </c>
       <c r="O261">
         <v>0</v>
       </c>
       <c r="P261">
         <v>0</v>
       </c>
       <c r="Q261">
         <v>0</v>
       </c>
     </row>
     <row r="262">
-      <c r="A262" t="str"/>
-      <c r="B262" t="str"/>
+      <c r="A262" t="str">
+        <v>Podgorica</v>
+      </c>
+      <c r="B262" t="str">
+        <v>Montenegro</v>
+      </c>
       <c r="C262">
         <v>0</v>
       </c>
       <c r="D262">
         <v>0</v>
       </c>
       <c r="E262">
         <v>0</v>
       </c>
       <c r="F262">
         <v>0</v>
       </c>
       <c r="G262">
         <v>0</v>
       </c>
       <c r="H262">
         <v>0</v>
       </c>
       <c r="I262">
         <v>0</v>
       </c>
       <c r="J262">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0</v>
       </c>
       <c r="L262">
         <v>0</v>
       </c>
       <c r="M262">
         <v>0</v>
       </c>
       <c r="N262">
         <v>0</v>
       </c>
       <c r="O262">
         <v>0</v>
       </c>
       <c r="P262">
         <v>0</v>
       </c>
       <c r="Q262">
         <v>0</v>
       </c>
     </row>
     <row r="263">
-      <c r="A263" t="str"/>
-      <c r="B263" t="str"/>
+      <c r="A263" t="str">
+        <v>Plovdiv</v>
+      </c>
+      <c r="B263" t="str">
+        <v>Bulgaria</v>
+      </c>
       <c r="C263">
         <v>0</v>
       </c>
       <c r="D263">
         <v>0</v>
       </c>
       <c r="E263">
         <v>0</v>
       </c>
       <c r="F263">
         <v>0</v>
       </c>
       <c r="G263">
         <v>0</v>
       </c>
       <c r="H263">
         <v>0</v>
       </c>
       <c r="I263">
         <v>0</v>
       </c>
       <c r="J263">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0</v>
       </c>
       <c r="L263">
         <v>0</v>
       </c>
       <c r="M263">
         <v>0</v>
       </c>
       <c r="N263">
         <v>0</v>
       </c>
       <c r="O263">
         <v>0</v>
       </c>
       <c r="P263">
         <v>0</v>
       </c>
       <c r="Q263">
         <v>0</v>
       </c>
     </row>
     <row r="264">
-      <c r="A264" t="str"/>
-      <c r="B264" t="str"/>
+      <c r="A264" t="str">
+        <v>Vlore</v>
+      </c>
+      <c r="B264" t="str">
+        <v>Albania</v>
+      </c>
       <c r="C264">
         <v>0</v>
       </c>
       <c r="D264">
         <v>0</v>
       </c>
       <c r="E264">
         <v>0</v>
       </c>
       <c r="F264">
         <v>0</v>
       </c>
       <c r="G264">
         <v>0</v>
       </c>
       <c r="H264">
         <v>0</v>
       </c>
       <c r="I264">
         <v>0</v>
       </c>
       <c r="J264">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0</v>
       </c>
       <c r="L264">
         <v>0</v>
       </c>
       <c r="M264">
         <v>0</v>
       </c>
       <c r="N264">
         <v>0</v>
       </c>
       <c r="O264">
         <v>0</v>
       </c>
       <c r="P264">
         <v>0</v>
       </c>
       <c r="Q264">
         <v>0</v>
       </c>
     </row>
     <row r="265">
-      <c r="A265" t="str"/>
-      <c r="B265" t="str"/>
+      <c r="A265" t="str">
+        <v>Saint Petersburg</v>
+      </c>
+      <c r="B265" t="str">
+        <v>Russia</v>
+      </c>
       <c r="C265">
         <v>0</v>
       </c>
       <c r="D265">
         <v>0</v>
       </c>
       <c r="E265">
         <v>0</v>
       </c>
       <c r="F265">
         <v>0</v>
       </c>
       <c r="G265">
         <v>0</v>
       </c>
       <c r="H265">
         <v>0</v>
       </c>
       <c r="I265">
         <v>0</v>
       </c>
       <c r="J265">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0</v>
       </c>
       <c r="L265">
         <v>0</v>
       </c>
       <c r="M265">
         <v>0</v>
       </c>
       <c r="N265">
         <v>0</v>
       </c>
       <c r="O265">
         <v>0</v>
       </c>
       <c r="P265">
         <v>0</v>
       </c>
       <c r="Q265">
         <v>0</v>
       </c>
     </row>
     <row r="266">
-      <c r="A266" t="str"/>
-      <c r="B266" t="str"/>
+      <c r="A266" t="str">
+        <v>Sarajevo</v>
+      </c>
+      <c r="B266" t="str">
+        <v>Bosnia And Herzegovina</v>
+      </c>
       <c r="C266">
         <v>0</v>
       </c>
       <c r="D266">
         <v>0</v>
       </c>
       <c r="E266">
         <v>0</v>
       </c>
       <c r="F266">
         <v>0</v>
       </c>
       <c r="G266">
         <v>0</v>
       </c>
       <c r="H266">
         <v>0</v>
       </c>
       <c r="I266">
         <v>0</v>
       </c>
       <c r="J266">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0</v>
       </c>
       <c r="L266">
         <v>0</v>
       </c>
       <c r="M266">
         <v>0</v>
       </c>
       <c r="N266">
         <v>0</v>
       </c>
       <c r="O266">
         <v>0</v>
       </c>
       <c r="P266">
         <v>0</v>
       </c>
       <c r="Q266">
         <v>0</v>
       </c>
     </row>
     <row r="267">
-      <c r="A267" t="str"/>
-      <c r="B267" t="str"/>
+      <c r="A267" t="str">
+        <v>Cape Town</v>
+      </c>
+      <c r="B267" t="str">
+        <v>South Africa</v>
+      </c>
       <c r="C267">
         <v>0</v>
       </c>
       <c r="D267">
         <v>0</v>
       </c>
       <c r="E267">
         <v>0</v>
       </c>
       <c r="F267">
         <v>0</v>
       </c>
       <c r="G267">
         <v>0</v>
       </c>
       <c r="H267">
         <v>0</v>
       </c>
       <c r="I267">
         <v>0</v>
       </c>
       <c r="J267">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0</v>
       </c>
       <c r="L267">
         <v>0</v>
       </c>
       <c r="M267">
         <v>0</v>
       </c>
       <c r="N267">
         <v>0</v>
       </c>
       <c r="O267">
         <v>0</v>
       </c>
       <c r="P267">
         <v>0</v>
       </c>
       <c r="Q267">
         <v>0</v>
       </c>
     </row>
     <row r="268">
-      <c r="A268" t="str"/>
-      <c r="B268" t="str"/>
+      <c r="A268" t="str">
+        <v>Constanta</v>
+      </c>
+      <c r="B268" t="str">
+        <v>Romania</v>
+      </c>
       <c r="C268">
         <v>0</v>
       </c>
       <c r="D268">
         <v>0</v>
       </c>
       <c r="E268">
         <v>0</v>
       </c>
       <c r="F268">
         <v>0</v>
       </c>
       <c r="G268">
         <v>0</v>
       </c>
       <c r="H268">
         <v>0</v>
       </c>
       <c r="I268">
         <v>0</v>
       </c>
       <c r="J268">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0</v>
       </c>
       <c r="L268">
         <v>0</v>
       </c>
       <c r="M268">
         <v>0</v>
       </c>
       <c r="N268">
         <v>0</v>
       </c>
       <c r="O268">
         <v>0</v>
       </c>
       <c r="P268">
         <v>0</v>
       </c>
       <c r="Q268">
         <v>0</v>
       </c>
     </row>
     <row r="269">
-      <c r="A269" t="str"/>
-      <c r="B269" t="str"/>
+      <c r="A269" t="str">
+        <v>Yerevan</v>
+      </c>
+      <c r="B269" t="str">
+        <v>Armenia</v>
+      </c>
       <c r="C269">
         <v>0</v>
       </c>
       <c r="D269">
         <v>0</v>
       </c>
       <c r="E269">
         <v>0</v>
       </c>
       <c r="F269">
         <v>0</v>
       </c>
       <c r="G269">
         <v>0</v>
       </c>
       <c r="H269">
         <v>0</v>
       </c>
       <c r="I269">
         <v>0</v>
       </c>
       <c r="J269">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0</v>
       </c>
       <c r="L269">
         <v>0</v>
       </c>
       <c r="M269">
         <v>0</v>
       </c>
       <c r="N269">
         <v>0</v>
       </c>
       <c r="O269">
         <v>0</v>
       </c>
       <c r="P269">
         <v>0</v>
       </c>
       <c r="Q269">
         <v>0</v>
       </c>
     </row>
     <row r="270">
-      <c r="A270" t="str"/>
-      <c r="B270" t="str"/>
+      <c r="A270" t="str">
+        <v>Accra</v>
+      </c>
+      <c r="B270" t="str">
+        <v>Ghana</v>
+      </c>
       <c r="C270">
         <v>0</v>
       </c>
       <c r="D270">
         <v>0</v>
       </c>
       <c r="E270">
         <v>0</v>
       </c>
       <c r="F270">
         <v>0</v>
       </c>
       <c r="G270">
         <v>0</v>
       </c>
       <c r="H270">
         <v>0</v>
       </c>
       <c r="I270">
         <v>0</v>
       </c>
       <c r="J270">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0</v>
       </c>
       <c r="L270">
         <v>0</v>
       </c>
       <c r="M270">
         <v>0</v>
       </c>
       <c r="N270">
         <v>0</v>
       </c>
       <c r="O270">
         <v>0</v>
       </c>
       <c r="P270">
         <v>0</v>
       </c>
       <c r="Q270">
         <v>0</v>
       </c>
     </row>
     <row r="271">
-      <c r="A271" t="str"/>
-      <c r="B271" t="str"/>
+      <c r="A271" t="str">
+        <v>Pretoria</v>
+      </c>
+      <c r="B271" t="str">
+        <v>South Africa</v>
+      </c>
       <c r="C271">
         <v>0</v>
       </c>
       <c r="D271">
         <v>0</v>
       </c>
       <c r="E271">
         <v>0</v>
       </c>
       <c r="F271">
         <v>0</v>
       </c>
       <c r="G271">
         <v>0</v>
       </c>
       <c r="H271">
         <v>0</v>
       </c>
       <c r="I271">
         <v>0</v>
       </c>
       <c r="J271">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0</v>
       </c>
       <c r="L271">
         <v>0</v>
       </c>
       <c r="M271">
         <v>0</v>
       </c>
       <c r="N271">
         <v>0</v>
       </c>
       <c r="O271">
         <v>0</v>
       </c>
       <c r="P271">
         <v>0</v>
       </c>
       <c r="Q271">
         <v>0</v>
       </c>
     </row>
     <row r="272">
-      <c r="A272" t="str"/>
-      <c r="B272" t="str"/>
+      <c r="A272" t="str">
+        <v>Montpellier</v>
+      </c>
+      <c r="B272" t="str">
+        <v>France</v>
+      </c>
       <c r="C272">
         <v>0</v>
       </c>
       <c r="D272">
         <v>0</v>
       </c>
       <c r="E272">
         <v>0</v>
       </c>
       <c r="F272">
         <v>0</v>
       </c>
       <c r="G272">
         <v>0</v>
       </c>
       <c r="H272">
         <v>0</v>
       </c>
       <c r="I272">
         <v>0</v>
       </c>
       <c r="J272">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0</v>
       </c>
       <c r="L272">
         <v>0</v>
       </c>
       <c r="M272">
         <v>0</v>
       </c>
       <c r="N272">
         <v>0</v>
       </c>
       <c r="O272">
         <v>0</v>
       </c>
       <c r="P272">
         <v>0</v>
       </c>
       <c r="Q272">
         <v>0</v>
       </c>
     </row>
     <row r="273">
-      <c r="A273" t="str"/>
-      <c r="B273" t="str"/>
+      <c r="A273" t="str">
+        <v>Burgas</v>
+      </c>
+      <c r="B273" t="str">
+        <v>Bulgaria</v>
+      </c>
       <c r="C273">
         <v>0</v>
       </c>
       <c r="D273">
         <v>0</v>
       </c>
       <c r="E273">
         <v>0</v>
       </c>
       <c r="F273">
         <v>0</v>
       </c>
       <c r="G273">
         <v>0</v>
       </c>
       <c r="H273">
         <v>0</v>
       </c>
       <c r="I273">
         <v>0</v>
       </c>
       <c r="J273">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0</v>
       </c>
       <c r="L273">
         <v>0</v>
       </c>
       <c r="M273">
         <v>0</v>
       </c>
       <c r="N273">
         <v>0</v>
       </c>
       <c r="O273">
         <v>0</v>
       </c>
       <c r="P273">
         <v>0</v>
       </c>
       <c r="Q273">
         <v>0</v>
       </c>
     </row>
     <row r="274">
-      <c r="A274" t="str"/>
-      <c r="B274" t="str"/>
+      <c r="A274" t="str">
+        <v>Ankara</v>
+      </c>
+      <c r="B274" t="str">
+        <v>Turkey</v>
+      </c>
       <c r="C274">
         <v>0</v>
       </c>
       <c r="D274">
         <v>0</v>
       </c>
       <c r="E274">
         <v>0</v>
       </c>
       <c r="F274">
         <v>0</v>
       </c>
       <c r="G274">
         <v>0</v>
       </c>
       <c r="H274">
         <v>0</v>
       </c>
       <c r="I274">
         <v>0</v>
       </c>
       <c r="J274">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0</v>
       </c>
       <c r="L274">
         <v>0</v>
       </c>
       <c r="M274">
         <v>0</v>
       </c>
       <c r="N274">
         <v>0</v>
       </c>
       <c r="O274">
         <v>0</v>
       </c>
       <c r="P274">
         <v>0</v>
       </c>
       <c r="Q274">
         <v>0</v>
       </c>
     </row>
     <row r="275">
-      <c r="A275" t="str"/>
-      <c r="B275" t="str"/>
+      <c r="A275" t="str">
+        <v>Nizhny Novgorod</v>
+      </c>
+      <c r="B275" t="str">
+        <v>Russia</v>
+      </c>
       <c r="C275">
         <v>0</v>
       </c>
       <c r="D275">
         <v>0</v>
       </c>
       <c r="E275">
         <v>0</v>
       </c>
       <c r="F275">
         <v>0</v>
       </c>
       <c r="G275">
         <v>0</v>
       </c>
       <c r="H275">
         <v>0</v>
       </c>
       <c r="I275">
         <v>0</v>
       </c>
       <c r="J275">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0</v>
       </c>
       <c r="L275">
         <v>0</v>
       </c>
       <c r="M275">
         <v>0</v>
       </c>
       <c r="N275">
         <v>0</v>
       </c>
       <c r="O275">
         <v>0</v>
       </c>
       <c r="P275">
         <v>0</v>
       </c>
       <c r="Q275">
         <v>0</v>
       </c>
     </row>
     <row r="276">
-      <c r="A276" t="str"/>
-      <c r="B276" t="str"/>
+      <c r="A276" t="str">
+        <v>Bogota</v>
+      </c>
+      <c r="B276" t="str">
+        <v>Colombia</v>
+      </c>
       <c r="C276">
         <v>0</v>
       </c>
       <c r="D276">
         <v>0</v>
       </c>
       <c r="E276">
         <v>0</v>
       </c>
       <c r="F276">
         <v>0</v>
       </c>
       <c r="G276">
         <v>0</v>
       </c>
       <c r="H276">
         <v>0</v>
       </c>
       <c r="I276">
         <v>0</v>
       </c>
       <c r="J276">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0</v>
       </c>
       <c r="L276">
         <v>0</v>
       </c>
       <c r="M276">
         <v>0</v>
       </c>
       <c r="N276">
         <v>0</v>
       </c>
       <c r="O276">
         <v>0</v>
       </c>
       <c r="P276">
         <v>0</v>
       </c>
       <c r="Q276">
         <v>0</v>
       </c>
     </row>
     <row r="277">
-      <c r="A277" t="str"/>
-      <c r="B277" t="str"/>
+      <c r="A277" t="str">
+        <v>Antalya</v>
+      </c>
+      <c r="B277" t="str">
+        <v>Turkey</v>
+      </c>
       <c r="C277">
         <v>0</v>
       </c>
       <c r="D277">
         <v>0</v>
       </c>
       <c r="E277">
         <v>0</v>
       </c>
       <c r="F277">
         <v>0</v>
       </c>
       <c r="G277">
         <v>0</v>
       </c>
       <c r="H277">
         <v>0</v>
       </c>
       <c r="I277">
         <v>0</v>
       </c>
       <c r="J277">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0</v>
       </c>
       <c r="L277">
         <v>0</v>
       </c>
       <c r="M277">
         <v>0</v>
       </c>
       <c r="N277">
         <v>0</v>
       </c>
       <c r="O277">
         <v>0</v>
       </c>
       <c r="P277">
         <v>0</v>
       </c>
       <c r="Q277">
         <v>0</v>
       </c>
     </row>
     <row r="278">
-      <c r="A278" t="str"/>
-      <c r="B278" t="str"/>
+      <c r="A278" t="str">
+        <v>Iasi</v>
+      </c>
+      <c r="B278" t="str">
+        <v>Romania</v>
+      </c>
       <c r="C278">
         <v>0</v>
       </c>
       <c r="D278">
         <v>0</v>
       </c>
       <c r="E278">
         <v>0</v>
       </c>
       <c r="F278">
         <v>0</v>
       </c>
       <c r="G278">
         <v>0</v>
       </c>
       <c r="H278">
         <v>0</v>
       </c>
       <c r="I278">
         <v>0</v>
       </c>
       <c r="J278">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0</v>
       </c>
       <c r="L278">
         <v>0</v>
       </c>
       <c r="M278">
         <v>0</v>
       </c>
       <c r="N278">
         <v>0</v>
       </c>
       <c r="O278">
         <v>0</v>
       </c>
       <c r="P278">
         <v>0</v>
       </c>
       <c r="Q278">
         <v>0</v>
       </c>
     </row>
     <row r="279">
-      <c r="A279" t="str"/>
-      <c r="B279" t="str"/>
+      <c r="A279" t="str">
+        <v>Santo Domingo</v>
+      </c>
+      <c r="B279" t="str">
+        <v>Dominican Republic</v>
+      </c>
       <c r="C279">
         <v>0</v>
       </c>
       <c r="D279">
         <v>0</v>
       </c>
       <c r="E279">
         <v>0</v>
       </c>
       <c r="F279">
         <v>0</v>
       </c>
       <c r="G279">
         <v>0</v>
       </c>
       <c r="H279">
         <v>0</v>
       </c>
       <c r="I279">
         <v>0</v>
       </c>
       <c r="J279">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0</v>
       </c>
       <c r="L279">
         <v>0</v>
       </c>
       <c r="M279">
         <v>0</v>
       </c>
       <c r="N279">
         <v>0</v>
       </c>
       <c r="O279">
         <v>0</v>
       </c>
       <c r="P279">
         <v>0</v>
       </c>
       <c r="Q279">
         <v>0</v>
       </c>
     </row>
     <row r="280">
-      <c r="A280" t="str"/>
-      <c r="B280" t="str"/>
+      <c r="A280" t="str">
+        <v>Sao Paulo</v>
+      </c>
+      <c r="B280" t="str">
+        <v>Brazil</v>
+      </c>
       <c r="C280">
         <v>0</v>
       </c>
       <c r="D280">
         <v>0</v>
       </c>
       <c r="E280">
         <v>0</v>
       </c>
       <c r="F280">
         <v>0</v>
       </c>
       <c r="G280">
         <v>0</v>
       </c>
       <c r="H280">
         <v>0</v>
       </c>
       <c r="I280">
         <v>0</v>
       </c>
       <c r="J280">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0</v>
       </c>
       <c r="L280">
         <v>0</v>
       </c>
       <c r="M280">
         <v>0</v>
       </c>
       <c r="N280">
         <v>0</v>
       </c>
       <c r="O280">
         <v>0</v>
       </c>
       <c r="P280">
         <v>0</v>
       </c>
       <c r="Q280">
         <v>0</v>
       </c>
     </row>
     <row r="281">
-      <c r="A281" t="str"/>
-      <c r="B281" t="str"/>
+      <c r="A281" t="str">
+        <v>Timisoara</v>
+      </c>
+      <c r="B281" t="str">
+        <v>Romania</v>
+      </c>
       <c r="C281">
         <v>0</v>
       </c>
       <c r="D281">
         <v>0</v>
       </c>
       <c r="E281">
         <v>0</v>
       </c>
       <c r="F281">
         <v>0</v>
       </c>
       <c r="G281">
         <v>0</v>
       </c>
       <c r="H281">
         <v>0</v>
       </c>
       <c r="I281">
         <v>0</v>
       </c>
       <c r="J281">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0</v>
       </c>
       <c r="L281">
         <v>0</v>
       </c>
       <c r="M281">
         <v>0</v>
       </c>
       <c r="N281">
         <v>0</v>
       </c>
       <c r="O281">
         <v>0</v>
       </c>
       <c r="P281">
         <v>0</v>
       </c>
       <c r="Q281">
         <v>0</v>
       </c>
     </row>
     <row r="282">
-      <c r="A282" t="str"/>
-      <c r="B282" t="str"/>
+      <c r="A282" t="str">
+        <v>Aguascalientes</v>
+      </c>
+      <c r="B282" t="str">
+        <v>Mexico</v>
+      </c>
       <c r="C282">
         <v>0</v>
       </c>
       <c r="D282">
         <v>0</v>
       </c>
       <c r="E282">
         <v>0</v>
       </c>
       <c r="F282">
         <v>0</v>
       </c>
       <c r="G282">
         <v>0</v>
       </c>
       <c r="H282">
         <v>0</v>
       </c>
       <c r="I282">
         <v>0</v>
       </c>
       <c r="J282">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0</v>
       </c>
       <c r="L282">
         <v>0</v>
       </c>
       <c r="M282">
         <v>0</v>
       </c>
       <c r="N282">
         <v>0</v>
       </c>
       <c r="O282">
         <v>0</v>
       </c>
       <c r="P282">
         <v>0</v>
       </c>
       <c r="Q282">
         <v>0</v>
       </c>
     </row>
     <row r="283">
-      <c r="A283" t="str"/>
-      <c r="B283" t="str"/>
+      <c r="A283" t="str">
+        <v>Almaty</v>
+      </c>
+      <c r="B283" t="str">
+        <v>Kazakhstan</v>
+      </c>
       <c r="C283">
         <v>0</v>
       </c>
       <c r="D283">
         <v>0</v>
       </c>
       <c r="E283">
         <v>0</v>
       </c>
       <c r="F283">
         <v>0</v>
       </c>
       <c r="G283">
         <v>0</v>
       </c>
       <c r="H283">
         <v>0</v>
       </c>
       <c r="I283">
         <v>0</v>
       </c>
       <c r="J283">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0</v>
       </c>
       <c r="L283">
         <v>0</v>
       </c>
       <c r="M283">
         <v>0</v>
       </c>
       <c r="N283">
         <v>0</v>
       </c>
       <c r="O283">
         <v>0</v>
       </c>
       <c r="P283">
         <v>0</v>
       </c>
       <c r="Q283">
         <v>0</v>
       </c>
     </row>
     <row r="284">
-      <c r="A284" t="str"/>
-      <c r="B284" t="str"/>
+      <c r="A284" t="str">
+        <v>Makati</v>
+      </c>
+      <c r="B284" t="str">
+        <v>Philippines</v>
+      </c>
       <c r="C284">
         <v>0</v>
       </c>
       <c r="D284">
         <v>0</v>
       </c>
       <c r="E284">
         <v>0</v>
       </c>
       <c r="F284">
         <v>0</v>
       </c>
       <c r="G284">
         <v>0</v>
       </c>
       <c r="H284">
         <v>0</v>
       </c>
       <c r="I284">
         <v>0</v>
       </c>
       <c r="J284">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0</v>
       </c>
       <c r="L284">
         <v>0</v>
       </c>
       <c r="M284">
         <v>0</v>
       </c>
       <c r="N284">
         <v>0</v>
       </c>
       <c r="O284">
         <v>0</v>
       </c>
       <c r="P284">
         <v>0</v>
       </c>
       <c r="Q284">
         <v>0</v>
       </c>
     </row>
     <row r="285">
-      <c r="A285" t="str"/>
-      <c r="B285" t="str"/>
+      <c r="A285" t="str">
+        <v>Phuket</v>
+      </c>
+      <c r="B285" t="str">
+        <v>Thailand</v>
+      </c>
       <c r="C285">
         <v>0</v>
       </c>
       <c r="D285">
         <v>0</v>
       </c>
       <c r="E285">
         <v>0</v>
       </c>
       <c r="F285">
         <v>0</v>
       </c>
       <c r="G285">
         <v>0</v>
       </c>
       <c r="H285">
         <v>0</v>
       </c>
       <c r="I285">
         <v>0</v>
       </c>
       <c r="J285">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0</v>
       </c>
       <c r="L285">
         <v>0</v>
       </c>
       <c r="M285">
         <v>0</v>
       </c>
       <c r="N285">
         <v>0</v>
       </c>
       <c r="O285">
         <v>0</v>
       </c>
       <c r="P285">
         <v>0</v>
       </c>
       <c r="Q285">
         <v>0</v>
       </c>
     </row>
     <row r="286">
-      <c r="A286" t="str"/>
-      <c r="B286" t="str"/>
+      <c r="A286" t="str">
+        <v>Tyumen</v>
+      </c>
+      <c r="B286" t="str">
+        <v>Russia</v>
+      </c>
       <c r="C286">
         <v>0</v>
       </c>
       <c r="D286">
         <v>0</v>
       </c>
       <c r="E286">
         <v>0</v>
       </c>
       <c r="F286">
         <v>0</v>
       </c>
       <c r="G286">
         <v>0</v>
       </c>
       <c r="H286">
         <v>0</v>
       </c>
       <c r="I286">
         <v>0</v>
       </c>
       <c r="J286">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0</v>
       </c>
       <c r="L286">
         <v>0</v>
       </c>
       <c r="M286">
         <v>0</v>
       </c>
       <c r="N286">
         <v>0</v>
       </c>
       <c r="O286">
         <v>0</v>
       </c>
       <c r="P286">
         <v>0</v>
       </c>
       <c r="Q286">
         <v>0</v>
       </c>
     </row>
     <row r="287">
-      <c r="A287" t="str"/>
-      <c r="B287" t="str"/>
+      <c r="A287" t="str">
+        <v>Yekaterinburg</v>
+      </c>
+      <c r="B287" t="str">
+        <v>Russia</v>
+      </c>
       <c r="C287">
         <v>0</v>
       </c>
       <c r="D287">
         <v>0</v>
       </c>
       <c r="E287">
         <v>0</v>
       </c>
       <c r="F287">
         <v>0</v>
       </c>
       <c r="G287">
         <v>0</v>
       </c>
       <c r="H287">
         <v>0</v>
       </c>
       <c r="I287">
         <v>0</v>
       </c>
       <c r="J287">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0</v>
       </c>
       <c r="L287">
         <v>0</v>
       </c>
       <c r="M287">
         <v>0</v>
       </c>
       <c r="N287">
         <v>0</v>
       </c>
       <c r="O287">
         <v>0</v>
       </c>
       <c r="P287">
         <v>0</v>
       </c>
       <c r="Q287">
         <v>0</v>
       </c>
     </row>
     <row r="288">
-      <c r="A288" t="str"/>
-      <c r="B288" t="str"/>
+      <c r="A288" t="str">
+        <v>Shanghai</v>
+      </c>
+      <c r="B288" t="str">
+        <v>China</v>
+      </c>
       <c r="C288">
         <v>0</v>
       </c>
       <c r="D288">
         <v>0</v>
       </c>
       <c r="E288">
         <v>0</v>
       </c>
       <c r="F288">
         <v>0</v>
       </c>
       <c r="G288">
         <v>0</v>
       </c>
       <c r="H288">
         <v>0</v>
       </c>
       <c r="I288">
         <v>0</v>
       </c>
       <c r="J288">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0</v>
       </c>
       <c r="L288">
         <v>0</v>
       </c>
       <c r="M288">
         <v>0</v>
       </c>
       <c r="N288">
         <v>0</v>
       </c>
       <c r="O288">
         <v>0</v>
       </c>
       <c r="P288">
         <v>0</v>
       </c>
       <c r="Q288">
         <v>0</v>
       </c>
     </row>
     <row r="289">
-      <c r="A289" t="str"/>
-      <c r="B289" t="str"/>
+      <c r="A289" t="str">
+        <v>Craiova</v>
+      </c>
+      <c r="B289" t="str">
+        <v>Romania</v>
+      </c>
       <c r="C289">
         <v>0</v>
       </c>
       <c r="D289">
         <v>0</v>
       </c>
       <c r="E289">
         <v>0</v>
       </c>
       <c r="F289">
         <v>0</v>
       </c>
       <c r="G289">
         <v>0</v>
       </c>
       <c r="H289">
         <v>0</v>
       </c>
       <c r="I289">
         <v>0</v>
       </c>
       <c r="J289">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0</v>
       </c>
       <c r="L289">
         <v>0</v>
       </c>
       <c r="M289">
         <v>0</v>
       </c>
       <c r="N289">
         <v>0</v>
       </c>
       <c r="O289">
         <v>0</v>
       </c>
       <c r="P289">
         <v>0</v>
       </c>
       <c r="Q289">
         <v>0</v>
       </c>
     </row>
     <row r="290">
-      <c r="A290" t="str"/>
-      <c r="B290" t="str"/>
+      <c r="A290" t="str">
+        <v>Ploiesti</v>
+      </c>
+      <c r="B290" t="str">
+        <v>Romania</v>
+      </c>
       <c r="C290">
         <v>0</v>
       </c>
       <c r="D290">
         <v>0</v>
       </c>
       <c r="E290">
         <v>0</v>
       </c>
       <c r="F290">
         <v>0</v>
       </c>
       <c r="G290">
         <v>0</v>
       </c>
       <c r="H290">
         <v>0</v>
       </c>
       <c r="I290">
         <v>0</v>
       </c>
       <c r="J290">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0</v>
       </c>
       <c r="L290">
         <v>0</v>
       </c>
       <c r="M290">
         <v>0</v>
       </c>
       <c r="N290">
         <v>0</v>
       </c>
       <c r="O290">
         <v>0</v>
       </c>
       <c r="P290">
         <v>0</v>
       </c>
       <c r="Q290">
         <v>0</v>
       </c>
     </row>
     <row r="291">
-      <c r="A291" t="str"/>
-      <c r="B291" t="str"/>
+      <c r="A291" t="str">
+        <v>Maputo</v>
+      </c>
+      <c r="B291" t="str">
+        <v>Mozambique</v>
+      </c>
       <c r="C291">
         <v>0</v>
       </c>
       <c r="D291">
         <v>0</v>
       </c>
       <c r="E291">
         <v>0</v>
       </c>
       <c r="F291">
         <v>0</v>
       </c>
       <c r="G291">
         <v>0</v>
       </c>
       <c r="H291">
         <v>0</v>
       </c>
       <c r="I291">
         <v>0</v>
       </c>
       <c r="J291">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0</v>
       </c>
       <c r="L291">
         <v>0</v>
       </c>
       <c r="M291">
         <v>0</v>
       </c>
       <c r="N291">
         <v>0</v>
       </c>
       <c r="O291">
         <v>0</v>
       </c>
       <c r="P291">
         <v>0</v>
       </c>
       <c r="Q291">
         <v>0</v>
       </c>
     </row>
     <row r="292">
-      <c r="A292" t="str"/>
-      <c r="B292" t="str"/>
+      <c r="A292" t="str">
+        <v>Windhoek</v>
+      </c>
+      <c r="B292" t="str">
+        <v>Namibia</v>
+      </c>
       <c r="C292">
         <v>0</v>
       </c>
       <c r="D292">
         <v>0</v>
       </c>
       <c r="E292">
         <v>0</v>
       </c>
       <c r="F292">
         <v>0</v>
       </c>
       <c r="G292">
         <v>0</v>
       </c>
       <c r="H292">
         <v>0</v>
       </c>
       <c r="I292">
         <v>0</v>
       </c>
       <c r="J292">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0</v>
       </c>
       <c r="L292">
         <v>0</v>
       </c>
       <c r="M292">
         <v>0</v>
       </c>
       <c r="N292">
         <v>0</v>
       </c>
       <c r="O292">
         <v>0</v>
       </c>
       <c r="P292">
         <v>0</v>
       </c>
       <c r="Q292">
         <v>0</v>
       </c>
     </row>
     <row r="293">
-      <c r="A293" t="str"/>
-      <c r="B293" t="str"/>
+      <c r="A293" t="str">
+        <v>Chisinau</v>
+      </c>
+      <c r="B293" t="str">
+        <v>Moldova</v>
+      </c>
       <c r="C293">
         <v>0</v>
       </c>
       <c r="D293">
         <v>0</v>
       </c>
       <c r="E293">
         <v>0</v>
       </c>
       <c r="F293">
         <v>0</v>
       </c>
       <c r="G293">
         <v>0</v>
       </c>
       <c r="H293">
         <v>0</v>
       </c>
       <c r="I293">
         <v>0</v>
       </c>
       <c r="J293">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0</v>
       </c>
       <c r="L293">
         <v>0</v>
       </c>
       <c r="M293">
         <v>0</v>
       </c>
       <c r="N293">
         <v>0</v>
       </c>
       <c r="O293">
         <v>0</v>
       </c>
       <c r="P293">
         <v>0</v>
       </c>
       <c r="Q293">
         <v>0</v>
       </c>
     </row>
     <row r="294">
-      <c r="A294" t="str"/>
-      <c r="B294" t="str"/>
+      <c r="A294" t="str">
+        <v>Tbilisi</v>
+      </c>
+      <c r="B294" t="str">
+        <v>Georgia</v>
+      </c>
       <c r="C294">
         <v>0</v>
       </c>
       <c r="D294">
         <v>0</v>
       </c>
       <c r="E294">
         <v>0</v>
       </c>
       <c r="F294">
         <v>0</v>
       </c>
       <c r="G294">
         <v>0</v>
       </c>
       <c r="H294">
         <v>0</v>
       </c>
       <c r="I294">
         <v>0</v>
       </c>
       <c r="J294">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0</v>
       </c>
       <c r="L294">
         <v>0</v>
       </c>
       <c r="M294">
         <v>0</v>
       </c>
       <c r="N294">
         <v>0</v>
       </c>
       <c r="O294">
         <v>0</v>
       </c>
       <c r="P294">
         <v>0</v>
       </c>
       <c r="Q294">
         <v>0</v>
       </c>
     </row>
     <row r="295">
-      <c r="A295" t="str"/>
-      <c r="B295" t="str"/>
+      <c r="A295" t="str">
+        <v>Bursa</v>
+      </c>
+      <c r="B295" t="str">
+        <v>Turkey</v>
+      </c>
       <c r="C295">
         <v>0</v>
       </c>
       <c r="D295">
         <v>0</v>
       </c>
       <c r="E295">
         <v>0</v>
       </c>
       <c r="F295">
         <v>0</v>
       </c>
       <c r="G295">
         <v>0</v>
       </c>
       <c r="H295">
         <v>0</v>
       </c>
       <c r="I295">
         <v>0</v>
       </c>
       <c r="J295">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0</v>
       </c>
       <c r="L295">
         <v>0</v>
       </c>
       <c r="M295">
         <v>0</v>
       </c>
       <c r="N295">
         <v>0</v>
       </c>
       <c r="O295">
         <v>0</v>
       </c>
       <c r="P295">
         <v>0</v>
       </c>
       <c r="Q295">
         <v>0</v>
       </c>
     </row>
     <row r="296">
-      <c r="A296" t="str"/>
-      <c r="B296" t="str"/>
+      <c r="A296" t="str">
+        <v>Eskisehir</v>
+      </c>
+      <c r="B296" t="str">
+        <v>Turkey</v>
+      </c>
       <c r="C296">
         <v>0</v>
       </c>
       <c r="D296">
         <v>0</v>
       </c>
       <c r="E296">
         <v>0</v>
       </c>
       <c r="F296">
         <v>0</v>
       </c>
       <c r="G296">
         <v>0</v>
       </c>
       <c r="H296">
         <v>0</v>
       </c>
       <c r="I296">
         <v>0</v>
       </c>
       <c r="J296">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0</v>
       </c>
       <c r="L296">
         <v>0</v>
       </c>
       <c r="M296">
         <v>0</v>
       </c>
       <c r="N296">
         <v>0</v>
       </c>
       <c r="O296">
         <v>0</v>
       </c>
       <c r="P296">
         <v>0</v>
       </c>
       <c r="Q296">
         <v>0</v>
       </c>
     </row>
     <row r="297">
-      <c r="A297" t="str"/>
-      <c r="B297" t="str"/>
+      <c r="A297" t="str">
+        <v>Krasnoyarsk</v>
+      </c>
+      <c r="B297" t="str">
+        <v>Russia</v>
+      </c>
       <c r="C297">
         <v>0</v>
       </c>
       <c r="D297">
         <v>0</v>
       </c>
       <c r="E297">
         <v>0</v>
       </c>
       <c r="F297">
         <v>0</v>
       </c>
       <c r="G297">
         <v>0</v>
       </c>
       <c r="H297">
         <v>0</v>
       </c>
       <c r="I297">
         <v>0</v>
       </c>
       <c r="J297">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0</v>
       </c>
       <c r="L297">
         <v>0</v>
       </c>
       <c r="M297">
         <v>0</v>
       </c>
       <c r="N297">
         <v>0</v>
       </c>
       <c r="O297">
         <v>0</v>
       </c>
       <c r="P297">
         <v>0</v>
       </c>
       <c r="Q297">
         <v>0</v>
       </c>
     </row>
     <row r="298">
-      <c r="A298" t="str"/>
-      <c r="B298" t="str"/>
+      <c r="A298" t="str">
+        <v>Lusaka</v>
+      </c>
+      <c r="B298" t="str">
+        <v>Zambia</v>
+      </c>
       <c r="C298">
         <v>0</v>
       </c>
       <c r="D298">
         <v>0</v>
       </c>
       <c r="E298">
         <v>0</v>
       </c>
       <c r="F298">
         <v>0</v>
       </c>
       <c r="G298">
         <v>0</v>
       </c>
       <c r="H298">
         <v>0</v>
       </c>
       <c r="I298">
         <v>0</v>
       </c>
       <c r="J298">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0</v>
       </c>
       <c r="L298">
         <v>0</v>
       </c>
       <c r="M298">
         <v>0</v>
       </c>
       <c r="N298">
         <v>0</v>
       </c>
       <c r="O298">
         <v>0</v>
       </c>
       <c r="P298">
         <v>0</v>
       </c>
       <c r="Q298">
         <v>0</v>
       </c>
     </row>
     <row r="299">
-      <c r="A299" t="str"/>
-      <c r="B299" t="str"/>
+      <c r="A299" t="str">
+        <v>Skopje</v>
+      </c>
+      <c r="B299" t="str">
+        <v>North Macedonia</v>
+      </c>
       <c r="C299">
         <v>0</v>
       </c>
       <c r="D299">
         <v>0</v>
       </c>
       <c r="E299">
         <v>0</v>
       </c>
       <c r="F299">
         <v>0</v>
       </c>
       <c r="G299">
         <v>0</v>
       </c>
       <c r="H299">
         <v>0</v>
       </c>
       <c r="I299">
         <v>0</v>
       </c>
       <c r="J299">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0</v>
       </c>
       <c r="L299">
         <v>0</v>
       </c>
       <c r="M299">
         <v>0</v>
       </c>
       <c r="N299">
         <v>0</v>
       </c>
       <c r="O299">
         <v>0</v>
       </c>
       <c r="P299">
         <v>0</v>
       </c>
       <c r="Q299">
         <v>0</v>
       </c>
     </row>
     <row r="300">
-      <c r="A300" t="str"/>
-      <c r="B300" t="str"/>
+      <c r="A300" t="str">
+        <v>Krasnodar</v>
+      </c>
+      <c r="B300" t="str">
+        <v>Russia</v>
+      </c>
       <c r="C300">
         <v>0</v>
       </c>
       <c r="D300">
         <v>0</v>
       </c>
       <c r="E300">
         <v>0</v>
       </c>
       <c r="F300">
         <v>0</v>
       </c>
       <c r="G300">
         <v>0</v>
       </c>
       <c r="H300">
         <v>0</v>
       </c>
       <c r="I300">
         <v>0</v>
       </c>
       <c r="J300">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0</v>
       </c>
       <c r="L300">
         <v>0</v>
       </c>
       <c r="M300">
         <v>0</v>
       </c>
       <c r="N300">
         <v>0</v>
       </c>
       <c r="O300">
         <v>0</v>
       </c>
       <c r="P300">
         <v>0</v>
       </c>
       <c r="Q300">
         <v>0</v>
       </c>
     </row>
     <row r="301">
-      <c r="A301" t="str"/>
-      <c r="B301" t="str"/>
+      <c r="A301" t="str">
+        <v>Beijing</v>
+      </c>
+      <c r="B301" t="str">
+        <v>China</v>
+      </c>
       <c r="C301">
         <v>0</v>
       </c>
       <c r="D301">
         <v>0</v>
       </c>
       <c r="E301">
         <v>0</v>
       </c>
       <c r="F301">
         <v>0</v>
       </c>
       <c r="G301">
         <v>0</v>
       </c>
       <c r="H301">
         <v>0</v>
       </c>
       <c r="I301">
         <v>0</v>
       </c>
       <c r="J301">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0</v>
       </c>
       <c r="L301">
         <v>0</v>
       </c>
       <c r="M301">
         <v>0</v>
       </c>
       <c r="N301">
         <v>0</v>
       </c>
       <c r="O301">
         <v>0</v>
       </c>
       <c r="P301">
         <v>0</v>
       </c>
       <c r="Q301">
         <v>0</v>
       </c>
     </row>
     <row r="302">
-      <c r="A302" t="str"/>
-      <c r="B302" t="str"/>
+      <c r="A302" t="str">
+        <v>Kuala Lumpur</v>
+      </c>
+      <c r="B302" t="str">
+        <v>Malaysia</v>
+      </c>
       <c r="C302">
         <v>0</v>
       </c>
       <c r="D302">
         <v>0</v>
       </c>
       <c r="E302">
         <v>0</v>
       </c>
       <c r="F302">
         <v>0</v>
       </c>
       <c r="G302">
         <v>0</v>
       </c>
       <c r="H302">
         <v>0</v>
       </c>
       <c r="I302">
         <v>0</v>
       </c>
       <c r="J302">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0</v>
       </c>
       <c r="L302">
         <v>0</v>
       </c>
       <c r="M302">
         <v>0</v>
       </c>
       <c r="N302">
         <v>0</v>
       </c>
       <c r="O302">
         <v>0</v>
       </c>
       <c r="P302">
         <v>0</v>
       </c>
       <c r="Q302">
         <v>0</v>
       </c>
     </row>
     <row r="303">
-      <c r="A303" t="str"/>
-      <c r="B303" t="str"/>
+      <c r="A303" t="str">
+        <v>Shenzhen</v>
+      </c>
+      <c r="B303" t="str">
+        <v>China</v>
+      </c>
       <c r="C303">
         <v>0</v>
       </c>
       <c r="D303">
         <v>0</v>
       </c>
       <c r="E303">
         <v>0</v>
       </c>
       <c r="F303">
         <v>0</v>
       </c>
       <c r="G303">
         <v>0</v>
       </c>
       <c r="H303">
         <v>0</v>
       </c>
       <c r="I303">
         <v>0</v>
       </c>
       <c r="J303">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0</v>
       </c>
       <c r="L303">
         <v>0</v>
       </c>
       <c r="M303">
         <v>0</v>
       </c>
       <c r="N303">
         <v>0</v>
       </c>
       <c r="O303">
         <v>0</v>
       </c>
       <c r="P303">
         <v>0</v>
       </c>
       <c r="Q303">
         <v>0</v>
       </c>
     </row>
     <row r="304">
-      <c r="A304" t="str"/>
-      <c r="B304" t="str"/>
+      <c r="A304" t="str">
+        <v>Galati</v>
+      </c>
+      <c r="B304" t="str">
+        <v>Romania</v>
+      </c>
       <c r="C304">
         <v>0</v>
       </c>
       <c r="D304">
         <v>0</v>
       </c>
       <c r="E304">
         <v>0</v>
       </c>
       <c r="F304">
         <v>0</v>
       </c>
       <c r="G304">
         <v>0</v>
       </c>
       <c r="H304">
         <v>0</v>
       </c>
       <c r="I304">
         <v>0</v>
       </c>
       <c r="J304">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0</v>
       </c>
       <c r="L304">
         <v>0</v>
       </c>
       <c r="M304">
         <v>0</v>
       </c>
       <c r="N304">
         <v>0</v>
       </c>
       <c r="O304">
         <v>0</v>
       </c>
       <c r="P304">
         <v>0</v>
       </c>
       <c r="Q304">
         <v>0</v>
       </c>
     </row>
     <row r="305">
-      <c r="A305" t="str"/>
-      <c r="B305" t="str"/>
+      <c r="A305" t="str">
+        <v>Kazan</v>
+      </c>
+      <c r="B305" t="str">
+        <v>Russia</v>
+      </c>
       <c r="C305">
         <v>0</v>
       </c>
       <c r="D305">
         <v>0</v>
       </c>
       <c r="E305">
         <v>0</v>
       </c>
       <c r="F305">
         <v>0</v>
       </c>
       <c r="G305">
         <v>0</v>
       </c>
       <c r="H305">
         <v>0</v>
       </c>
       <c r="I305">
         <v>0</v>
       </c>
       <c r="J305">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0</v>
       </c>
       <c r="L305">
         <v>0</v>
       </c>
       <c r="M305">
         <v>0</v>
       </c>
       <c r="N305">
         <v>0</v>
       </c>
       <c r="O305">
         <v>0</v>
       </c>
       <c r="P305">
         <v>0</v>
       </c>
       <c r="Q305">
         <v>0</v>
       </c>
     </row>
     <row r="306">
-      <c r="A306" t="str"/>
-      <c r="B306" t="str"/>
+      <c r="A306" t="str">
+        <v>Harare</v>
+      </c>
+      <c r="B306" t="str">
+        <v>Zimbabwe</v>
+      </c>
       <c r="C306">
         <v>0</v>
       </c>
       <c r="D306">
         <v>0</v>
       </c>
       <c r="E306">
         <v>0</v>
       </c>
       <c r="F306">
         <v>0</v>
       </c>
       <c r="G306">
         <v>0</v>
       </c>
       <c r="H306">
         <v>0</v>
       </c>
       <c r="I306">
         <v>0</v>
       </c>
       <c r="J306">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0</v>
       </c>
       <c r="L306">
         <v>0</v>
       </c>
       <c r="M306">
         <v>0</v>
       </c>
       <c r="N306">
         <v>0</v>
       </c>
       <c r="O306">
         <v>0</v>
       </c>
       <c r="P306">
         <v>0</v>
       </c>
       <c r="Q306">
         <v>0</v>
       </c>
     </row>
     <row r="307">
-      <c r="A307" t="str"/>
-      <c r="B307" t="str"/>
+      <c r="A307" t="str">
+        <v>Novosibirsk</v>
+      </c>
+      <c r="B307" t="str">
+        <v>Russia</v>
+      </c>
       <c r="C307">
         <v>0</v>
       </c>
       <c r="D307">
         <v>0</v>
       </c>
       <c r="E307">
         <v>0</v>
       </c>
       <c r="F307">
         <v>0</v>
       </c>
       <c r="G307">
         <v>0</v>
       </c>
       <c r="H307">
         <v>0</v>
       </c>
       <c r="I307">
         <v>0</v>
       </c>
       <c r="J307">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0</v>
       </c>
       <c r="L307">
         <v>0</v>
       </c>
       <c r="M307">
         <v>0</v>
       </c>
       <c r="N307">
         <v>0</v>
       </c>
       <c r="O307">
         <v>0</v>
       </c>
       <c r="P307">
         <v>0</v>
       </c>
       <c r="Q307">
         <v>0</v>
       </c>
     </row>
     <row r="308">
-      <c r="A308" t="str"/>
-      <c r="B308" t="str"/>
+      <c r="A308" t="str">
+        <v>Santos</v>
+      </c>
+      <c r="B308" t="str">
+        <v>Brazil</v>
+      </c>
       <c r="C308">
         <v>0</v>
       </c>
       <c r="D308">
         <v>0</v>
       </c>
       <c r="E308">
         <v>0</v>
       </c>
       <c r="F308">
         <v>0</v>
       </c>
       <c r="G308">
         <v>0</v>
       </c>
       <c r="H308">
         <v>0</v>
       </c>
       <c r="I308">
         <v>0</v>
       </c>
       <c r="J308">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0</v>
       </c>
       <c r="L308">
         <v>0</v>
       </c>
       <c r="M308">
         <v>0</v>
       </c>
       <c r="N308">
         <v>0</v>
       </c>
       <c r="O308">
         <v>0</v>
       </c>
       <c r="P308">
         <v>0</v>
       </c>
       <c r="Q308">
         <v>0</v>
       </c>
     </row>
     <row r="309">
-      <c r="A309" t="str"/>
-      <c r="B309" t="str"/>
+      <c r="A309" t="str">
+        <v>Sibiu</v>
+      </c>
+      <c r="B309" t="str">
+        <v>Romania</v>
+      </c>
       <c r="C309">
         <v>0</v>
       </c>
       <c r="D309">
         <v>0</v>
       </c>
       <c r="E309">
         <v>0</v>
       </c>
       <c r="F309">
         <v>0</v>
       </c>
       <c r="G309">
         <v>0</v>
       </c>
       <c r="H309">
         <v>0</v>
       </c>
       <c r="I309">
         <v>0</v>
       </c>
       <c r="J309">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0</v>
       </c>
       <c r="L309">
         <v>0</v>
       </c>
       <c r="M309">
         <v>0</v>
       </c>
       <c r="N309">
         <v>0</v>
       </c>
       <c r="O309">
         <v>0</v>
       </c>
       <c r="P309">
         <v>0</v>
       </c>
       <c r="Q309">
         <v>0</v>
       </c>
     </row>
     <row r="310">
-      <c r="A310" t="str"/>
-      <c r="B310" t="str"/>
+      <c r="A310" t="str">
+        <v>Pattaya</v>
+      </c>
+      <c r="B310" t="str">
+        <v>Thailand</v>
+      </c>
       <c r="C310">
         <v>0</v>
       </c>
       <c r="D310">
         <v>0</v>
       </c>
       <c r="E310">
         <v>0</v>
       </c>
       <c r="F310">
         <v>0</v>
       </c>
       <c r="G310">
         <v>0</v>
       </c>
       <c r="H310">
         <v>0</v>
       </c>
       <c r="I310">
         <v>0</v>
       </c>
       <c r="J310">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0</v>
       </c>
       <c r="L310">
         <v>0</v>
       </c>
       <c r="M310">
         <v>0</v>
       </c>
       <c r="N310">
         <v>0</v>
       </c>
       <c r="O310">
         <v>0</v>
       </c>
       <c r="P310">
         <v>0</v>
       </c>
       <c r="Q310">
         <v>0</v>
       </c>
     </row>
     <row r="311">
-      <c r="A311" t="str"/>
-      <c r="B311" t="str"/>
+      <c r="A311" t="str">
+        <v>Florianopolis</v>
+      </c>
+      <c r="B311" t="str">
+        <v>Brazil</v>
+      </c>
       <c r="C311">
         <v>0</v>
       </c>
       <c r="D311">
         <v>0</v>
       </c>
       <c r="E311">
         <v>0</v>
       </c>
       <c r="F311">
         <v>0</v>
       </c>
       <c r="G311">
         <v>0</v>
       </c>
       <c r="H311">
         <v>0</v>
       </c>
       <c r="I311">
         <v>0</v>
       </c>
       <c r="J311">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0</v>
       </c>
       <c r="L311">
         <v>0</v>
       </c>
       <c r="M311">
         <v>0</v>
       </c>
       <c r="N311">
         <v>0</v>
       </c>
       <c r="O311">
         <v>0</v>
       </c>
       <c r="P311">
         <v>0</v>
       </c>
       <c r="Q311">
         <v>0</v>
       </c>
     </row>
     <row r="312">
-      <c r="A312" t="str"/>
-      <c r="B312" t="str"/>
+      <c r="A312" t="str">
+        <v>Phnom Penh</v>
+      </c>
+      <c r="B312" t="str">
+        <v>Cambodia</v>
+      </c>
       <c r="C312">
         <v>0</v>
       </c>
       <c r="D312">
         <v>0</v>
       </c>
       <c r="E312">
         <v>0</v>
       </c>
       <c r="F312">
         <v>0</v>
       </c>
       <c r="G312">
         <v>0</v>
       </c>
       <c r="H312">
         <v>0</v>
       </c>
       <c r="I312">
         <v>0</v>
       </c>
       <c r="J312">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0</v>
       </c>
       <c r="L312">
         <v>0</v>
       </c>
       <c r="M312">
         <v>0</v>
       </c>
       <c r="N312">
         <v>0</v>
       </c>
       <c r="O312">
         <v>0</v>
       </c>
       <c r="P312">
         <v>0</v>
       </c>
       <c r="Q312">
         <v>0</v>
       </c>
     </row>
     <row r="313">
-      <c r="A313" t="str"/>
-      <c r="B313" t="str"/>
+      <c r="A313" t="str">
+        <v>Rio de Janeiro</v>
+      </c>
+      <c r="B313" t="str">
+        <v>Brazil</v>
+      </c>
       <c r="C313">
         <v>0</v>
       </c>
       <c r="D313">
         <v>0</v>
       </c>
       <c r="E313">
         <v>0</v>
       </c>
       <c r="F313">
         <v>0</v>
       </c>
       <c r="G313">
         <v>0</v>
       </c>
       <c r="H313">
         <v>0</v>
       </c>
       <c r="I313">
         <v>0</v>
       </c>
       <c r="J313">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0</v>
       </c>
       <c r="L313">
         <v>0</v>
       </c>
       <c r="M313">
         <v>0</v>
       </c>
       <c r="N313">
         <v>0</v>
       </c>
       <c r="O313">
         <v>0</v>
       </c>
       <c r="P313">
         <v>0</v>
       </c>
       <c r="Q313">
         <v>0</v>
       </c>
     </row>
     <row r="314">
-      <c r="A314" t="str"/>
-      <c r="B314" t="str"/>
+      <c r="A314" t="str">
+        <v>San Antonio, TX</v>
+      </c>
+      <c r="B314" t="str">
+        <v>United States</v>
+      </c>
       <c r="C314">
         <v>0</v>
       </c>
       <c r="D314">
         <v>0</v>
       </c>
       <c r="E314">
         <v>0</v>
       </c>
       <c r="F314">
         <v>0</v>
       </c>
       <c r="G314">
         <v>0</v>
       </c>
       <c r="H314">
         <v>0</v>
       </c>
       <c r="I314">
         <v>0</v>
       </c>
       <c r="J314">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0</v>
       </c>
       <c r="L314">
         <v>0</v>
       </c>
       <c r="M314">
         <v>0</v>
       </c>
       <c r="N314">
         <v>0</v>
       </c>
       <c r="O314">
         <v>0</v>
       </c>
       <c r="P314">
         <v>0</v>
       </c>
       <c r="Q314">
         <v>0</v>
       </c>
     </row>
     <row r="315">
-      <c r="A315" t="str"/>
-      <c r="B315" t="str"/>
+      <c r="A315" t="str">
+        <v>Durban</v>
+      </c>
+      <c r="B315" t="str">
+        <v>South Africa</v>
+      </c>
       <c r="C315">
         <v>0</v>
       </c>
       <c r="D315">
         <v>0</v>
       </c>
       <c r="E315">
         <v>0</v>
       </c>
       <c r="F315">
         <v>0</v>
       </c>
       <c r="G315">
         <v>0</v>
       </c>
       <c r="H315">
         <v>0</v>
       </c>
       <c r="I315">
         <v>0</v>
       </c>
       <c r="J315">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0</v>
       </c>
       <c r="L315">
         <v>0</v>
       </c>
       <c r="M315">
         <v>0</v>
       </c>
       <c r="N315">
         <v>0</v>
       </c>
       <c r="O315">
         <v>0</v>
       </c>
       <c r="P315">
         <v>0</v>
       </c>
       <c r="Q315">
         <v>0</v>
       </c>
     </row>
     <row r="316">
-      <c r="A316" t="str"/>
-      <c r="B316" t="str"/>
+      <c r="A316" t="str">
+        <v>Memphis, TN</v>
+      </c>
+      <c r="B316" t="str">
+        <v>United States</v>
+      </c>
       <c r="C316">
         <v>0</v>
       </c>
       <c r="D316">
         <v>0</v>
       </c>
       <c r="E316">
         <v>0</v>
       </c>
       <c r="F316">
         <v>0</v>
       </c>
       <c r="G316">
         <v>0</v>
       </c>
       <c r="H316">
         <v>0</v>
       </c>
       <c r="I316">
         <v>0</v>
       </c>
       <c r="J316">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0</v>
       </c>
       <c r="L316">
         <v>0</v>
       </c>
       <c r="M316">
         <v>0</v>
       </c>
       <c r="N316">
         <v>0</v>
       </c>
       <c r="O316">
         <v>0</v>
       </c>
       <c r="P316">
         <v>0</v>
       </c>
       <c r="Q316">
         <v>0</v>
       </c>
     </row>
     <row r="317">
-      <c r="A317" t="str"/>
-      <c r="B317" t="str"/>
+      <c r="A317" t="str">
+        <v>Oradea</v>
+      </c>
+      <c r="B317" t="str">
+        <v>Romania</v>
+      </c>
       <c r="C317">
         <v>0</v>
       </c>
       <c r="D317">
         <v>0</v>
       </c>
       <c r="E317">
         <v>0</v>
       </c>
       <c r="F317">
         <v>0</v>
       </c>
       <c r="G317">
         <v>0</v>
       </c>
       <c r="H317">
         <v>0</v>
       </c>
       <c r="I317">
         <v>0</v>
       </c>
       <c r="J317">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0</v>
       </c>
       <c r="L317">
         <v>0</v>
       </c>
       <c r="M317">
         <v>0</v>
       </c>
       <c r="N317">
         <v>0</v>
       </c>
       <c r="O317">
         <v>0</v>
       </c>
       <c r="P317">
         <v>0</v>
       </c>
       <c r="Q317">
         <v>0</v>
       </c>
     </row>
     <row r="318">
-      <c r="A318" t="str"/>
-      <c r="B318" t="str"/>
+      <c r="A318" t="str">
+        <v>Treviso</v>
+      </c>
+      <c r="B318" t="str">
+        <v>Italy</v>
+      </c>
       <c r="C318">
         <v>0</v>
       </c>
       <c r="D318">
         <v>0</v>
       </c>
       <c r="E318">
         <v>0</v>
       </c>
       <c r="F318">
         <v>0</v>
       </c>
       <c r="G318">
         <v>0</v>
       </c>
       <c r="H318">
         <v>0</v>
       </c>
       <c r="I318">
         <v>0</v>
       </c>
       <c r="J318">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0</v>
       </c>
       <c r="L318">
         <v>0</v>
       </c>
       <c r="M318">
         <v>0</v>
       </c>
       <c r="N318">
         <v>0</v>
       </c>
       <c r="O318">
         <v>0</v>
       </c>
       <c r="P318">
         <v>0</v>
       </c>
       <c r="Q318">
         <v>0</v>
       </c>
     </row>
     <row r="319">
-      <c r="A319" t="str"/>
-      <c r="B319" t="str"/>
+      <c r="A319" t="str">
+        <v>Quebec City</v>
+      </c>
+      <c r="B319" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C319">
         <v>0</v>
       </c>
       <c r="D319">
         <v>0</v>
       </c>
       <c r="E319">
         <v>0</v>
       </c>
       <c r="F319">
         <v>0</v>
       </c>
       <c r="G319">
         <v>0</v>
       </c>
       <c r="H319">
         <v>0</v>
       </c>
       <c r="I319">
         <v>0</v>
       </c>
       <c r="J319">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0</v>
       </c>
       <c r="L319">
         <v>0</v>
       </c>
       <c r="M319">
         <v>0</v>
       </c>
       <c r="N319">
         <v>0</v>
       </c>
       <c r="O319">
         <v>0</v>
       </c>
       <c r="P319">
         <v>0</v>
       </c>
       <c r="Q319">
         <v>0</v>
       </c>
     </row>
     <row r="320">
-      <c r="A320" t="str"/>
-      <c r="B320" t="str"/>
+      <c r="A320" t="str">
+        <v>Sao Jose dos Campos</v>
+      </c>
+      <c r="B320" t="str">
+        <v>Brazil</v>
+      </c>
       <c r="C320">
         <v>0</v>
       </c>
       <c r="D320">
         <v>0</v>
       </c>
       <c r="E320">
         <v>0</v>
       </c>
       <c r="F320">
         <v>0</v>
       </c>
       <c r="G320">
         <v>0</v>
       </c>
       <c r="H320">
         <v>0</v>
       </c>
       <c r="I320">
         <v>0</v>
       </c>
       <c r="J320">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0</v>
       </c>
       <c r="L320">
         <v>0</v>
       </c>
       <c r="M320">
         <v>0</v>
       </c>
       <c r="N320">
         <v>0</v>
       </c>
       <c r="O320">
         <v>0</v>
       </c>
       <c r="P320">
         <v>0</v>
       </c>
       <c r="Q320">
         <v>0</v>
       </c>
     </row>
     <row r="321">
-      <c r="A321" t="str"/>
-      <c r="B321" t="str"/>
+      <c r="A321" t="str">
+        <v>Trieste</v>
+      </c>
+      <c r="B321" t="str">
+        <v>Italy</v>
+      </c>
       <c r="C321">
         <v>0</v>
       </c>
       <c r="D321">
         <v>0</v>
       </c>
       <c r="E321">
         <v>0</v>
       </c>
       <c r="F321">
         <v>0</v>
       </c>
       <c r="G321">
         <v>0</v>
       </c>
       <c r="H321">
         <v>0</v>
       </c>
       <c r="I321">
         <v>0</v>
       </c>
       <c r="J321">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0</v>
       </c>
       <c r="L321">
         <v>0</v>
       </c>
       <c r="M321">
         <v>0</v>
       </c>
       <c r="N321">
         <v>0</v>
       </c>
       <c r="O321">
         <v>0</v>
       </c>
       <c r="P321">
         <v>0</v>
       </c>
       <c r="Q321">
         <v>0</v>
       </c>
     </row>
     <row r="322">
-      <c r="A322" t="str"/>
-      <c r="B322" t="str"/>
+      <c r="A322" t="str">
+        <v>Campinas</v>
+      </c>
+      <c r="B322" t="str">
+        <v>Brazil</v>
+      </c>
       <c r="C322">
         <v>0</v>
       </c>
       <c r="D322">
         <v>0</v>
       </c>
       <c r="E322">
         <v>0</v>
       </c>
       <c r="F322">
         <v>0</v>
       </c>
       <c r="G322">
         <v>0</v>
       </c>
       <c r="H322">
         <v>0</v>
       </c>
       <c r="I322">
         <v>0</v>
       </c>
       <c r="J322">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0</v>
       </c>
       <c r="L322">
         <v>0</v>
       </c>
       <c r="M322">
         <v>0</v>
       </c>
       <c r="N322">
         <v>0</v>
       </c>
       <c r="O322">
         <v>0</v>
       </c>
       <c r="P322">
         <v>0</v>
       </c>
       <c r="Q322">
         <v>0</v>
       </c>
     </row>
     <row r="323">
-      <c r="A323" t="str"/>
-      <c r="B323" t="str"/>
+      <c r="A323" t="str">
+        <v>Lund</v>
+      </c>
+      <c r="B323" t="str">
+        <v>Sweden</v>
+      </c>
       <c r="C323">
         <v>0</v>
       </c>
       <c r="D323">
         <v>0</v>
       </c>
       <c r="E323">
         <v>0</v>
       </c>
       <c r="F323">
         <v>0</v>
       </c>
       <c r="G323">
         <v>0</v>
       </c>
       <c r="H323">
         <v>0</v>
       </c>
       <c r="I323">
         <v>0</v>
       </c>
       <c r="J323">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0</v>
       </c>
       <c r="L323">
         <v>0</v>
       </c>
       <c r="M323">
         <v>0</v>
       </c>
       <c r="N323">
         <v>0</v>
       </c>
       <c r="O323">
         <v>0</v>
       </c>
       <c r="P323">
         <v>0</v>
       </c>
       <c r="Q323">
         <v>0</v>
       </c>
     </row>
     <row r="324">
-      <c r="A324" t="str"/>
-      <c r="B324" t="str"/>
+      <c r="A324" t="str">
+        <v>Tangier</v>
+      </c>
+      <c r="B324" t="str">
+        <v>Morocco</v>
+      </c>
       <c r="C324">
         <v>0</v>
       </c>
       <c r="D324">
         <v>0</v>
       </c>
       <c r="E324">
         <v>0</v>
       </c>
       <c r="F324">
         <v>0</v>
       </c>
       <c r="G324">
         <v>0</v>
       </c>
       <c r="H324">
         <v>0</v>
       </c>
       <c r="I324">
         <v>0</v>
       </c>
       <c r="J324">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0</v>
       </c>
       <c r="L324">
         <v>0</v>
       </c>
       <c r="M324">
         <v>0</v>
       </c>
       <c r="N324">
         <v>0</v>
       </c>
       <c r="O324">
         <v>0</v>
       </c>
       <c r="P324">
         <v>0</v>
       </c>
       <c r="Q324">
         <v>0</v>
       </c>
     </row>
     <row r="325">
-      <c r="A325" t="str"/>
-      <c r="B325" t="str"/>
+      <c r="A325" t="str">
+        <v>Lethbridge, AB</v>
+      </c>
+      <c r="B325" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C325">
         <v>0</v>
       </c>
       <c r="D325">
         <v>0</v>
       </c>
       <c r="E325">
         <v>0</v>
       </c>
       <c r="F325">
         <v>0</v>
       </c>
       <c r="G325">
         <v>0</v>
       </c>
       <c r="H325">
         <v>0</v>
       </c>
       <c r="I325">
         <v>0</v>
       </c>
       <c r="J325">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0</v>
       </c>
       <c r="L325">
         <v>0</v>
       </c>
       <c r="M325">
         <v>0</v>
       </c>
       <c r="N325">
         <v>0</v>
       </c>
       <c r="O325">
         <v>0</v>
       </c>
       <c r="P325">
         <v>0</v>
       </c>
       <c r="Q325">
         <v>0</v>
       </c>
     </row>
     <row r="326">
-      <c r="A326" t="str"/>
-      <c r="B326" t="str"/>
+      <c r="A326" t="str">
+        <v>Sliema</v>
+      </c>
+      <c r="B326" t="str">
+        <v>Malta</v>
+      </c>
       <c r="C326">
         <v>0</v>
       </c>
       <c r="D326">
         <v>0</v>
       </c>
       <c r="E326">
         <v>0</v>
       </c>
       <c r="F326">
         <v>0</v>
       </c>
       <c r="G326">
         <v>0</v>
       </c>
       <c r="H326">
         <v>0</v>
       </c>
       <c r="I326">
         <v>0</v>
       </c>
       <c r="J326">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0</v>
       </c>
       <c r="L326">
         <v>0</v>
       </c>
       <c r="M326">
         <v>0</v>
       </c>
       <c r="N326">
         <v>0</v>
       </c>
       <c r="O326">
         <v>0</v>
       </c>
       <c r="P326">
         <v>0</v>
       </c>
       <c r="Q326">
         <v>0</v>
       </c>
     </row>
     <row r="327">
-      <c r="A327" t="str"/>
-      <c r="B327" t="str"/>
+      <c r="A327" t="str">
+        <v>Salt Lake City, UT</v>
+      </c>
+      <c r="B327" t="str">
+        <v>United States</v>
+      </c>
       <c r="C327">
         <v>0</v>
       </c>
       <c r="D327">
         <v>0</v>
       </c>
       <c r="E327">
         <v>0</v>
       </c>
       <c r="F327">
         <v>0</v>
       </c>
       <c r="G327">
         <v>0</v>
       </c>
       <c r="H327">
         <v>0</v>
       </c>
       <c r="I327">
         <v>0</v>
       </c>
       <c r="J327">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0</v>
       </c>
       <c r="L327">
         <v>0</v>
       </c>
       <c r="M327">
         <v>0</v>
       </c>
       <c r="N327">
         <v>0</v>
       </c>
       <c r="O327">
         <v>0</v>
       </c>
       <c r="P327">
         <v>0</v>
       </c>
       <c r="Q327">
         <v>0</v>
       </c>
     </row>
     <row r="328">
-      <c r="A328" t="str"/>
-      <c r="B328" t="str"/>
+      <c r="A328" t="str">
+        <v>Mersin</v>
+      </c>
+      <c r="B328" t="str">
+        <v>Turkey</v>
+      </c>
       <c r="C328">
         <v>0</v>
       </c>
       <c r="D328">
         <v>0</v>
       </c>
       <c r="E328">
         <v>0</v>
       </c>
       <c r="F328">
         <v>0</v>
       </c>
       <c r="G328">
         <v>0</v>
       </c>
       <c r="H328">
         <v>0</v>
       </c>
       <c r="I328">
         <v>0</v>
       </c>
       <c r="J328">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0</v>
       </c>
       <c r="L328">
         <v>0</v>
       </c>
       <c r="M328">
         <v>0</v>
       </c>
       <c r="N328">
         <v>0</v>
       </c>
       <c r="O328">
         <v>0</v>
       </c>
       <c r="P328">
         <v>0</v>
       </c>
       <c r="Q328">
         <v>0</v>
       </c>
     </row>
     <row r="329">
-      <c r="A329" t="str"/>
-      <c r="B329" t="str"/>
+      <c r="A329" t="str">
+        <v>Guangzhou</v>
+      </c>
+      <c r="B329" t="str">
+        <v>China</v>
+      </c>
       <c r="C329">
         <v>0</v>
       </c>
       <c r="D329">
         <v>0</v>
       </c>
       <c r="E329">
         <v>0</v>
       </c>
       <c r="F329">
         <v>0</v>
       </c>
       <c r="G329">
         <v>0</v>
       </c>
       <c r="H329">
         <v>0</v>
       </c>
       <c r="I329">
         <v>0</v>
       </c>
       <c r="J329">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0</v>
       </c>
       <c r="L329">
         <v>0</v>
       </c>
       <c r="M329">
         <v>0</v>
       </c>
       <c r="N329">
         <v>0</v>
       </c>
       <c r="O329">
         <v>0</v>
       </c>
       <c r="P329">
         <v>0</v>
       </c>
       <c r="Q329">
         <v>0</v>
       </c>
     </row>
     <row r="330">
-      <c r="A330" t="str"/>
-      <c r="B330" t="str"/>
+      <c r="A330" t="str">
+        <v>Rochester, NY</v>
+      </c>
+      <c r="B330" t="str">
+        <v>United States</v>
+      </c>
       <c r="C330">
         <v>0</v>
       </c>
       <c r="D330">
         <v>0</v>
       </c>
       <c r="E330">
         <v>0</v>
       </c>
       <c r="F330">
         <v>0</v>
       </c>
       <c r="G330">
         <v>0</v>
       </c>
       <c r="H330">
         <v>0</v>
       </c>
       <c r="I330">
         <v>0</v>
       </c>
       <c r="J330">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0</v>
       </c>
       <c r="L330">
         <v>0</v>
       </c>
       <c r="M330">
         <v>0</v>
       </c>
       <c r="N330">
         <v>0</v>
       </c>
       <c r="O330">
         <v>0</v>
       </c>
       <c r="P330">
         <v>0</v>
       </c>
       <c r="Q330">
         <v>0</v>
       </c>
     </row>
     <row r="331">
-      <c r="A331" t="str"/>
-      <c r="B331" t="str"/>
+      <c r="A331" t="str">
+        <v>Nis</v>
+      </c>
+      <c r="B331" t="str">
+        <v>Serbia</v>
+      </c>
       <c r="C331">
         <v>0</v>
       </c>
       <c r="D331">
         <v>0</v>
       </c>
       <c r="E331">
         <v>0</v>
       </c>
       <c r="F331">
         <v>0</v>
       </c>
       <c r="G331">
         <v>0</v>
       </c>
       <c r="H331">
         <v>0</v>
       </c>
       <c r="I331">
         <v>0</v>
       </c>
       <c r="J331">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0</v>
       </c>
       <c r="L331">
         <v>0</v>
       </c>
       <c r="M331">
         <v>0</v>
       </c>
       <c r="N331">
         <v>0</v>
       </c>
       <c r="O331">
         <v>0</v>
       </c>
       <c r="P331">
         <v>0</v>
       </c>
       <c r="Q331">
         <v>0</v>
       </c>
     </row>
     <row r="332">
-      <c r="A332" t="str"/>
-      <c r="B332" t="str"/>
+      <c r="A332" t="str">
+        <v>Padova</v>
+      </c>
+      <c r="B332" t="str">
+        <v>Italy</v>
+      </c>
       <c r="C332">
         <v>0</v>
       </c>
       <c r="D332">
         <v>0</v>
       </c>
       <c r="E332">
         <v>0</v>
       </c>
       <c r="F332">
         <v>0</v>
       </c>
       <c r="G332">
         <v>0</v>
       </c>
       <c r="H332">
         <v>0</v>
       </c>
       <c r="I332">
         <v>0</v>
       </c>
       <c r="J332">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0</v>
       </c>
       <c r="L332">
         <v>0</v>
       </c>
       <c r="M332">
         <v>0</v>
       </c>
       <c r="N332">
         <v>0</v>
       </c>
       <c r="O332">
         <v>0</v>
       </c>
       <c r="P332">
         <v>0</v>
       </c>
       <c r="Q332">
         <v>0</v>
       </c>
     </row>
     <row r="333">
-      <c r="A333" t="str"/>
-      <c r="B333" t="str"/>
+      <c r="A333" t="str">
+        <v>Targu Mures</v>
+      </c>
+      <c r="B333" t="str">
+        <v>Romania</v>
+      </c>
       <c r="C333">
         <v>0</v>
       </c>
       <c r="D333">
         <v>0</v>
       </c>
       <c r="E333">
         <v>0</v>
       </c>
       <c r="F333">
         <v>0</v>
       </c>
       <c r="G333">
         <v>0</v>
       </c>
       <c r="H333">
         <v>0</v>
       </c>
       <c r="I333">
         <v>0</v>
       </c>
       <c r="J333">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0</v>
       </c>
       <c r="L333">
         <v>0</v>
       </c>
       <c r="M333">
         <v>0</v>
       </c>
       <c r="N333">
         <v>0</v>
       </c>
       <c r="O333">
         <v>0</v>
       </c>
       <c r="P333">
         <v>0</v>
       </c>
       <c r="Q333">
         <v>0</v>
       </c>
     </row>
     <row r="334">
-      <c r="A334" t="str"/>
-      <c r="B334" t="str"/>
+      <c r="A334" t="str">
+        <v>Trento</v>
+      </c>
+      <c r="B334" t="str">
+        <v>Italy</v>
+      </c>
       <c r="C334">
         <v>0</v>
       </c>
       <c r="D334">
         <v>0</v>
       </c>
       <c r="E334">
         <v>0</v>
       </c>
       <c r="F334">
         <v>0</v>
       </c>
       <c r="G334">
         <v>0</v>
       </c>
       <c r="H334">
         <v>0</v>
       </c>
       <c r="I334">
         <v>0</v>
       </c>
       <c r="J334">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0</v>
       </c>
       <c r="L334">
         <v>0</v>
       </c>
       <c r="M334">
         <v>0</v>
       </c>
       <c r="N334">
         <v>0</v>
       </c>
       <c r="O334">
         <v>0</v>
       </c>
       <c r="P334">
         <v>0</v>
       </c>
       <c r="Q334">
         <v>0</v>
       </c>
     </row>
     <row r="335">
-      <c r="A335" t="str"/>
-      <c r="B335" t="str"/>
+      <c r="A335" t="str">
+        <v>Villach</v>
+      </c>
+      <c r="B335" t="str">
+        <v>Austria</v>
+      </c>
       <c r="C335">
         <v>0</v>
       </c>
       <c r="D335">
         <v>0</v>
       </c>
       <c r="E335">
         <v>0</v>
       </c>
       <c r="F335">
         <v>0</v>
       </c>
       <c r="G335">
         <v>0</v>
       </c>
       <c r="H335">
         <v>0</v>
       </c>
       <c r="I335">
         <v>0</v>
       </c>
       <c r="J335">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0</v>
       </c>
       <c r="L335">
         <v>0</v>
       </c>
       <c r="M335">
         <v>0</v>
       </c>
       <c r="N335">
         <v>0</v>
       </c>
       <c r="O335">
         <v>0</v>
       </c>
       <c r="P335">
         <v>0</v>
       </c>
       <c r="Q335">
         <v>0</v>
       </c>
     </row>
     <row r="336">
-      <c r="A336" t="str"/>
-      <c r="B336" t="str"/>
+      <c r="A336" t="str">
+        <v>Leuven</v>
+      </c>
+      <c r="B336" t="str">
+        <v>Belgium</v>
+      </c>
       <c r="C336">
         <v>0</v>
       </c>
       <c r="D336">
         <v>0</v>
       </c>
       <c r="E336">
         <v>0</v>
       </c>
       <c r="F336">
         <v>0</v>
       </c>
       <c r="G336">
         <v>0</v>
       </c>
       <c r="H336">
         <v>0</v>
       </c>
       <c r="I336">
         <v>0</v>
       </c>
       <c r="J336">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0</v>
       </c>
       <c r="L336">
         <v>0</v>
       </c>
       <c r="M336">
         <v>0</v>
       </c>
       <c r="N336">
         <v>0</v>
       </c>
       <c r="O336">
         <v>0</v>
       </c>
       <c r="P336">
         <v>0</v>
       </c>
       <c r="Q336">
         <v>0</v>
       </c>
     </row>
     <row r="337">
-      <c r="A337" t="str"/>
-      <c r="B337" t="str"/>
+      <c r="A337" t="str">
+        <v>Guayaquil</v>
+      </c>
+      <c r="B337" t="str">
+        <v>Ecuador</v>
+      </c>
       <c r="C337">
         <v>0</v>
       </c>
       <c r="D337">
         <v>0</v>
       </c>
       <c r="E337">
         <v>0</v>
       </c>
       <c r="F337">
         <v>0</v>
       </c>
       <c r="G337">
         <v>0</v>
       </c>
       <c r="H337">
         <v>0</v>
       </c>
       <c r="I337">
         <v>0</v>
       </c>
       <c r="J337">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0</v>
       </c>
       <c r="L337">
         <v>0</v>
       </c>
       <c r="M337">
         <v>0</v>
       </c>
       <c r="N337">
         <v>0</v>
       </c>
       <c r="O337">
         <v>0</v>
       </c>
       <c r="P337">
         <v>0</v>
       </c>
       <c r="Q337">
         <v>0</v>
       </c>
     </row>
     <row r="338">
-      <c r="A338" t="str"/>
-      <c r="B338" t="str"/>
+      <c r="A338" t="str">
+        <v>Braunschweig</v>
+      </c>
+      <c r="B338" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C338">
         <v>0</v>
       </c>
       <c r="D338">
         <v>0</v>
       </c>
       <c r="E338">
         <v>0</v>
       </c>
       <c r="F338">
         <v>0</v>
       </c>
       <c r="G338">
         <v>0</v>
       </c>
       <c r="H338">
         <v>0</v>
       </c>
       <c r="I338">
         <v>0</v>
       </c>
       <c r="J338">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0</v>
       </c>
       <c r="L338">
         <v>0</v>
       </c>
       <c r="M338">
         <v>0</v>
       </c>
       <c r="N338">
         <v>0</v>
       </c>
       <c r="O338">
         <v>0</v>
       </c>
       <c r="P338">
         <v>0</v>
       </c>
       <c r="Q338">
         <v>0</v>
       </c>
     </row>
     <row r="339">
-      <c r="A339" t="str"/>
-      <c r="B339" t="str"/>
+      <c r="A339" t="str">
+        <v>Brasilia</v>
+      </c>
+      <c r="B339" t="str">
+        <v>Brazil</v>
+      </c>
       <c r="C339">
         <v>0</v>
       </c>
       <c r="D339">
         <v>0</v>
       </c>
       <c r="E339">
         <v>0</v>
       </c>
       <c r="F339">
         <v>0</v>
       </c>
       <c r="G339">
         <v>0</v>
       </c>
       <c r="H339">
         <v>0</v>
       </c>
       <c r="I339">
         <v>0</v>
       </c>
       <c r="J339">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0</v>
       </c>
       <c r="L339">
         <v>0</v>
       </c>
       <c r="M339">
         <v>0</v>
       </c>
       <c r="N339">
         <v>0</v>
       </c>
       <c r="O339">
         <v>0</v>
       </c>
       <c r="P339">
         <v>0</v>
       </c>
       <c r="Q339">
         <v>0</v>
       </c>
     </row>
     <row r="340">
-      <c r="A340" t="str"/>
-      <c r="B340" t="str"/>
+      <c r="A340" t="str">
+        <v>Limassol</v>
+      </c>
+      <c r="B340" t="str">
+        <v>Cyprus</v>
+      </c>
       <c r="C340">
         <v>0</v>
       </c>
       <c r="D340">
         <v>0</v>
       </c>
       <c r="E340">
         <v>0</v>
       </c>
       <c r="F340">
         <v>0</v>
       </c>
       <c r="G340">
         <v>0</v>
       </c>
       <c r="H340">
         <v>0</v>
       </c>
       <c r="I340">
         <v>0</v>
       </c>
       <c r="J340">
         <v>0</v>
       </c>
       <c r="K340">
         <v>0</v>
       </c>
       <c r="L340">
         <v>0</v>
       </c>
       <c r="M340">
         <v>0</v>
       </c>
       <c r="N340">
         <v>0</v>
       </c>
       <c r="O340">
         <v>0</v>
       </c>
       <c r="P340">
         <v>0</v>
       </c>
       <c r="Q340">
         <v>0</v>
       </c>
     </row>
     <row r="341">
-      <c r="A341" t="str"/>
-      <c r="B341" t="str"/>
+      <c r="A341" t="str">
+        <v>Hangzhou</v>
+      </c>
+      <c r="B341" t="str">
+        <v>China</v>
+      </c>
       <c r="C341">
         <v>0</v>
       </c>
       <c r="D341">
         <v>0</v>
       </c>
       <c r="E341">
         <v>0</v>
       </c>
       <c r="F341">
         <v>0</v>
       </c>
       <c r="G341">
         <v>0</v>
       </c>
       <c r="H341">
         <v>0</v>
       </c>
       <c r="I341">
         <v>0</v>
       </c>
       <c r="J341">
         <v>0</v>
       </c>
       <c r="K341">
         <v>0</v>
       </c>
       <c r="L341">
         <v>0</v>
       </c>
       <c r="M341">
         <v>0</v>
       </c>
       <c r="N341">
         <v>0</v>
       </c>
       <c r="O341">
         <v>0</v>
       </c>
       <c r="P341">
         <v>0</v>
       </c>
       <c r="Q341">
         <v>0</v>
       </c>
     </row>
     <row r="342">
-      <c r="A342" t="str"/>
-      <c r="B342" t="str"/>
+      <c r="A342" t="str">
+        <v>Brampton</v>
+      </c>
+      <c r="B342" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C342">
         <v>0</v>
       </c>
       <c r="D342">
         <v>0</v>
       </c>
       <c r="E342">
         <v>0</v>
       </c>
       <c r="F342">
         <v>0</v>
       </c>
       <c r="G342">
         <v>0</v>
       </c>
       <c r="H342">
         <v>0</v>
       </c>
       <c r="I342">
         <v>0</v>
       </c>
       <c r="J342">
         <v>0</v>
       </c>
       <c r="K342">
         <v>0</v>
       </c>
       <c r="L342">
         <v>0</v>
       </c>
       <c r="M342">
         <v>0</v>
       </c>
       <c r="N342">
         <v>0</v>
       </c>
       <c r="O342">
         <v>0</v>
       </c>
       <c r="P342">
         <v>0</v>
       </c>
       <c r="Q342">
         <v>0</v>
       </c>
     </row>
     <row r="343">
-      <c r="A343" t="str"/>
-      <c r="B343" t="str"/>
+      <c r="A343" t="str">
+        <v>Calgary</v>
+      </c>
+      <c r="B343" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C343">
         <v>0</v>
       </c>
       <c r="D343">
         <v>0</v>
       </c>
       <c r="E343">
         <v>0</v>
       </c>
       <c r="F343">
         <v>0</v>
       </c>
       <c r="G343">
         <v>0</v>
       </c>
       <c r="H343">
         <v>0</v>
       </c>
       <c r="I343">
         <v>0</v>
       </c>
       <c r="J343">
         <v>0</v>
       </c>
       <c r="K343">
         <v>0</v>
       </c>
       <c r="L343">
         <v>0</v>
       </c>
       <c r="M343">
         <v>0</v>
       </c>
       <c r="N343">
         <v>0</v>
       </c>
       <c r="O343">
         <v>0</v>
       </c>
       <c r="P343">
         <v>0</v>
       </c>
       <c r="Q343">
         <v>0</v>
       </c>
     </row>
     <row r="344">
-      <c r="A344" t="str"/>
-      <c r="B344" t="str"/>
+      <c r="A344" t="str">
+        <v>Erbil (Irbil)</v>
+      </c>
+      <c r="B344" t="str">
+        <v>Iraq</v>
+      </c>
       <c r="C344">
         <v>0</v>
       </c>
       <c r="D344">
         <v>0</v>
       </c>
       <c r="E344">
         <v>0</v>
       </c>
       <c r="F344">
         <v>0</v>
       </c>
       <c r="G344">
         <v>0</v>
       </c>
       <c r="H344">
         <v>0</v>
       </c>
       <c r="I344">
         <v>0</v>
       </c>
       <c r="J344">
         <v>0</v>
       </c>
       <c r="K344">
         <v>0</v>
       </c>
       <c r="L344">
         <v>0</v>
       </c>
       <c r="M344">
         <v>0</v>
       </c>
       <c r="N344">
         <v>0</v>
       </c>
       <c r="O344">
         <v>0</v>
       </c>
       <c r="P344">
         <v>0</v>
       </c>
       <c r="Q344">
         <v>0</v>
       </c>
     </row>
     <row r="345">
-      <c r="A345" t="str"/>
-      <c r="B345" t="str"/>
+      <c r="A345" t="str">
+        <v>Surrey</v>
+      </c>
+      <c r="B345" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C345">
         <v>0</v>
       </c>
       <c r="D345">
         <v>0</v>
       </c>
       <c r="E345">
         <v>0</v>
       </c>
       <c r="F345">
         <v>0</v>
       </c>
       <c r="G345">
         <v>0</v>
       </c>
       <c r="H345">
         <v>0</v>
       </c>
       <c r="I345">
         <v>0</v>
       </c>
       <c r="J345">
         <v>0</v>
       </c>
       <c r="K345">
         <v>0</v>
       </c>
       <c r="L345">
         <v>0</v>
       </c>
       <c r="M345">
         <v>0</v>
       </c>
       <c r="N345">
         <v>0</v>
       </c>
       <c r="O345">
         <v>0</v>
       </c>
       <c r="P345">
         <v>0</v>
       </c>
       <c r="Q345">
         <v>0</v>
       </c>
     </row>
     <row r="346">
-      <c r="A346" t="str"/>
-      <c r="B346" t="str"/>
+      <c r="A346" t="str">
+        <v>Rostock</v>
+      </c>
+      <c r="B346" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C346">
         <v>0</v>
       </c>
       <c r="D346">
         <v>0</v>
       </c>
       <c r="E346">
         <v>0</v>
       </c>
       <c r="F346">
         <v>0</v>
       </c>
       <c r="G346">
         <v>0</v>
       </c>
       <c r="H346">
         <v>0</v>
       </c>
       <c r="I346">
         <v>0</v>
       </c>
       <c r="J346">
         <v>0</v>
       </c>
       <c r="K346">
         <v>0</v>
       </c>
       <c r="L346">
         <v>0</v>
       </c>
       <c r="M346">
         <v>0</v>
       </c>
       <c r="N346">
         <v>0</v>
       </c>
       <c r="O346">
         <v>0</v>
       </c>
       <c r="P346">
         <v>0</v>
       </c>
       <c r="Q346">
         <v>0</v>
       </c>
     </row>
     <row r="347">
-      <c r="A347" t="str"/>
-      <c r="B347" t="str"/>
+      <c r="A347" t="str">
+        <v>Tucson, AZ</v>
+      </c>
+      <c r="B347" t="str">
+        <v>United States</v>
+      </c>
       <c r="C347">
         <v>0</v>
       </c>
       <c r="D347">
         <v>0</v>
       </c>
       <c r="E347">
         <v>0</v>
       </c>
       <c r="F347">
         <v>0</v>
       </c>
       <c r="G347">
         <v>0</v>
       </c>
       <c r="H347">
         <v>0</v>
       </c>
       <c r="I347">
         <v>0</v>
       </c>
       <c r="J347">
         <v>0</v>
       </c>
       <c r="K347">
         <v>0</v>
       </c>
       <c r="L347">
         <v>0</v>
       </c>
       <c r="M347">
         <v>0</v>
       </c>
       <c r="N347">
         <v>0</v>
       </c>
       <c r="O347">
         <v>0</v>
       </c>
       <c r="P347">
         <v>0</v>
       </c>
       <c r="Q347">
         <v>0</v>
       </c>
     </row>
     <row r="348">
-      <c r="A348" t="str"/>
-      <c r="B348" t="str"/>
+      <c r="A348" t="str">
+        <v>Ulaanbaatar</v>
+      </c>
+      <c r="B348" t="str">
+        <v>Mongolia</v>
+      </c>
       <c r="C348">
         <v>0</v>
       </c>
       <c r="D348">
         <v>0</v>
       </c>
       <c r="E348">
         <v>0</v>
       </c>
       <c r="F348">
         <v>0</v>
       </c>
       <c r="G348">
         <v>0</v>
       </c>
       <c r="H348">
         <v>0</v>
       </c>
       <c r="I348">
         <v>0</v>
       </c>
       <c r="J348">
         <v>0</v>
       </c>
       <c r="K348">
         <v>0</v>
       </c>
       <c r="L348">
         <v>0</v>
       </c>
       <c r="M348">
         <v>0</v>
       </c>
       <c r="N348">
         <v>0</v>
       </c>
       <c r="O348">
         <v>0</v>
       </c>
       <c r="P348">
         <v>0</v>
       </c>
       <c r="Q348">
         <v>0</v>
       </c>
     </row>
     <row r="349">
-      <c r="A349" t="str"/>
-      <c r="B349" t="str"/>
+      <c r="A349" t="str">
+        <v>Louisville, KY</v>
+      </c>
+      <c r="B349" t="str">
+        <v>United States</v>
+      </c>
       <c r="C349">
         <v>0</v>
       </c>
       <c r="D349">
         <v>0</v>
       </c>
       <c r="E349">
         <v>0</v>
       </c>
       <c r="F349">
         <v>0</v>
       </c>
       <c r="G349">
         <v>0</v>
       </c>
       <c r="H349">
         <v>0</v>
       </c>
       <c r="I349">
         <v>0</v>
       </c>
       <c r="J349">
         <v>0</v>
       </c>
       <c r="K349">
         <v>0</v>
       </c>
       <c r="L349">
         <v>0</v>
       </c>
       <c r="M349">
         <v>0</v>
       </c>
       <c r="N349">
         <v>0</v>
       </c>
       <c r="O349">
         <v>0</v>
       </c>
       <c r="P349">
         <v>0</v>
       </c>
       <c r="Q349">
         <v>0</v>
       </c>
     </row>
     <row r="350">
-      <c r="A350" t="str"/>
-      <c r="B350" t="str"/>
+      <c r="A350" t="str">
+        <v>Tomsk</v>
+      </c>
+      <c r="B350" t="str">
+        <v>Russia</v>
+      </c>
       <c r="C350">
         <v>0</v>
       </c>
       <c r="D350">
         <v>0</v>
       </c>
       <c r="E350">
         <v>0</v>
       </c>
       <c r="F350">
         <v>0</v>
       </c>
       <c r="G350">
         <v>0</v>
       </c>
       <c r="H350">
         <v>0</v>
       </c>
       <c r="I350">
         <v>0</v>
       </c>
       <c r="J350">
         <v>0</v>
       </c>
       <c r="K350">
         <v>0</v>
       </c>
       <c r="L350">
         <v>0</v>
       </c>
       <c r="M350">
         <v>0</v>
       </c>
       <c r="N350">
         <v>0</v>
       </c>
       <c r="O350">
         <v>0</v>
       </c>
       <c r="P350">
         <v>0</v>
       </c>
       <c r="Q350">
         <v>0</v>
       </c>
     </row>
     <row r="351">
-      <c r="A351" t="str"/>
-      <c r="B351" t="str"/>
+      <c r="A351" t="str">
+        <v>Genoa</v>
+      </c>
+      <c r="B351" t="str">
+        <v>Italy</v>
+      </c>
       <c r="C351">
         <v>0</v>
       </c>
       <c r="D351">
         <v>0</v>
       </c>
       <c r="E351">
         <v>0</v>
       </c>
       <c r="F351">
         <v>0</v>
       </c>
       <c r="G351">
         <v>0</v>
       </c>
       <c r="H351">
         <v>0</v>
       </c>
       <c r="I351">
         <v>0</v>
       </c>
       <c r="J351">
         <v>0</v>
       </c>
       <c r="K351">
         <v>0</v>
       </c>
       <c r="L351">
         <v>0</v>
       </c>
       <c r="M351">
         <v>0</v>
       </c>
       <c r="N351">
         <v>0</v>
       </c>
       <c r="O351">
         <v>0</v>
       </c>
       <c r="P351">
         <v>0</v>
       </c>
       <c r="Q351">
         <v>0</v>
       </c>
     </row>
     <row r="352">
-      <c r="A352" t="str"/>
-      <c r="B352" t="str"/>
+      <c r="A352" t="str">
+        <v>Lima</v>
+      </c>
+      <c r="B352" t="str">
+        <v>Peru</v>
+      </c>
       <c r="C352">
         <v>0</v>
       </c>
       <c r="D352">
         <v>0</v>
       </c>
       <c r="E352">
         <v>0</v>
       </c>
       <c r="F352">
         <v>0</v>
       </c>
       <c r="G352">
         <v>0</v>
       </c>
       <c r="H352">
         <v>0</v>
       </c>
       <c r="I352">
         <v>0</v>
       </c>
       <c r="J352">
         <v>0</v>
       </c>
       <c r="K352">
         <v>0</v>
       </c>
       <c r="L352">
         <v>0</v>
       </c>
       <c r="M352">
         <v>0</v>
       </c>
       <c r="N352">
         <v>0</v>
       </c>
       <c r="O352">
         <v>0</v>
       </c>
       <c r="P352">
         <v>0</v>
       </c>
       <c r="Q352">
         <v>0</v>
       </c>
     </row>
     <row r="353">
-      <c r="A353" t="str"/>
-      <c r="B353" t="str"/>
+      <c r="A353" t="str">
+        <v>Curitiba</v>
+      </c>
+      <c r="B353" t="str">
+        <v>Brazil</v>
+      </c>
       <c r="C353">
         <v>0</v>
       </c>
       <c r="D353">
         <v>0</v>
       </c>
       <c r="E353">
         <v>0</v>
       </c>
       <c r="F353">
         <v>0</v>
       </c>
       <c r="G353">
         <v>0</v>
       </c>
       <c r="H353">
         <v>0</v>
       </c>
       <c r="I353">
         <v>0</v>
       </c>
       <c r="J353">
         <v>0</v>
       </c>
       <c r="K353">
         <v>0</v>
       </c>
       <c r="L353">
         <v>0</v>
       </c>
       <c r="M353">
         <v>0</v>
       </c>
       <c r="N353">
         <v>0</v>
       </c>
       <c r="O353">
         <v>0</v>
       </c>
       <c r="P353">
         <v>0</v>
       </c>
       <c r="Q353">
         <v>0</v>
       </c>
     </row>
     <row r="354">
-      <c r="A354" t="str"/>
-      <c r="B354" t="str"/>
+      <c r="A354" t="str">
+        <v>Suzhou</v>
+      </c>
+      <c r="B354" t="str">
+        <v>China</v>
+      </c>
       <c r="C354">
         <v>0</v>
       </c>
       <c r="D354">
         <v>0</v>
       </c>
       <c r="E354">
         <v>0</v>
       </c>
       <c r="F354">
         <v>0</v>
       </c>
       <c r="G354">
         <v>0</v>
       </c>
       <c r="H354">
         <v>0</v>
       </c>
       <c r="I354">
         <v>0</v>
       </c>
       <c r="J354">
         <v>0</v>
       </c>
       <c r="K354">
         <v>0</v>
       </c>
       <c r="L354">
         <v>0</v>
       </c>
       <c r="M354">
         <v>0</v>
       </c>
       <c r="N354">
         <v>0</v>
       </c>
       <c r="O354">
         <v>0</v>
       </c>
       <c r="P354">
         <v>0</v>
       </c>
       <c r="Q354">
         <v>0</v>
       </c>
     </row>
     <row r="355">
-      <c r="A355" t="str"/>
-      <c r="B355" t="str"/>
+      <c r="A355" t="str">
+        <v>London</v>
+      </c>
+      <c r="B355" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C355">
         <v>0</v>
       </c>
       <c r="D355">
         <v>0</v>
       </c>
       <c r="E355">
         <v>0</v>
       </c>
       <c r="F355">
         <v>0</v>
       </c>
       <c r="G355">
         <v>0</v>
       </c>
       <c r="H355">
         <v>0</v>
       </c>
       <c r="I355">
         <v>0</v>
       </c>
       <c r="J355">
         <v>0</v>
       </c>
       <c r="K355">
         <v>0</v>
       </c>
       <c r="L355">
         <v>0</v>
       </c>
       <c r="M355">
         <v>0</v>
       </c>
       <c r="N355">
         <v>0</v>
       </c>
       <c r="O355">
         <v>0</v>
       </c>
       <c r="P355">
         <v>0</v>
       </c>
       <c r="Q355">
         <v>0</v>
       </c>
     </row>
     <row r="356">
-      <c r="A356" t="str"/>
-      <c r="B356" t="str"/>
+      <c r="A356" t="str">
+        <v>Cagliari</v>
+      </c>
+      <c r="B356" t="str">
+        <v>Italy</v>
+      </c>
       <c r="C356">
         <v>0</v>
       </c>
       <c r="D356">
         <v>0</v>
       </c>
       <c r="E356">
         <v>0</v>
       </c>
       <c r="F356">
         <v>0</v>
       </c>
       <c r="G356">
         <v>0</v>
       </c>
       <c r="H356">
         <v>0</v>
       </c>
       <c r="I356">
         <v>0</v>
       </c>
       <c r="J356">
         <v>0</v>
       </c>
       <c r="K356">
         <v>0</v>
       </c>
       <c r="L356">
         <v>0</v>
       </c>
       <c r="M356">
         <v>0</v>
       </c>
       <c r="N356">
         <v>0</v>
       </c>
       <c r="O356">
         <v>0</v>
       </c>
       <c r="P356">
         <v>0</v>
       </c>
       <c r="Q356">
         <v>0</v>
       </c>
     </row>
     <row r="357">
-      <c r="A357" t="str"/>
-      <c r="B357" t="str"/>
+      <c r="A357" t="str">
+        <v>Regina</v>
+      </c>
+      <c r="B357" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C357">
         <v>0</v>
       </c>
       <c r="D357">
         <v>0</v>
       </c>
       <c r="E357">
         <v>0</v>
       </c>
       <c r="F357">
         <v>0</v>
       </c>
       <c r="G357">
         <v>0</v>
       </c>
       <c r="H357">
         <v>0</v>
       </c>
       <c r="I357">
         <v>0</v>
       </c>
       <c r="J357">
         <v>0</v>
       </c>
       <c r="K357">
         <v>0</v>
       </c>
       <c r="L357">
         <v>0</v>
       </c>
       <c r="M357">
         <v>0</v>
       </c>
       <c r="N357">
         <v>0</v>
       </c>
       <c r="O357">
         <v>0</v>
       </c>
       <c r="P357">
         <v>0</v>
       </c>
       <c r="Q357">
         <v>0</v>
       </c>
     </row>
     <row r="358">
-      <c r="A358" t="str"/>
-      <c r="B358" t="str"/>
+      <c r="A358" t="str">
+        <v>Casablanca</v>
+      </c>
+      <c r="B358" t="str">
+        <v>Morocco</v>
+      </c>
       <c r="C358">
         <v>0</v>
       </c>
       <c r="D358">
         <v>0</v>
       </c>
       <c r="E358">
         <v>0</v>
       </c>
       <c r="F358">
         <v>0</v>
       </c>
       <c r="G358">
         <v>0</v>
       </c>
       <c r="H358">
         <v>0</v>
       </c>
       <c r="I358">
         <v>0</v>
       </c>
       <c r="J358">
         <v>0</v>
       </c>
       <c r="K358">
         <v>0</v>
       </c>
       <c r="L358">
         <v>0</v>
       </c>
       <c r="M358">
         <v>0</v>
       </c>
       <c r="N358">
         <v>0</v>
       </c>
       <c r="O358">
         <v>0</v>
       </c>
       <c r="P358">
         <v>0</v>
       </c>
       <c r="Q358">
         <v>0</v>
       </c>
     </row>
     <row r="359">
-      <c r="A359" t="str"/>
-      <c r="B359" t="str"/>
+      <c r="A359" t="str">
+        <v>Little Rock, AR</v>
+      </c>
+      <c r="B359" t="str">
+        <v>United States</v>
+      </c>
       <c r="C359">
         <v>0</v>
       </c>
       <c r="D359">
         <v>0</v>
       </c>
       <c r="E359">
         <v>0</v>
       </c>
       <c r="F359">
         <v>0</v>
       </c>
       <c r="G359">
         <v>0</v>
       </c>
       <c r="H359">
         <v>0</v>
       </c>
       <c r="I359">
         <v>0</v>
       </c>
       <c r="J359">
         <v>0</v>
       </c>
       <c r="K359">
         <v>0</v>
       </c>
       <c r="L359">
         <v>0</v>
       </c>
       <c r="M359">
         <v>0</v>
       </c>
       <c r="N359">
         <v>0</v>
       </c>
       <c r="O359">
         <v>0</v>
       </c>
       <c r="P359">
         <v>0</v>
       </c>
       <c r="Q359">
         <v>0</v>
       </c>
     </row>
     <row r="360">
-      <c r="A360" t="str"/>
-      <c r="B360" t="str"/>
+      <c r="A360" t="str">
+        <v>Dubai</v>
+      </c>
+      <c r="B360" t="str">
+        <v>United Arab Emirates</v>
+      </c>
       <c r="C360">
         <v>0</v>
       </c>
       <c r="D360">
         <v>0</v>
       </c>
       <c r="E360">
         <v>0</v>
       </c>
       <c r="F360">
         <v>0</v>
       </c>
       <c r="G360">
         <v>0</v>
       </c>
       <c r="H360">
         <v>0</v>
       </c>
       <c r="I360">
         <v>0</v>
       </c>
       <c r="J360">
         <v>0</v>
       </c>
       <c r="K360">
         <v>0</v>
       </c>
       <c r="L360">
         <v>0</v>
       </c>
       <c r="M360">
         <v>0</v>
       </c>
       <c r="N360">
         <v>0</v>
       </c>
       <c r="O360">
         <v>0</v>
       </c>
       <c r="P360">
         <v>0</v>
       </c>
       <c r="Q360">
         <v>0</v>
       </c>
     </row>
     <row r="361">
-      <c r="A361" t="str"/>
-      <c r="B361" t="str"/>
+      <c r="A361" t="str">
+        <v>Saskatoon</v>
+      </c>
+      <c r="B361" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C361">
         <v>0</v>
       </c>
       <c r="D361">
         <v>0</v>
       </c>
       <c r="E361">
         <v>0</v>
       </c>
       <c r="F361">
         <v>0</v>
       </c>
       <c r="G361">
         <v>0</v>
       </c>
       <c r="H361">
         <v>0</v>
       </c>
       <c r="I361">
         <v>0</v>
       </c>
       <c r="J361">
         <v>0</v>
       </c>
       <c r="K361">
         <v>0</v>
       </c>
       <c r="L361">
         <v>0</v>
       </c>
       <c r="M361">
         <v>0</v>
       </c>
       <c r="N361">
         <v>0</v>
       </c>
       <c r="O361">
         <v>0</v>
       </c>
       <c r="P361">
         <v>0</v>
       </c>
       <c r="Q361">
         <v>0</v>
       </c>
     </row>
     <row r="362">
-      <c r="A362" t="str"/>
-      <c r="B362" t="str"/>
+      <c r="A362" t="str">
+        <v>Baghdad</v>
+      </c>
+      <c r="B362" t="str">
+        <v>Iraq</v>
+      </c>
       <c r="C362">
         <v>0</v>
       </c>
       <c r="D362">
         <v>0</v>
       </c>
       <c r="E362">
         <v>0</v>
       </c>
       <c r="F362">
         <v>0</v>
       </c>
       <c r="G362">
         <v>0</v>
       </c>
       <c r="H362">
         <v>0</v>
       </c>
       <c r="I362">
         <v>0</v>
       </c>
       <c r="J362">
         <v>0</v>
       </c>
       <c r="K362">
         <v>0</v>
       </c>
       <c r="L362">
         <v>0</v>
       </c>
       <c r="M362">
         <v>0</v>
       </c>
       <c r="N362">
         <v>0</v>
       </c>
       <c r="O362">
         <v>0</v>
       </c>
       <c r="P362">
         <v>0</v>
       </c>
       <c r="Q362">
         <v>0</v>
       </c>
     </row>
     <row r="363">
-      <c r="A363" t="str"/>
-      <c r="B363" t="str"/>
+      <c r="A363" t="str">
+        <v>Moncton</v>
+      </c>
+      <c r="B363" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C363">
         <v>0</v>
       </c>
       <c r="D363">
         <v>0</v>
       </c>
       <c r="E363">
         <v>0</v>
       </c>
       <c r="F363">
         <v>0</v>
       </c>
       <c r="G363">
         <v>0</v>
       </c>
       <c r="H363">
         <v>0</v>
       </c>
       <c r="I363">
         <v>0</v>
       </c>
       <c r="J363">
         <v>0</v>
       </c>
       <c r="K363">
         <v>0</v>
       </c>
       <c r="L363">
         <v>0</v>
       </c>
       <c r="M363">
         <v>0</v>
       </c>
       <c r="N363">
         <v>0</v>
       </c>
       <c r="O363">
         <v>0</v>
       </c>
       <c r="P363">
         <v>0</v>
       </c>
       <c r="Q363">
         <v>0</v>
       </c>
     </row>
     <row r="364">
-      <c r="A364" t="str"/>
-      <c r="B364" t="str"/>
+      <c r="A364" t="str">
+        <v>Rostov-on-Don (Rostov-na-donu)</v>
+      </c>
+      <c r="B364" t="str">
+        <v>Russia</v>
+      </c>
       <c r="C364">
         <v>0</v>
       </c>
       <c r="D364">
         <v>0</v>
       </c>
       <c r="E364">
         <v>0</v>
       </c>
       <c r="F364">
         <v>0</v>
       </c>
       <c r="G364">
         <v>0</v>
       </c>
       <c r="H364">
         <v>0</v>
       </c>
       <c r="I364">
         <v>0</v>
       </c>
       <c r="J364">
         <v>0</v>
       </c>
       <c r="K364">
         <v>0</v>
       </c>
       <c r="L364">
         <v>0</v>
       </c>
       <c r="M364">
         <v>0</v>
       </c>
       <c r="N364">
         <v>0</v>
       </c>
       <c r="O364">
         <v>0</v>
       </c>
       <c r="P364">
         <v>0</v>
       </c>
       <c r="Q364">
         <v>0</v>
       </c>
     </row>
     <row r="365">
-      <c r="A365" t="str"/>
-      <c r="B365" t="str"/>
+      <c r="A365" t="str">
+        <v>Asuncion</v>
+      </c>
+      <c r="B365" t="str">
+        <v>Paraguay</v>
+      </c>
       <c r="C365">
         <v>0</v>
       </c>
       <c r="D365">
         <v>0</v>
       </c>
       <c r="E365">
         <v>0</v>
       </c>
       <c r="F365">
         <v>0</v>
       </c>
       <c r="G365">
         <v>0</v>
       </c>
       <c r="H365">
         <v>0</v>
       </c>
       <c r="I365">
         <v>0</v>
       </c>
       <c r="J365">
         <v>0</v>
       </c>
       <c r="K365">
         <v>0</v>
       </c>
       <c r="L365">
         <v>0</v>
       </c>
       <c r="M365">
         <v>0</v>
       </c>
       <c r="N365">
         <v>0</v>
       </c>
       <c r="O365">
         <v>0</v>
       </c>
       <c r="P365">
         <v>0</v>
       </c>
       <c r="Q365">
         <v>0</v>
       </c>
     </row>
     <row r="366">
-      <c r="A366" t="str"/>
-      <c r="B366" t="str"/>
+      <c r="A366" t="str">
+        <v>Reggio Nell'emilia</v>
+      </c>
+      <c r="B366" t="str">
+        <v>Italy</v>
+      </c>
       <c r="C366">
         <v>0</v>
       </c>
       <c r="D366">
         <v>0</v>
       </c>
       <c r="E366">
         <v>0</v>
       </c>
       <c r="F366">
         <v>0</v>
       </c>
       <c r="G366">
         <v>0</v>
       </c>
       <c r="H366">
         <v>0</v>
       </c>
       <c r="I366">
         <v>0</v>
       </c>
       <c r="J366">
         <v>0</v>
       </c>
       <c r="K366">
         <v>0</v>
       </c>
       <c r="L366">
         <v>0</v>
       </c>
       <c r="M366">
         <v>0</v>
       </c>
       <c r="N366">
         <v>0</v>
       </c>
       <c r="O366">
         <v>0</v>
       </c>
       <c r="P366">
         <v>0</v>
       </c>
       <c r="Q366">
         <v>0</v>
       </c>
     </row>
     <row r="367">
-      <c r="A367" t="str"/>
-      <c r="B367" t="str"/>
+      <c r="A367" t="str">
+        <v>Valladolid</v>
+      </c>
+      <c r="B367" t="str">
+        <v>Spain</v>
+      </c>
       <c r="C367">
         <v>0</v>
       </c>
       <c r="D367">
         <v>0</v>
       </c>
       <c r="E367">
         <v>0</v>
       </c>
       <c r="F367">
         <v>0</v>
       </c>
       <c r="G367">
         <v>0</v>
       </c>
       <c r="H367">
         <v>0</v>
       </c>
       <c r="I367">
         <v>0</v>
       </c>
       <c r="J367">
         <v>0</v>
       </c>
       <c r="K367">
         <v>0</v>
       </c>
       <c r="L367">
         <v>0</v>
       </c>
       <c r="M367">
         <v>0</v>
       </c>
       <c r="N367">
         <v>0</v>
       </c>
       <c r="O367">
         <v>0</v>
       </c>
       <c r="P367">
         <v>0</v>
       </c>
       <c r="Q367">
         <v>0</v>
       </c>
     </row>
     <row r="368">
-      <c r="A368" t="str"/>
-      <c r="B368" t="str"/>
+      <c r="A368" t="str">
+        <v>Stara Zagora</v>
+      </c>
+      <c r="B368" t="str">
+        <v>Bulgaria</v>
+      </c>
       <c r="C368">
         <v>0</v>
       </c>
       <c r="D368">
         <v>0</v>
       </c>
       <c r="E368">
         <v>0</v>
       </c>
       <c r="F368">
         <v>0</v>
       </c>
       <c r="G368">
         <v>0</v>
       </c>
       <c r="H368">
         <v>0</v>
       </c>
       <c r="I368">
         <v>0</v>
       </c>
       <c r="J368">
         <v>0</v>
       </c>
       <c r="K368">
         <v>0</v>
       </c>
       <c r="L368">
         <v>0</v>
       </c>
       <c r="M368">
         <v>0</v>
       </c>
       <c r="N368">
         <v>0</v>
       </c>
       <c r="O368">
         <v>0</v>
       </c>
       <c r="P368">
         <v>0</v>
       </c>
       <c r="Q368">
         <v>0</v>
       </c>
     </row>
     <row r="369">
-      <c r="A369" t="str"/>
-      <c r="B369" t="str"/>
+      <c r="A369" t="str">
+        <v>College Station, TX</v>
+      </c>
+      <c r="B369" t="str">
+        <v>United States</v>
+      </c>
       <c r="C369">
         <v>0</v>
       </c>
       <c r="D369">
         <v>0</v>
       </c>
       <c r="E369">
         <v>0</v>
       </c>
       <c r="F369">
         <v>0</v>
       </c>
       <c r="G369">
         <v>0</v>
       </c>
       <c r="H369">
         <v>0</v>
       </c>
       <c r="I369">
         <v>0</v>
       </c>
       <c r="J369">
         <v>0</v>
       </c>
       <c r="K369">
         <v>0</v>
       </c>
       <c r="L369">
         <v>0</v>
       </c>
       <c r="M369">
         <v>0</v>
       </c>
       <c r="N369">
         <v>0</v>
       </c>
       <c r="O369">
         <v>0</v>
       </c>
       <c r="P369">
         <v>0</v>
       </c>
       <c r="Q369">
         <v>0</v>
       </c>
     </row>
     <row r="370">
-      <c r="A370" t="str"/>
-      <c r="B370" t="str"/>
+      <c r="A370" t="str">
+        <v>Rome</v>
+      </c>
+      <c r="B370" t="str">
+        <v>Italy</v>
+      </c>
       <c r="C370">
         <v>0</v>
       </c>
       <c r="D370">
         <v>0</v>
       </c>
       <c r="E370">
         <v>0</v>
       </c>
       <c r="F370">
         <v>0</v>
       </c>
       <c r="G370">
         <v>0</v>
       </c>
       <c r="H370">
         <v>0</v>
       </c>
       <c r="I370">
         <v>0</v>
       </c>
       <c r="J370">
         <v>0</v>
       </c>
       <c r="K370">
         <v>0</v>
       </c>
       <c r="L370">
         <v>0</v>
       </c>
       <c r="M370">
         <v>0</v>
       </c>
       <c r="N370">
         <v>0</v>
       </c>
       <c r="O370">
         <v>0</v>
       </c>
       <c r="P370">
         <v>0</v>
       </c>
       <c r="Q370">
         <v>0</v>
       </c>
     </row>
     <row r="371">
-      <c r="A371" t="str"/>
-      <c r="B371" t="str"/>
+      <c r="A371" t="str">
+        <v>Kingston</v>
+      </c>
+      <c r="B371" t="str">
+        <v>Jamaica</v>
+      </c>
       <c r="C371">
         <v>0</v>
       </c>
       <c r="D371">
         <v>0</v>
       </c>
       <c r="E371">
         <v>0</v>
       </c>
       <c r="F371">
         <v>0</v>
       </c>
       <c r="G371">
         <v>0</v>
       </c>
       <c r="H371">
         <v>0</v>
       </c>
       <c r="I371">
         <v>0</v>
       </c>
       <c r="J371">
         <v>0</v>
       </c>
       <c r="K371">
         <v>0</v>
       </c>
       <c r="L371">
         <v>0</v>
       </c>
       <c r="M371">
         <v>0</v>
       </c>
       <c r="N371">
         <v>0</v>
       </c>
       <c r="O371">
         <v>0</v>
       </c>
       <c r="P371">
         <v>0</v>
       </c>
       <c r="Q371">
         <v>0</v>
       </c>
     </row>
     <row r="372">
-      <c r="A372" t="str"/>
-      <c r="B372" t="str"/>
+      <c r="A372" t="str">
+        <v>Batumi, Ajara</v>
+      </c>
+      <c r="B372" t="str">
+        <v>Georgia</v>
+      </c>
       <c r="C372">
         <v>0</v>
       </c>
       <c r="D372">
         <v>0</v>
       </c>
       <c r="E372">
         <v>0</v>
       </c>
       <c r="F372">
         <v>0</v>
       </c>
       <c r="G372">
         <v>0</v>
       </c>
       <c r="H372">
         <v>0</v>
       </c>
       <c r="I372">
         <v>0</v>
       </c>
       <c r="J372">
         <v>0</v>
       </c>
       <c r="K372">
         <v>0</v>
       </c>
       <c r="L372">
         <v>0</v>
       </c>
       <c r="M372">
         <v>0</v>
       </c>
       <c r="N372">
         <v>0</v>
       </c>
       <c r="O372">
         <v>0</v>
       </c>
       <c r="P372">
         <v>0</v>
       </c>
       <c r="Q372">
         <v>0</v>
       </c>
     </row>
     <row r="373">
-      <c r="A373" t="str"/>
-      <c r="B373" t="str"/>
+      <c r="A373" t="str">
+        <v>Christchurch</v>
+      </c>
+      <c r="B373" t="str">
+        <v>New Zealand</v>
+      </c>
       <c r="C373">
         <v>0</v>
       </c>
       <c r="D373">
         <v>0</v>
       </c>
       <c r="E373">
         <v>0</v>
       </c>
       <c r="F373">
         <v>0</v>
       </c>
       <c r="G373">
         <v>0</v>
       </c>
       <c r="H373">
         <v>0</v>
       </c>
       <c r="I373">
         <v>0</v>
       </c>
       <c r="J373">
         <v>0</v>
       </c>
       <c r="K373">
         <v>0</v>
       </c>
       <c r="L373">
         <v>0</v>
       </c>
       <c r="M373">
         <v>0</v>
       </c>
       <c r="N373">
         <v>0</v>
       </c>
       <c r="O373">
         <v>0</v>
       </c>
       <c r="P373">
         <v>0</v>
       </c>
       <c r="Q373">
         <v>0</v>
       </c>
     </row>
     <row r="374">
-      <c r="A374" t="str"/>
-      <c r="B374" t="str"/>
+      <c r="A374" t="str">
+        <v>Manila</v>
+      </c>
+      <c r="B374" t="str">
+        <v>Philippines</v>
+      </c>
       <c r="C374">
         <v>0</v>
       </c>
       <c r="D374">
         <v>0</v>
       </c>
       <c r="E374">
         <v>0</v>
       </c>
       <c r="F374">
         <v>0</v>
       </c>
       <c r="G374">
         <v>0</v>
       </c>
       <c r="H374">
         <v>0</v>
       </c>
       <c r="I374">
         <v>0</v>
       </c>
       <c r="J374">
         <v>0</v>
       </c>
       <c r="K374">
         <v>0</v>
       </c>
       <c r="L374">
         <v>0</v>
       </c>
       <c r="M374">
         <v>0</v>
       </c>
       <c r="N374">
         <v>0</v>
       </c>
       <c r="O374">
         <v>0</v>
       </c>
       <c r="P374">
         <v>0</v>
       </c>
       <c r="Q374">
         <v>0</v>
       </c>
     </row>
     <row r="375">
-      <c r="A375" t="str"/>
-      <c r="B375" t="str"/>
+      <c r="A375" t="str">
+        <v>Quito</v>
+      </c>
+      <c r="B375" t="str">
+        <v>Ecuador</v>
+      </c>
       <c r="C375">
         <v>0</v>
       </c>
       <c r="D375">
         <v>0</v>
       </c>
       <c r="E375">
         <v>0</v>
       </c>
       <c r="F375">
         <v>0</v>
       </c>
       <c r="G375">
         <v>0</v>
       </c>
       <c r="H375">
         <v>0</v>
       </c>
       <c r="I375">
         <v>0</v>
       </c>
       <c r="J375">
         <v>0</v>
       </c>
       <c r="K375">
         <v>0</v>
       </c>
       <c r="L375">
         <v>0</v>
       </c>
       <c r="M375">
         <v>0</v>
       </c>
       <c r="N375">
         <v>0</v>
       </c>
       <c r="O375">
         <v>0</v>
       </c>
       <c r="P375">
         <v>0</v>
       </c>
       <c r="Q375">
         <v>0</v>
       </c>
     </row>
     <row r="376">
-      <c r="A376" t="str"/>
-      <c r="B376" t="str"/>
+      <c r="A376" t="str">
+        <v>Barcelona</v>
+      </c>
+      <c r="B376" t="str">
+        <v>Spain</v>
+      </c>
       <c r="C376">
         <v>0</v>
       </c>
       <c r="D376">
         <v>0</v>
       </c>
       <c r="E376">
         <v>0</v>
       </c>
       <c r="F376">
         <v>0</v>
       </c>
       <c r="G376">
         <v>0</v>
       </c>
       <c r="H376">
         <v>0</v>
       </c>
       <c r="I376">
         <v>0</v>
       </c>
       <c r="J376">
         <v>0</v>
       </c>
       <c r="K376">
         <v>0</v>
       </c>
       <c r="L376">
         <v>0</v>
       </c>
       <c r="M376">
         <v>0</v>
       </c>
       <c r="N376">
         <v>0</v>
       </c>
       <c r="O376">
         <v>0</v>
       </c>
       <c r="P376">
         <v>0</v>
       </c>
       <c r="Q376">
         <v>0</v>
       </c>
     </row>
     <row r="377">
-      <c r="A377" t="str"/>
-      <c r="B377" t="str"/>
+      <c r="A377" t="str">
+        <v>Naples</v>
+      </c>
+      <c r="B377" t="str">
+        <v>Italy</v>
+      </c>
       <c r="C377">
         <v>0</v>
       </c>
       <c r="D377">
         <v>0</v>
       </c>
       <c r="E377">
         <v>0</v>
       </c>
       <c r="F377">
         <v>0</v>
       </c>
       <c r="G377">
         <v>0</v>
       </c>
       <c r="H377">
         <v>0</v>
       </c>
       <c r="I377">
         <v>0</v>
       </c>
       <c r="J377">
         <v>0</v>
       </c>
       <c r="K377">
         <v>0</v>
       </c>
       <c r="L377">
         <v>0</v>
       </c>
       <c r="M377">
         <v>0</v>
       </c>
       <c r="N377">
         <v>0</v>
       </c>
       <c r="O377">
         <v>0</v>
       </c>
       <c r="P377">
         <v>0</v>
       </c>
       <c r="Q377">
         <v>0</v>
       </c>
     </row>
     <row r="378">
-      <c r="A378" t="str"/>
-      <c r="B378" t="str"/>
+      <c r="A378" t="str">
+        <v>Belo Horizonte</v>
+      </c>
+      <c r="B378" t="str">
+        <v>Brazil</v>
+      </c>
       <c r="C378">
         <v>0</v>
       </c>
       <c r="D378">
         <v>0</v>
       </c>
       <c r="E378">
         <v>0</v>
       </c>
       <c r="F378">
         <v>0</v>
       </c>
       <c r="G378">
         <v>0</v>
       </c>
       <c r="H378">
         <v>0</v>
       </c>
       <c r="I378">
         <v>0</v>
       </c>
       <c r="J378">
         <v>0</v>
       </c>
       <c r="K378">
         <v>0</v>
       </c>
       <c r="L378">
         <v>0</v>
       </c>
       <c r="M378">
         <v>0</v>
       </c>
       <c r="N378">
         <v>0</v>
       </c>
       <c r="O378">
         <v>0</v>
       </c>
       <c r="P378">
         <v>0</v>
       </c>
       <c r="Q378">
         <v>0</v>
       </c>
     </row>
     <row r="379">
-      <c r="A379" t="str"/>
-      <c r="B379" t="str"/>
+      <c r="A379" t="str">
+        <v>Remagen</v>
+      </c>
+      <c r="B379" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C379">
         <v>0</v>
       </c>
       <c r="D379">
         <v>0</v>
       </c>
       <c r="E379">
         <v>0</v>
       </c>
       <c r="F379">
         <v>0</v>
       </c>
       <c r="G379">
         <v>0</v>
       </c>
       <c r="H379">
         <v>0</v>
       </c>
       <c r="I379">
         <v>0</v>
       </c>
       <c r="J379">
         <v>0</v>
       </c>
       <c r="K379">
         <v>0</v>
       </c>
       <c r="L379">
         <v>0</v>
       </c>
       <c r="M379">
         <v>0</v>
       </c>
       <c r="N379">
         <v>0</v>
       </c>
       <c r="O379">
         <v>0</v>
       </c>
       <c r="P379">
         <v>0</v>
       </c>
       <c r="Q379">
         <v>0</v>
       </c>
     </row>
     <row r="380">
-      <c r="A380" t="str"/>
-      <c r="B380" t="str"/>
+      <c r="A380" t="str">
+        <v>Palma de Mallorca</v>
+      </c>
+      <c r="B380" t="str">
+        <v>Spain</v>
+      </c>
       <c r="C380">
         <v>0</v>
       </c>
       <c r="D380">
         <v>0</v>
       </c>
       <c r="E380">
         <v>0</v>
       </c>
       <c r="F380">
         <v>0</v>
       </c>
       <c r="G380">
         <v>0</v>
       </c>
       <c r="H380">
         <v>0</v>
       </c>
       <c r="I380">
         <v>0</v>
       </c>
       <c r="J380">
         <v>0</v>
       </c>
       <c r="K380">
         <v>0</v>
       </c>
       <c r="L380">
         <v>0</v>
       </c>
       <c r="M380">
         <v>0</v>
       </c>
       <c r="N380">
         <v>0</v>
       </c>
       <c r="O380">
         <v>0</v>
       </c>
       <c r="P380">
         <v>0</v>
       </c>
       <c r="Q380">
         <v>0</v>
       </c>
     </row>
     <row r="381">
-      <c r="A381" t="str"/>
-      <c r="B381" t="str"/>
+      <c r="A381" t="str">
+        <v>Rabat</v>
+      </c>
+      <c r="B381" t="str">
+        <v>Morocco</v>
+      </c>
       <c r="C381">
         <v>0</v>
       </c>
       <c r="D381">
         <v>0</v>
       </c>
       <c r="E381">
         <v>0</v>
       </c>
       <c r="F381">
         <v>0</v>
       </c>
       <c r="G381">
         <v>0</v>
       </c>
       <c r="H381">
         <v>0</v>
       </c>
       <c r="I381">
         <v>0</v>
       </c>
       <c r="J381">
         <v>0</v>
       </c>
       <c r="K381">
         <v>0</v>
       </c>
       <c r="L381">
         <v>0</v>
       </c>
       <c r="M381">
         <v>0</v>
       </c>
       <c r="N381">
         <v>0</v>
       </c>
       <c r="O381">
         <v>0</v>
       </c>
       <c r="P381">
         <v>0</v>
       </c>
       <c r="Q381">
         <v>0</v>
       </c>
     </row>
     <row r="382">
-      <c r="A382" t="str"/>
-      <c r="B382" t="str"/>
+      <c r="A382" t="str">
+        <v>Winnipeg</v>
+      </c>
+      <c r="B382" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C382">
         <v>0</v>
       </c>
       <c r="D382">
         <v>0</v>
       </c>
       <c r="E382">
         <v>0</v>
       </c>
       <c r="F382">
         <v>0</v>
       </c>
       <c r="G382">
         <v>0</v>
       </c>
       <c r="H382">
         <v>0</v>
       </c>
       <c r="I382">
         <v>0</v>
       </c>
       <c r="J382">
         <v>0</v>
       </c>
       <c r="K382">
         <v>0</v>
       </c>
       <c r="L382">
         <v>0</v>
       </c>
       <c r="M382">
         <v>0</v>
       </c>
       <c r="N382">
         <v>0</v>
       </c>
       <c r="O382">
         <v>0</v>
       </c>
       <c r="P382">
         <v>0</v>
       </c>
       <c r="Q382">
         <v>0</v>
       </c>
     </row>
     <row r="383">
-      <c r="A383" t="str"/>
-      <c r="B383" t="str"/>
+      <c r="A383" t="str">
+        <v>Astana (Nur-Sultan)</v>
+      </c>
+      <c r="B383" t="str">
+        <v>Kazakhstan</v>
+      </c>
       <c r="C383">
         <v>0</v>
       </c>
       <c r="D383">
         <v>0</v>
       </c>
       <c r="E383">
         <v>0</v>
       </c>
       <c r="F383">
         <v>0</v>
       </c>
       <c r="G383">
         <v>0</v>
       </c>
       <c r="H383">
         <v>0</v>
       </c>
       <c r="I383">
         <v>0</v>
       </c>
       <c r="J383">
         <v>0</v>
       </c>
       <c r="K383">
         <v>0</v>
       </c>
       <c r="L383">
         <v>0</v>
       </c>
       <c r="M383">
         <v>0</v>
       </c>
       <c r="N383">
         <v>0</v>
       </c>
       <c r="O383">
         <v>0</v>
       </c>
       <c r="P383">
         <v>0</v>
       </c>
       <c r="Q383">
         <v>0</v>
       </c>
     </row>
     <row r="384">
-      <c r="A384" t="str"/>
-      <c r="B384" t="str"/>
+      <c r="A384" t="str">
+        <v>Hamilton</v>
+      </c>
+      <c r="B384" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C384">
         <v>0</v>
       </c>
       <c r="D384">
         <v>0</v>
       </c>
       <c r="E384">
         <v>0</v>
       </c>
       <c r="F384">
         <v>0</v>
       </c>
       <c r="G384">
         <v>0</v>
       </c>
       <c r="H384">
         <v>0</v>
       </c>
       <c r="I384">
         <v>0</v>
       </c>
       <c r="J384">
         <v>0</v>
       </c>
       <c r="K384">
         <v>0</v>
       </c>
       <c r="L384">
         <v>0</v>
       </c>
       <c r="M384">
         <v>0</v>
       </c>
       <c r="N384">
         <v>0</v>
       </c>
       <c r="O384">
         <v>0</v>
       </c>
       <c r="P384">
         <v>0</v>
       </c>
       <c r="Q384">
         <v>0</v>
       </c>
     </row>
     <row r="385">
-      <c r="A385" t="str"/>
-      <c r="B385" t="str"/>
+      <c r="A385" t="str">
+        <v>Madrid</v>
+      </c>
+      <c r="B385" t="str">
+        <v>Spain</v>
+      </c>
       <c r="C385">
         <v>0</v>
       </c>
       <c r="D385">
         <v>0</v>
       </c>
       <c r="E385">
         <v>0</v>
       </c>
       <c r="F385">
         <v>0</v>
       </c>
       <c r="G385">
         <v>0</v>
       </c>
       <c r="H385">
         <v>0</v>
       </c>
       <c r="I385">
         <v>0</v>
       </c>
       <c r="J385">
         <v>0</v>
       </c>
       <c r="K385">
         <v>0</v>
       </c>
       <c r="L385">
         <v>0</v>
       </c>
       <c r="M385">
         <v>0</v>
       </c>
       <c r="N385">
         <v>0</v>
       </c>
       <c r="O385">
         <v>0</v>
       </c>
       <c r="P385">
         <v>0</v>
       </c>
       <c r="Q385">
         <v>0</v>
       </c>
     </row>
     <row r="386">
-      <c r="A386" t="str"/>
-      <c r="B386" t="str"/>
+      <c r="A386" t="str">
+        <v>Rimini</v>
+      </c>
+      <c r="B386" t="str">
+        <v>Italy</v>
+      </c>
       <c r="C386">
         <v>0</v>
       </c>
       <c r="D386">
         <v>0</v>
       </c>
       <c r="E386">
         <v>0</v>
       </c>
       <c r="F386">
         <v>0</v>
       </c>
       <c r="G386">
         <v>0</v>
       </c>
       <c r="H386">
         <v>0</v>
       </c>
       <c r="I386">
         <v>0</v>
       </c>
       <c r="J386">
         <v>0</v>
       </c>
       <c r="K386">
         <v>0</v>
       </c>
       <c r="L386">
         <v>0</v>
       </c>
       <c r="M386">
         <v>0</v>
       </c>
       <c r="N386">
         <v>0</v>
       </c>
       <c r="O386">
         <v>0</v>
       </c>
       <c r="P386">
         <v>0</v>
       </c>
       <c r="Q386">
         <v>0</v>
       </c>
     </row>
     <row r="387">
-      <c r="A387" t="str"/>
-      <c r="B387" t="str"/>
+      <c r="A387" t="str">
+        <v>Ljubljana</v>
+      </c>
+      <c r="B387" t="str">
+        <v>Slovenia</v>
+      </c>
       <c r="C387">
         <v>0</v>
       </c>
       <c r="D387">
         <v>0</v>
       </c>
       <c r="E387">
         <v>0</v>
       </c>
       <c r="F387">
         <v>0</v>
       </c>
       <c r="G387">
         <v>0</v>
       </c>
       <c r="H387">
         <v>0</v>
       </c>
       <c r="I387">
         <v>0</v>
       </c>
       <c r="J387">
         <v>0</v>
       </c>
       <c r="K387">
         <v>0</v>
       </c>
       <c r="L387">
         <v>0</v>
       </c>
       <c r="M387">
         <v>0</v>
       </c>
       <c r="N387">
         <v>0</v>
       </c>
       <c r="O387">
         <v>0</v>
       </c>
       <c r="P387">
         <v>0</v>
       </c>
       <c r="Q387">
         <v>0</v>
       </c>
     </row>
     <row r="388">
-      <c r="A388" t="str"/>
-      <c r="B388" t="str"/>
+      <c r="A388" t="str">
+        <v>Bali</v>
+      </c>
+      <c r="B388" t="str">
+        <v>Indonesia</v>
+      </c>
       <c r="C388">
         <v>0</v>
       </c>
       <c r="D388">
         <v>0</v>
       </c>
       <c r="E388">
         <v>0</v>
       </c>
       <c r="F388">
         <v>0</v>
       </c>
       <c r="G388">
         <v>0</v>
       </c>
       <c r="H388">
         <v>0</v>
       </c>
       <c r="I388">
         <v>0</v>
       </c>
       <c r="J388">
         <v>0</v>
       </c>
       <c r="K388">
         <v>0</v>
       </c>
       <c r="L388">
         <v>0</v>
       </c>
       <c r="M388">
         <v>0</v>
       </c>
       <c r="N388">
         <v>0</v>
       </c>
       <c r="O388">
         <v>0</v>
       </c>
       <c r="P388">
         <v>0</v>
       </c>
       <c r="Q388">
         <v>0</v>
       </c>
     </row>
     <row r="389">
-      <c r="A389" t="str"/>
-      <c r="B389" t="str"/>
+      <c r="A389" t="str">
+        <v>Montreal</v>
+      </c>
+      <c r="B389" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C389">
         <v>0</v>
       </c>
       <c r="D389">
         <v>0</v>
       </c>
       <c r="E389">
         <v>0</v>
       </c>
       <c r="F389">
         <v>0</v>
       </c>
       <c r="G389">
         <v>0</v>
       </c>
       <c r="H389">
         <v>0</v>
       </c>
       <c r="I389">
         <v>0</v>
       </c>
       <c r="J389">
         <v>0</v>
       </c>
       <c r="K389">
         <v>0</v>
       </c>
       <c r="L389">
         <v>0</v>
       </c>
       <c r="M389">
         <v>0</v>
       </c>
       <c r="N389">
         <v>0</v>
       </c>
       <c r="O389">
         <v>0</v>
       </c>
       <c r="P389">
         <v>0</v>
       </c>
       <c r="Q389">
         <v>0</v>
       </c>
     </row>
     <row r="390">
-      <c r="A390" t="str"/>
-      <c r="B390" t="str"/>
+      <c r="A390" t="str">
+        <v>Kuching</v>
+      </c>
+      <c r="B390" t="str">
+        <v>Malaysia</v>
+      </c>
       <c r="C390">
         <v>0</v>
       </c>
       <c r="D390">
         <v>0</v>
       </c>
       <c r="E390">
         <v>0</v>
       </c>
       <c r="F390">
         <v>0</v>
       </c>
       <c r="G390">
         <v>0</v>
       </c>
       <c r="H390">
         <v>0</v>
       </c>
       <c r="I390">
         <v>0</v>
       </c>
       <c r="J390">
         <v>0</v>
       </c>
       <c r="K390">
         <v>0</v>
       </c>
       <c r="L390">
         <v>0</v>
       </c>
       <c r="M390">
         <v>0</v>
       </c>
       <c r="N390">
         <v>0</v>
       </c>
       <c r="O390">
         <v>0</v>
       </c>
       <c r="P390">
         <v>0</v>
       </c>
       <c r="Q390">
         <v>0</v>
       </c>
     </row>
     <row r="391">
-      <c r="A391" t="str"/>
-      <c r="B391" t="str"/>
+      <c r="A391" t="str">
+        <v>San Jose</v>
+      </c>
+      <c r="B391" t="str">
+        <v>Costa Rica</v>
+      </c>
       <c r="C391">
         <v>0</v>
       </c>
       <c r="D391">
         <v>0</v>
       </c>
       <c r="E391">
         <v>0</v>
       </c>
       <c r="F391">
         <v>0</v>
       </c>
       <c r="G391">
         <v>0</v>
       </c>
       <c r="H391">
         <v>0</v>
       </c>
       <c r="I391">
         <v>0</v>
       </c>
       <c r="J391">
         <v>0</v>
       </c>
       <c r="K391">
         <v>0</v>
       </c>
       <c r="L391">
         <v>0</v>
       </c>
       <c r="M391">
         <v>0</v>
       </c>
       <c r="N391">
         <v>0</v>
       </c>
       <c r="O391">
         <v>0</v>
       </c>
       <c r="P391">
         <v>0</v>
       </c>
       <c r="Q391">
         <v>0</v>
       </c>
     </row>
     <row r="392">
-      <c r="A392" t="str"/>
-      <c r="B392" t="str"/>
+      <c r="A392" t="str">
+        <v>Port of Spain</v>
+      </c>
+      <c r="B392" t="str">
+        <v>Trinidad And Tobago</v>
+      </c>
       <c r="C392">
         <v>0</v>
       </c>
       <c r="D392">
         <v>0</v>
       </c>
       <c r="E392">
         <v>0</v>
       </c>
       <c r="F392">
         <v>0</v>
       </c>
       <c r="G392">
         <v>0</v>
       </c>
       <c r="H392">
         <v>0</v>
       </c>
       <c r="I392">
         <v>0</v>
       </c>
       <c r="J392">
         <v>0</v>
       </c>
       <c r="K392">
         <v>0</v>
       </c>
       <c r="L392">
         <v>0</v>
       </c>
       <c r="M392">
         <v>0</v>
       </c>
       <c r="N392">
         <v>0</v>
       </c>
       <c r="O392">
         <v>0</v>
       </c>
       <c r="P392">
         <v>0</v>
       </c>
       <c r="Q392">
         <v>0</v>
       </c>
     </row>
     <row r="393">
-      <c r="A393" t="str"/>
-      <c r="B393" t="str"/>
+      <c r="A393" t="str">
+        <v>Damascus</v>
+      </c>
+      <c r="B393" t="str">
+        <v>Syria</v>
+      </c>
       <c r="C393">
         <v>0</v>
       </c>
       <c r="D393">
         <v>0</v>
       </c>
       <c r="E393">
         <v>0</v>
       </c>
       <c r="F393">
         <v>0</v>
       </c>
       <c r="G393">
         <v>0</v>
       </c>
       <c r="H393">
         <v>0</v>
       </c>
       <c r="I393">
         <v>0</v>
       </c>
       <c r="J393">
         <v>0</v>
       </c>
       <c r="K393">
         <v>0</v>
       </c>
       <c r="L393">
         <v>0</v>
       </c>
       <c r="M393">
         <v>0</v>
       </c>
       <c r="N393">
         <v>0</v>
       </c>
       <c r="O393">
         <v>0</v>
       </c>
       <c r="P393">
         <v>0</v>
       </c>
       <c r="Q393">
         <v>0</v>
       </c>
     </row>
     <row r="394">
-      <c r="A394" t="str"/>
-      <c r="B394" t="str"/>
+      <c r="A394" t="str">
+        <v>Minsk</v>
+      </c>
+      <c r="B394" t="str">
+        <v>Belarus</v>
+      </c>
       <c r="C394">
         <v>0</v>
       </c>
       <c r="D394">
         <v>0</v>
       </c>
       <c r="E394">
         <v>0</v>
       </c>
       <c r="F394">
         <v>0</v>
       </c>
       <c r="G394">
         <v>0</v>
       </c>
       <c r="H394">
         <v>0</v>
       </c>
       <c r="I394">
         <v>0</v>
       </c>
       <c r="J394">
         <v>0</v>
       </c>
       <c r="K394">
         <v>0</v>
       </c>
       <c r="L394">
         <v>0</v>
       </c>
       <c r="M394">
         <v>0</v>
       </c>
       <c r="N394">
         <v>0</v>
       </c>
       <c r="O394">
         <v>0</v>
       </c>
       <c r="P394">
         <v>0</v>
       </c>
       <c r="Q394">
         <v>0</v>
       </c>
     </row>
     <row r="395">
-      <c r="A395" t="str"/>
-      <c r="B395" t="str"/>
+      <c r="A395" t="str">
+        <v>Athens</v>
+      </c>
+      <c r="B395" t="str">
+        <v>Greece</v>
+      </c>
       <c r="C395">
         <v>0</v>
       </c>
       <c r="D395">
         <v>0</v>
       </c>
       <c r="E395">
         <v>0</v>
       </c>
       <c r="F395">
         <v>0</v>
       </c>
       <c r="G395">
         <v>0</v>
       </c>
       <c r="H395">
         <v>0</v>
       </c>
       <c r="I395">
         <v>0</v>
       </c>
       <c r="J395">
         <v>0</v>
       </c>
       <c r="K395">
         <v>0</v>
       </c>
       <c r="L395">
         <v>0</v>
       </c>
       <c r="M395">
         <v>0</v>
       </c>
       <c r="N395">
         <v>0</v>
       </c>
       <c r="O395">
         <v>0</v>
       </c>
       <c r="P395">
         <v>0</v>
       </c>
       <c r="Q395">
         <v>0</v>
       </c>
     </row>
     <row r="396">
-      <c r="A396" t="str"/>
-      <c r="B396" t="str"/>
+      <c r="A396" t="str">
+        <v>Nicosia</v>
+      </c>
+      <c r="B396" t="str">
+        <v>Cyprus</v>
+      </c>
       <c r="C396">
         <v>0</v>
       </c>
       <c r="D396">
         <v>0</v>
       </c>
       <c r="E396">
         <v>0</v>
       </c>
       <c r="F396">
         <v>0</v>
       </c>
       <c r="G396">
         <v>0</v>
       </c>
       <c r="H396">
         <v>0</v>
       </c>
       <c r="I396">
         <v>0</v>
       </c>
       <c r="J396">
         <v>0</v>
       </c>
       <c r="K396">
         <v>0</v>
       </c>
       <c r="L396">
         <v>0</v>
       </c>
       <c r="M396">
         <v>0</v>
       </c>
       <c r="N396">
         <v>0</v>
       </c>
       <c r="O396">
         <v>0</v>
       </c>
       <c r="P396">
         <v>0</v>
       </c>
       <c r="Q396">
         <v>0</v>
       </c>
     </row>
     <row r="397">
-      <c r="A397" t="str"/>
-      <c r="B397" t="str"/>
+      <c r="A397" t="str">
+        <v>Bratislava</v>
+      </c>
+      <c r="B397" t="str">
+        <v>Slovakia</v>
+      </c>
       <c r="C397">
         <v>0</v>
       </c>
       <c r="D397">
         <v>0</v>
       </c>
       <c r="E397">
         <v>0</v>
       </c>
       <c r="F397">
         <v>0</v>
       </c>
       <c r="G397">
         <v>0</v>
       </c>
       <c r="H397">
         <v>0</v>
       </c>
       <c r="I397">
         <v>0</v>
       </c>
       <c r="J397">
         <v>0</v>
       </c>
       <c r="K397">
         <v>0</v>
       </c>
       <c r="L397">
         <v>0</v>
       </c>
       <c r="M397">
         <v>0</v>
       </c>
       <c r="N397">
         <v>0</v>
       </c>
       <c r="O397">
         <v>0</v>
       </c>
       <c r="P397">
         <v>0</v>
       </c>
       <c r="Q397">
         <v>0</v>
       </c>
     </row>
     <row r="398">
-      <c r="A398" t="str"/>
-      <c r="B398" t="str"/>
+      <c r="A398" t="str">
+        <v>Colombo</v>
+      </c>
+      <c r="B398" t="str">
+        <v>Sri Lanka</v>
+      </c>
       <c r="C398">
         <v>0</v>
       </c>
       <c r="D398">
         <v>0</v>
       </c>
       <c r="E398">
         <v>0</v>
       </c>
       <c r="F398">
         <v>0</v>
       </c>
       <c r="G398">
         <v>0</v>
       </c>
       <c r="H398">
         <v>0</v>
       </c>
       <c r="I398">
         <v>0</v>
       </c>
       <c r="J398">
         <v>0</v>
       </c>
       <c r="K398">
         <v>0</v>
       </c>
       <c r="L398">
         <v>0</v>
       </c>
       <c r="M398">
         <v>0</v>
       </c>
       <c r="N398">
         <v>0</v>
       </c>
       <c r="O398">
         <v>0</v>
       </c>
       <c r="P398">
         <v>0</v>
       </c>
       <c r="Q398">
         <v>0</v>
       </c>
     </row>
     <row r="399">
-      <c r="A399" t="str"/>
-      <c r="B399" t="str"/>
+      <c r="A399" t="str">
+        <v>Baku</v>
+      </c>
+      <c r="B399" t="str">
+        <v>Azerbaijan</v>
+      </c>
       <c r="C399">
         <v>0</v>
       </c>
       <c r="D399">
         <v>0</v>
       </c>
       <c r="E399">
         <v>0</v>
       </c>
       <c r="F399">
         <v>0</v>
       </c>
       <c r="G399">
         <v>0</v>
       </c>
       <c r="H399">
         <v>0</v>
       </c>
       <c r="I399">
         <v>0</v>
       </c>
       <c r="J399">
         <v>0</v>
       </c>
       <c r="K399">
         <v>0</v>
       </c>
       <c r="L399">
         <v>0</v>
       </c>
       <c r="M399">
         <v>0</v>
       </c>
       <c r="N399">
         <v>0</v>
       </c>
       <c r="O399">
         <v>0</v>
       </c>
       <c r="P399">
         <v>0</v>
       </c>
       <c r="Q399">
         <v>0</v>
       </c>
     </row>
     <row r="400">
-      <c r="A400" t="str"/>
-      <c r="B400" t="str"/>
+      <c r="A400" t="str">
+        <v>Prague</v>
+      </c>
+      <c r="B400" t="str">
+        <v>Czech Republic</v>
+      </c>
       <c r="C400">
         <v>0</v>
       </c>
       <c r="D400">
         <v>0</v>
       </c>
       <c r="E400">
         <v>0</v>
       </c>
       <c r="F400">
         <v>0</v>
       </c>
       <c r="G400">
         <v>0</v>
       </c>
       <c r="H400">
         <v>0</v>
       </c>
       <c r="I400">
         <v>0</v>
       </c>
       <c r="J400">
         <v>0</v>
       </c>
       <c r="K400">
         <v>0</v>
       </c>
       <c r="L400">
         <v>0</v>
       </c>
       <c r="M400">
         <v>0</v>
       </c>
       <c r="N400">
         <v>0</v>
       </c>
       <c r="O400">
         <v>0</v>
       </c>
       <c r="P400">
         <v>0</v>
       </c>
       <c r="Q400">
         <v>0</v>
       </c>
     </row>
     <row r="401">
-      <c r="A401" t="str"/>
-      <c r="B401" t="str"/>
+      <c r="A401" t="str">
+        <v>Tartu</v>
+      </c>
+      <c r="B401" t="str">
+        <v>Estonia</v>
+      </c>
       <c r="C401">
         <v>0</v>
       </c>
       <c r="D401">
         <v>0</v>
       </c>
       <c r="E401">
         <v>0</v>
       </c>
       <c r="F401">
         <v>0</v>
       </c>
       <c r="G401">
         <v>0</v>
       </c>
       <c r="H401">
         <v>0</v>
       </c>
       <c r="I401">
         <v>0</v>
       </c>
       <c r="J401">
         <v>0</v>
       </c>
       <c r="K401">
         <v>0</v>
       </c>
       <c r="L401">
         <v>0</v>
       </c>
       <c r="M401">
         <v>0</v>
       </c>
       <c r="N401">
         <v>0</v>
       </c>
       <c r="O401">
         <v>0</v>
       </c>
       <c r="P401">
         <v>0</v>
       </c>
       <c r="Q401">
         <v>0</v>
       </c>
     </row>
     <row r="402">
-      <c r="A402" t="str"/>
-      <c r="B402" t="str"/>
+      <c r="A402" t="str">
+        <v>Split</v>
+      </c>
+      <c r="B402" t="str">
+        <v>Croatia</v>
+      </c>
       <c r="C402">
         <v>0</v>
       </c>
       <c r="D402">
         <v>0</v>
       </c>
       <c r="E402">
         <v>0</v>
       </c>
       <c r="F402">
         <v>0</v>
       </c>
       <c r="G402">
         <v>0</v>
       </c>
       <c r="H402">
         <v>0</v>
       </c>
       <c r="I402">
         <v>0</v>
       </c>
       <c r="J402">
         <v>0</v>
       </c>
       <c r="K402">
         <v>0</v>
       </c>
       <c r="L402">
         <v>0</v>
       </c>
       <c r="M402">
         <v>0</v>
       </c>
       <c r="N402">
         <v>0</v>
       </c>
       <c r="O402">
         <v>0</v>
       </c>
       <c r="P402">
         <v>0</v>
       </c>
       <c r="Q402">
         <v>0</v>
       </c>
     </row>
     <row r="403">
-      <c r="A403" t="str"/>
-      <c r="B403" t="str"/>
+      <c r="A403" t="str">
+        <v>Montevideo</v>
+      </c>
+      <c r="B403" t="str">
+        <v>Uruguay</v>
+      </c>
       <c r="C403">
         <v>0</v>
       </c>
       <c r="D403">
         <v>0</v>
       </c>
       <c r="E403">
         <v>0</v>
       </c>
       <c r="F403">
         <v>0</v>
       </c>
       <c r="G403">
         <v>0</v>
       </c>
       <c r="H403">
         <v>0</v>
       </c>
       <c r="I403">
         <v>0</v>
       </c>
       <c r="J403">
         <v>0</v>
       </c>
       <c r="K403">
         <v>0</v>
       </c>
       <c r="L403">
         <v>0</v>
       </c>
       <c r="M403">
         <v>0</v>
       </c>
       <c r="N403">
         <v>0</v>
       </c>
       <c r="O403">
         <v>0</v>
       </c>
       <c r="P403">
         <v>0</v>
       </c>
       <c r="Q403">
         <v>0</v>
       </c>
     </row>
     <row r="404">
-      <c r="A404" t="str"/>
-      <c r="B404" t="str"/>
+      <c r="A404" t="str">
+        <v>Bergamo</v>
+      </c>
+      <c r="B404" t="str">
+        <v>Italy</v>
+      </c>
       <c r="C404">
         <v>0</v>
       </c>
       <c r="D404">
         <v>0</v>
       </c>
       <c r="E404">
         <v>0</v>
       </c>
       <c r="F404">
         <v>0</v>
       </c>
       <c r="G404">
         <v>0</v>
       </c>
       <c r="H404">
         <v>0</v>
       </c>
       <c r="I404">
         <v>0</v>
       </c>
       <c r="J404">
         <v>0</v>
       </c>
       <c r="K404">
         <v>0</v>
       </c>
       <c r="L404">
         <v>0</v>
       </c>
       <c r="M404">
         <v>0</v>
       </c>
       <c r="N404">
         <v>0</v>
       </c>
       <c r="O404">
         <v>0</v>
       </c>
       <c r="P404">
         <v>0</v>
       </c>
       <c r="Q404">
         <v>0</v>
       </c>
     </row>
     <row r="405">
-      <c r="A405" t="str"/>
-      <c r="B405" t="str"/>
+      <c r="A405" t="str">
+        <v>Thessaloniki</v>
+      </c>
+      <c r="B405" t="str">
+        <v>Greece</v>
+      </c>
       <c r="C405">
         <v>0</v>
       </c>
       <c r="D405">
         <v>0</v>
       </c>
       <c r="E405">
         <v>0</v>
       </c>
       <c r="F405">
         <v>0</v>
       </c>
       <c r="G405">
         <v>0</v>
       </c>
       <c r="H405">
         <v>0</v>
       </c>
       <c r="I405">
         <v>0</v>
       </c>
       <c r="J405">
         <v>0</v>
       </c>
       <c r="K405">
         <v>0</v>
       </c>
       <c r="L405">
         <v>0</v>
       </c>
       <c r="M405">
         <v>0</v>
       </c>
       <c r="N405">
         <v>0</v>
       </c>
       <c r="O405">
         <v>0</v>
       </c>
       <c r="P405">
         <v>0</v>
       </c>
       <c r="Q405">
         <v>0</v>
       </c>
     </row>
     <row r="406">
-      <c r="A406" t="str"/>
-      <c r="B406" t="str"/>
+      <c r="A406" t="str">
+        <v>Fortaleza</v>
+      </c>
+      <c r="B406" t="str">
+        <v>Brazil</v>
+      </c>
       <c r="C406">
         <v>0</v>
       </c>
       <c r="D406">
         <v>0</v>
       </c>
       <c r="E406">
         <v>0</v>
       </c>
       <c r="F406">
         <v>0</v>
       </c>
       <c r="G406">
         <v>0</v>
       </c>
       <c r="H406">
         <v>0</v>
       </c>
       <c r="I406">
         <v>0</v>
       </c>
       <c r="J406">
         <v>0</v>
       </c>
       <c r="K406">
         <v>0</v>
       </c>
       <c r="L406">
         <v>0</v>
       </c>
       <c r="M406">
         <v>0</v>
       </c>
       <c r="N406">
         <v>0</v>
       </c>
       <c r="O406">
         <v>0</v>
       </c>
       <c r="P406">
         <v>0</v>
       </c>
       <c r="Q406">
         <v>0</v>
       </c>
     </row>
     <row r="407">
-      <c r="A407" t="str"/>
-      <c r="B407" t="str"/>
+      <c r="A407" t="str">
+        <v>Bari</v>
+      </c>
+      <c r="B407" t="str">
+        <v>Italy</v>
+      </c>
       <c r="C407">
         <v>0</v>
       </c>
       <c r="D407">
         <v>0</v>
       </c>
       <c r="E407">
         <v>0</v>
       </c>
       <c r="F407">
         <v>0</v>
       </c>
       <c r="G407">
         <v>0</v>
       </c>
       <c r="H407">
         <v>0</v>
       </c>
       <c r="I407">
         <v>0</v>
       </c>
       <c r="J407">
         <v>0</v>
       </c>
       <c r="K407">
         <v>0</v>
       </c>
       <c r="L407">
         <v>0</v>
       </c>
       <c r="M407">
         <v>0</v>
       </c>
       <c r="N407">
         <v>0</v>
       </c>
       <c r="O407">
         <v>0</v>
       </c>
       <c r="P407">
         <v>0</v>
       </c>
       <c r="Q407">
         <v>0</v>
       </c>
     </row>
     <row r="408">
-      <c r="A408" t="str"/>
-      <c r="B408" t="str"/>
+      <c r="A408" t="str">
+        <v>Windsor</v>
+      </c>
+      <c r="B408" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C408">
         <v>0</v>
       </c>
       <c r="D408">
         <v>0</v>
       </c>
       <c r="E408">
         <v>0</v>
       </c>
       <c r="F408">
         <v>0</v>
       </c>
       <c r="G408">
         <v>0</v>
       </c>
       <c r="H408">
         <v>0</v>
       </c>
       <c r="I408">
         <v>0</v>
       </c>
       <c r="J408">
         <v>0</v>
       </c>
       <c r="K408">
         <v>0</v>
       </c>
       <c r="L408">
         <v>0</v>
       </c>
       <c r="M408">
         <v>0</v>
       </c>
       <c r="N408">
         <v>0</v>
       </c>
       <c r="O408">
         <v>0</v>
       </c>
       <c r="P408">
         <v>0</v>
       </c>
       <c r="Q408">
         <v>0</v>
       </c>
     </row>
     <row r="409">
-      <c r="A409" t="str"/>
-      <c r="B409" t="str"/>
+      <c r="A409" t="str">
+        <v>Perm</v>
+      </c>
+      <c r="B409" t="str">
+        <v>Russia</v>
+      </c>
       <c r="C409">
         <v>0</v>
       </c>
       <c r="D409">
         <v>0</v>
       </c>
       <c r="E409">
         <v>0</v>
       </c>
       <c r="F409">
         <v>0</v>
       </c>
       <c r="G409">
         <v>0</v>
       </c>
       <c r="H409">
         <v>0</v>
       </c>
       <c r="I409">
         <v>0</v>
       </c>
       <c r="J409">
         <v>0</v>
       </c>
       <c r="K409">
         <v>0</v>
       </c>
       <c r="L409">
         <v>0</v>
       </c>
       <c r="M409">
         <v>0</v>
       </c>
       <c r="N409">
         <v>0</v>
       </c>
       <c r="O409">
         <v>0</v>
       </c>
       <c r="P409">
         <v>0</v>
       </c>
       <c r="Q409">
         <v>0</v>
       </c>
     </row>
     <row r="410">
-      <c r="A410" t="str"/>
-      <c r="B410" t="str"/>
+      <c r="A410" t="str">
+        <v>Oviedo</v>
+      </c>
+      <c r="B410" t="str">
+        <v>Spain</v>
+      </c>
       <c r="C410">
         <v>0</v>
       </c>
       <c r="D410">
         <v>0</v>
       </c>
       <c r="E410">
         <v>0</v>
       </c>
       <c r="F410">
         <v>0</v>
       </c>
       <c r="G410">
         <v>0</v>
       </c>
       <c r="H410">
         <v>0</v>
       </c>
       <c r="I410">
         <v>0</v>
       </c>
       <c r="J410">
         <v>0</v>
       </c>
       <c r="K410">
         <v>0</v>
       </c>
       <c r="L410">
         <v>0</v>
       </c>
       <c r="M410">
         <v>0</v>
       </c>
       <c r="N410">
         <v>0</v>
       </c>
       <c r="O410">
         <v>0</v>
       </c>
       <c r="P410">
         <v>0</v>
       </c>
       <c r="Q410">
         <v>0</v>
       </c>
     </row>
     <row r="411">
-      <c r="A411" t="str"/>
-      <c r="B411" t="str"/>
+      <c r="A411" t="str">
+        <v>Penang</v>
+      </c>
+      <c r="B411" t="str">
+        <v>Malaysia</v>
+      </c>
       <c r="C411">
         <v>0</v>
       </c>
       <c r="D411">
         <v>0</v>
       </c>
       <c r="E411">
         <v>0</v>
       </c>
       <c r="F411">
         <v>0</v>
       </c>
       <c r="G411">
         <v>0</v>
       </c>
       <c r="H411">
         <v>0</v>
       </c>
       <c r="I411">
         <v>0</v>
       </c>
       <c r="J411">
         <v>0</v>
       </c>
       <c r="K411">
         <v>0</v>
       </c>
       <c r="L411">
         <v>0</v>
       </c>
       <c r="M411">
         <v>0</v>
       </c>
       <c r="N411">
         <v>0</v>
       </c>
       <c r="O411">
         <v>0</v>
       </c>
       <c r="P411">
         <v>0</v>
       </c>
       <c r="Q411">
         <v>0</v>
       </c>
     </row>
     <row r="412">
-      <c r="A412" t="str"/>
-      <c r="B412" t="str"/>
+      <c r="A412" t="str">
+        <v>Riga</v>
+      </c>
+      <c r="B412" t="str">
+        <v>Latvia</v>
+      </c>
       <c r="C412">
         <v>0</v>
       </c>
       <c r="D412">
         <v>0</v>
       </c>
       <c r="E412">
         <v>0</v>
       </c>
       <c r="F412">
         <v>0</v>
       </c>
       <c r="G412">
         <v>0</v>
       </c>
       <c r="H412">
         <v>0</v>
       </c>
       <c r="I412">
         <v>0</v>
       </c>
       <c r="J412">
         <v>0</v>
       </c>
       <c r="K412">
         <v>0</v>
       </c>
       <c r="L412">
         <v>0</v>
       </c>
       <c r="M412">
         <v>0</v>
       </c>
       <c r="N412">
         <v>0</v>
       </c>
       <c r="O412">
         <v>0</v>
       </c>
       <c r="P412">
         <v>0</v>
       </c>
       <c r="Q412">
         <v>0</v>
       </c>
     </row>
     <row r="413">
-      <c r="A413" t="str"/>
-      <c r="B413" t="str"/>
+      <c r="A413" t="str">
+        <v>Salvador</v>
+      </c>
+      <c r="B413" t="str">
+        <v>Brazil</v>
+      </c>
       <c r="C413">
         <v>0</v>
       </c>
       <c r="D413">
         <v>0</v>
       </c>
       <c r="E413">
         <v>0</v>
       </c>
       <c r="F413">
         <v>0</v>
       </c>
       <c r="G413">
         <v>0</v>
       </c>
       <c r="H413">
         <v>0</v>
       </c>
       <c r="I413">
         <v>0</v>
       </c>
       <c r="J413">
         <v>0</v>
       </c>
       <c r="K413">
         <v>0</v>
       </c>
       <c r="L413">
         <v>0</v>
       </c>
       <c r="M413">
         <v>0</v>
       </c>
       <c r="N413">
         <v>0</v>
       </c>
       <c r="O413">
         <v>0</v>
       </c>
       <c r="P413">
         <v>0</v>
       </c>
       <c r="Q413">
         <v>0</v>
       </c>
     </row>
     <row r="414">
-      <c r="A414" t="str"/>
-      <c r="B414" t="str"/>
+      <c r="A414" t="str">
+        <v>Kiev (Kyiv)</v>
+      </c>
+      <c r="B414" t="str">
+        <v>Ukraine</v>
+      </c>
       <c r="C414">
         <v>0</v>
       </c>
       <c r="D414">
         <v>0</v>
       </c>
       <c r="E414">
         <v>0</v>
       </c>
       <c r="F414">
         <v>0</v>
       </c>
       <c r="G414">
         <v>0</v>
       </c>
       <c r="H414">
         <v>0</v>
       </c>
       <c r="I414">
         <v>0</v>
       </c>
       <c r="J414">
         <v>0</v>
       </c>
       <c r="K414">
         <v>0</v>
       </c>
       <c r="L414">
         <v>0</v>
       </c>
       <c r="M414">
         <v>0</v>
       </c>
       <c r="N414">
         <v>0</v>
       </c>
       <c r="O414">
         <v>0</v>
       </c>
       <c r="P414">
         <v>0</v>
       </c>
       <c r="Q414">
         <v>0</v>
       </c>
     </row>
     <row r="415">
-      <c r="A415" t="str"/>
-      <c r="B415" t="str"/>
+      <c r="A415" t="str">
+        <v>Lisbon</v>
+      </c>
+      <c r="B415" t="str">
+        <v>Portugal</v>
+      </c>
       <c r="C415">
         <v>0</v>
       </c>
       <c r="D415">
         <v>0</v>
       </c>
       <c r="E415">
         <v>0</v>
       </c>
       <c r="F415">
         <v>0</v>
       </c>
       <c r="G415">
         <v>0</v>
       </c>
       <c r="H415">
         <v>0</v>
       </c>
       <c r="I415">
         <v>0</v>
       </c>
       <c r="J415">
         <v>0</v>
       </c>
       <c r="K415">
         <v>0</v>
       </c>
       <c r="L415">
         <v>0</v>
       </c>
       <c r="M415">
         <v>0</v>
       </c>
       <c r="N415">
         <v>0</v>
       </c>
       <c r="O415">
         <v>0</v>
       </c>
       <c r="P415">
         <v>0</v>
       </c>
       <c r="Q415">
         <v>0</v>
       </c>
     </row>
     <row r="416">
-      <c r="A416" t="str"/>
-      <c r="B416" t="str"/>
+      <c r="A416" t="str">
+        <v>Waterloo</v>
+      </c>
+      <c r="B416" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C416">
         <v>0</v>
       </c>
       <c r="D416">
         <v>0</v>
       </c>
       <c r="E416">
         <v>0</v>
       </c>
       <c r="F416">
         <v>0</v>
       </c>
       <c r="G416">
         <v>0</v>
       </c>
       <c r="H416">
         <v>0</v>
       </c>
       <c r="I416">
         <v>0</v>
       </c>
       <c r="J416">
         <v>0</v>
       </c>
       <c r="K416">
         <v>0</v>
       </c>
       <c r="L416">
         <v>0</v>
       </c>
       <c r="M416">
         <v>0</v>
       </c>
       <c r="N416">
         <v>0</v>
       </c>
       <c r="O416">
         <v>0</v>
       </c>
       <c r="P416">
         <v>0</v>
       </c>
       <c r="Q416">
         <v>0</v>
       </c>
     </row>
     <row r="417">
-      <c r="A417" t="str"/>
-      <c r="B417" t="str"/>
+      <c r="A417" t="str">
+        <v>Paphos</v>
+      </c>
+      <c r="B417" t="str">
+        <v>Cyprus</v>
+      </c>
       <c r="C417">
         <v>0</v>
       </c>
       <c r="D417">
         <v>0</v>
       </c>
       <c r="E417">
         <v>0</v>
       </c>
       <c r="F417">
         <v>0</v>
       </c>
       <c r="G417">
         <v>0</v>
       </c>
       <c r="H417">
         <v>0</v>
       </c>
       <c r="I417">
         <v>0</v>
       </c>
       <c r="J417">
         <v>0</v>
       </c>
       <c r="K417">
         <v>0</v>
       </c>
       <c r="L417">
         <v>0</v>
       </c>
       <c r="M417">
         <v>0</v>
       </c>
       <c r="N417">
         <v>0</v>
       </c>
       <c r="O417">
         <v>0</v>
       </c>
       <c r="P417">
         <v>0</v>
       </c>
       <c r="Q417">
         <v>0</v>
       </c>
     </row>
     <row r="418">
-      <c r="A418" t="str"/>
-      <c r="B418" t="str"/>
+      <c r="A418" t="str">
+        <v>Beirut</v>
+      </c>
+      <c r="B418" t="str">
+        <v>Lebanon</v>
+      </c>
       <c r="C418">
         <v>0</v>
       </c>
       <c r="D418">
         <v>0</v>
       </c>
       <c r="E418">
         <v>0</v>
       </c>
       <c r="F418">
         <v>0</v>
       </c>
       <c r="G418">
         <v>0</v>
       </c>
       <c r="H418">
         <v>0</v>
       </c>
       <c r="I418">
         <v>0</v>
       </c>
       <c r="J418">
         <v>0</v>
       </c>
       <c r="K418">
         <v>0</v>
       </c>
       <c r="L418">
         <v>0</v>
       </c>
       <c r="M418">
         <v>0</v>
       </c>
       <c r="N418">
         <v>0</v>
       </c>
       <c r="O418">
         <v>0</v>
       </c>
       <c r="P418">
         <v>0</v>
       </c>
       <c r="Q418">
         <v>0</v>
       </c>
     </row>
     <row r="419">
-      <c r="A419" t="str"/>
-      <c r="B419" t="str"/>
+      <c r="A419" t="str">
+        <v>Tokyo</v>
+      </c>
+      <c r="B419" t="str">
+        <v>Japan</v>
+      </c>
       <c r="C419">
         <v>0</v>
       </c>
       <c r="D419">
         <v>0</v>
       </c>
       <c r="E419">
         <v>0</v>
       </c>
       <c r="F419">
         <v>0</v>
       </c>
       <c r="G419">
         <v>0</v>
       </c>
       <c r="H419">
         <v>0</v>
       </c>
       <c r="I419">
         <v>0</v>
       </c>
       <c r="J419">
         <v>0</v>
       </c>
       <c r="K419">
         <v>0</v>
       </c>
       <c r="L419">
         <v>0</v>
       </c>
       <c r="M419">
         <v>0</v>
       </c>
       <c r="N419">
         <v>0</v>
       </c>
       <c r="O419">
         <v>0</v>
       </c>
       <c r="P419">
         <v>0</v>
       </c>
       <c r="Q419">
         <v>0</v>
       </c>
     </row>
     <row r="420">
-      <c r="A420" t="str"/>
-      <c r="B420" t="str"/>
+      <c r="A420" t="str">
+        <v>Bilbao</v>
+      </c>
+      <c r="B420" t="str">
+        <v>Spain</v>
+      </c>
       <c r="C420">
         <v>0</v>
       </c>
       <c r="D420">
         <v>0</v>
       </c>
       <c r="E420">
         <v>0</v>
       </c>
       <c r="F420">
         <v>0</v>
       </c>
       <c r="G420">
         <v>0</v>
       </c>
       <c r="H420">
         <v>0</v>
       </c>
       <c r="I420">
         <v>0</v>
       </c>
       <c r="J420">
         <v>0</v>
       </c>
       <c r="K420">
         <v>0</v>
       </c>
       <c r="L420">
         <v>0</v>
       </c>
       <c r="M420">
         <v>0</v>
       </c>
       <c r="N420">
         <v>0</v>
       </c>
       <c r="O420">
         <v>0</v>
       </c>
       <c r="P420">
         <v>0</v>
       </c>
       <c r="Q420">
         <v>0</v>
       </c>
     </row>
     <row r="421">
-      <c r="A421" t="str"/>
-      <c r="B421" t="str"/>
+      <c r="A421" t="str">
+        <v>Nairobi</v>
+      </c>
+      <c r="B421" t="str">
+        <v>Kenya</v>
+      </c>
       <c r="C421">
         <v>0</v>
       </c>
       <c r="D421">
         <v>0</v>
       </c>
       <c r="E421">
         <v>0</v>
       </c>
       <c r="F421">
         <v>0</v>
       </c>
       <c r="G421">
         <v>0</v>
       </c>
       <c r="H421">
         <v>0</v>
       </c>
       <c r="I421">
         <v>0</v>
       </c>
       <c r="J421">
         <v>0</v>
       </c>
       <c r="K421">
         <v>0</v>
       </c>
       <c r="L421">
         <v>0</v>
       </c>
       <c r="M421">
         <v>0</v>
       </c>
       <c r="N421">
         <v>0</v>
       </c>
       <c r="O421">
         <v>0</v>
       </c>
       <c r="P421">
         <v>0</v>
       </c>
       <c r="Q421">
         <v>0</v>
       </c>
     </row>
     <row r="422">
-      <c r="A422" t="str"/>
-      <c r="B422" t="str"/>
+      <c r="A422" t="str">
+        <v>Heraklion</v>
+      </c>
+      <c r="B422" t="str">
+        <v>Greece</v>
+      </c>
       <c r="C422">
         <v>0</v>
       </c>
       <c r="D422">
         <v>0</v>
       </c>
       <c r="E422">
         <v>0</v>
       </c>
       <c r="F422">
         <v>0</v>
       </c>
       <c r="G422">
         <v>0</v>
       </c>
       <c r="H422">
         <v>0</v>
       </c>
       <c r="I422">
         <v>0</v>
       </c>
       <c r="J422">
         <v>0</v>
       </c>
       <c r="K422">
         <v>0</v>
       </c>
       <c r="L422">
         <v>0</v>
       </c>
       <c r="M422">
         <v>0</v>
       </c>
       <c r="N422">
         <v>0</v>
       </c>
       <c r="O422">
         <v>0</v>
       </c>
       <c r="P422">
         <v>0</v>
       </c>
       <c r="Q422">
         <v>0</v>
       </c>
     </row>
     <row r="423">
-      <c r="A423" t="str"/>
-      <c r="B423" t="str"/>
+      <c r="A423" t="str">
+        <v>Abu Dhabi</v>
+      </c>
+      <c r="B423" t="str">
+        <v>United Arab Emirates</v>
+      </c>
       <c r="C423">
         <v>0</v>
       </c>
       <c r="D423">
         <v>0</v>
       </c>
       <c r="E423">
         <v>0</v>
       </c>
       <c r="F423">
         <v>0</v>
       </c>
       <c r="G423">
         <v>0</v>
       </c>
       <c r="H423">
         <v>0</v>
       </c>
       <c r="I423">
         <v>0</v>
       </c>
       <c r="J423">
         <v>0</v>
       </c>
       <c r="K423">
         <v>0</v>
       </c>
       <c r="L423">
         <v>0</v>
       </c>
       <c r="M423">
         <v>0</v>
       </c>
       <c r="N423">
         <v>0</v>
       </c>
       <c r="O423">
         <v>0</v>
       </c>
       <c r="P423">
         <v>0</v>
       </c>
       <c r="Q423">
         <v>0</v>
       </c>
     </row>
     <row r="424">
-      <c r="A424" t="str"/>
-      <c r="B424" t="str"/>
+      <c r="A424" t="str">
+        <v>Sousse</v>
+      </c>
+      <c r="B424" t="str">
+        <v>Tunisia</v>
+      </c>
       <c r="C424">
         <v>0</v>
       </c>
       <c r="D424">
         <v>0</v>
       </c>
       <c r="E424">
         <v>0</v>
       </c>
       <c r="F424">
         <v>0</v>
       </c>
       <c r="G424">
         <v>0</v>
       </c>
       <c r="H424">
         <v>0</v>
       </c>
       <c r="I424">
         <v>0</v>
       </c>
       <c r="J424">
         <v>0</v>
       </c>
       <c r="K424">
         <v>0</v>
       </c>
       <c r="L424">
         <v>0</v>
       </c>
       <c r="M424">
         <v>0</v>
       </c>
       <c r="N424">
         <v>0</v>
       </c>
       <c r="O424">
         <v>0</v>
       </c>
       <c r="P424">
         <v>0</v>
       </c>
       <c r="Q424">
         <v>0</v>
       </c>
     </row>
     <row r="425">
-      <c r="A425" t="str"/>
-      <c r="B425" t="str"/>
+      <c r="A425" t="str">
+        <v>Budapest</v>
+      </c>
+      <c r="B425" t="str">
+        <v>Hungary</v>
+      </c>
       <c r="C425">
         <v>0</v>
       </c>
       <c r="D425">
         <v>0</v>
       </c>
       <c r="E425">
         <v>0</v>
       </c>
       <c r="F425">
         <v>0</v>
       </c>
       <c r="G425">
         <v>0</v>
       </c>
       <c r="H425">
         <v>0</v>
       </c>
       <c r="I425">
         <v>0</v>
       </c>
       <c r="J425">
         <v>0</v>
       </c>
       <c r="K425">
         <v>0</v>
       </c>
       <c r="L425">
         <v>0</v>
       </c>
       <c r="M425">
         <v>0</v>
       </c>
       <c r="N425">
         <v>0</v>
       </c>
       <c r="O425">
         <v>0</v>
       </c>
       <c r="P425">
         <v>0</v>
       </c>
       <c r="Q425">
         <v>0</v>
       </c>
     </row>
     <row r="426">
-      <c r="A426" t="str"/>
-      <c r="B426" t="str"/>
+      <c r="A426" t="str">
+        <v>Marrakech</v>
+      </c>
+      <c r="B426" t="str">
+        <v>Morocco</v>
+      </c>
       <c r="C426">
         <v>0</v>
       </c>
       <c r="D426">
         <v>0</v>
       </c>
       <c r="E426">
         <v>0</v>
       </c>
       <c r="F426">
         <v>0</v>
       </c>
       <c r="G426">
         <v>0</v>
       </c>
       <c r="H426">
         <v>0</v>
       </c>
       <c r="I426">
         <v>0</v>
       </c>
       <c r="J426">
         <v>0</v>
       </c>
       <c r="K426">
         <v>0</v>
       </c>
       <c r="L426">
         <v>0</v>
       </c>
       <c r="M426">
         <v>0</v>
       </c>
       <c r="N426">
         <v>0</v>
       </c>
       <c r="O426">
         <v>0</v>
       </c>
       <c r="P426">
         <v>0</v>
       </c>
       <c r="Q426">
         <v>0</v>
       </c>
     </row>
     <row r="427">
-      <c r="A427" t="str"/>
-      <c r="B427" t="str"/>
+      <c r="A427" t="str">
+        <v>Recife</v>
+      </c>
+      <c r="B427" t="str">
+        <v>Brazil</v>
+      </c>
       <c r="C427">
         <v>0</v>
       </c>
       <c r="D427">
         <v>0</v>
       </c>
       <c r="E427">
         <v>0</v>
       </c>
       <c r="F427">
         <v>0</v>
       </c>
       <c r="G427">
         <v>0</v>
       </c>
       <c r="H427">
         <v>0</v>
       </c>
       <c r="I427">
         <v>0</v>
       </c>
       <c r="J427">
         <v>0</v>
       </c>
       <c r="K427">
         <v>0</v>
       </c>
       <c r="L427">
         <v>0</v>
       </c>
       <c r="M427">
         <v>0</v>
       </c>
       <c r="N427">
         <v>0</v>
       </c>
       <c r="O427">
         <v>0</v>
       </c>
       <c r="P427">
         <v>0</v>
       </c>
       <c r="Q427">
         <v>0</v>
       </c>
     </row>
     <row r="428">
-      <c r="A428" t="str"/>
-      <c r="B428" t="str"/>
+      <c r="A428" t="str">
+        <v>Palermo</v>
+      </c>
+      <c r="B428" t="str">
+        <v>Italy</v>
+      </c>
       <c r="C428">
         <v>0</v>
       </c>
       <c r="D428">
         <v>0</v>
       </c>
       <c r="E428">
         <v>0</v>
       </c>
       <c r="F428">
         <v>0</v>
       </c>
       <c r="G428">
         <v>0</v>
       </c>
       <c r="H428">
         <v>0</v>
       </c>
       <c r="I428">
         <v>0</v>
       </c>
       <c r="J428">
         <v>0</v>
       </c>
       <c r="K428">
         <v>0</v>
       </c>
       <c r="L428">
         <v>0</v>
       </c>
       <c r="M428">
         <v>0</v>
       </c>
       <c r="N428">
         <v>0</v>
       </c>
       <c r="O428">
         <v>0</v>
       </c>
       <c r="P428">
         <v>0</v>
       </c>
       <c r="Q428">
         <v>0</v>
       </c>
     </row>
     <row r="429">
-      <c r="A429" t="str"/>
-      <c r="B429" t="str"/>
+      <c r="A429" t="str">
+        <v>Wuhan</v>
+      </c>
+      <c r="B429" t="str">
+        <v>China</v>
+      </c>
       <c r="C429">
         <v>0</v>
       </c>
       <c r="D429">
         <v>0</v>
       </c>
       <c r="E429">
         <v>0</v>
       </c>
       <c r="F429">
         <v>0</v>
       </c>
       <c r="G429">
         <v>0</v>
       </c>
       <c r="H429">
         <v>0</v>
       </c>
       <c r="I429">
         <v>0</v>
       </c>
       <c r="J429">
         <v>0</v>
       </c>
       <c r="K429">
         <v>0</v>
       </c>
       <c r="L429">
         <v>0</v>
       </c>
       <c r="M429">
         <v>0</v>
       </c>
       <c r="N429">
         <v>0</v>
       </c>
       <c r="O429">
         <v>0</v>
       </c>
       <c r="P429">
         <v>0</v>
       </c>
       <c r="Q429">
         <v>0</v>
       </c>
     </row>
     <row r="430">
-      <c r="A430" t="str"/>
-      <c r="B430" t="str"/>
+      <c r="A430" t="str">
+        <v>Zagreb</v>
+      </c>
+      <c r="B430" t="str">
+        <v>Croatia</v>
+      </c>
       <c r="C430">
         <v>0</v>
       </c>
       <c r="D430">
         <v>0</v>
       </c>
       <c r="E430">
         <v>0</v>
       </c>
       <c r="F430">
         <v>0</v>
       </c>
       <c r="G430">
         <v>0</v>
       </c>
       <c r="H430">
         <v>0</v>
       </c>
       <c r="I430">
         <v>0</v>
       </c>
       <c r="J430">
         <v>0</v>
       </c>
       <c r="K430">
         <v>0</v>
       </c>
       <c r="L430">
         <v>0</v>
       </c>
       <c r="M430">
         <v>0</v>
       </c>
       <c r="N430">
         <v>0</v>
       </c>
       <c r="O430">
         <v>0</v>
       </c>
       <c r="P430">
         <v>0</v>
       </c>
       <c r="Q430">
         <v>0</v>
       </c>
     </row>
     <row r="431">
-      <c r="A431" t="str"/>
-      <c r="B431" t="str"/>
+      <c r="A431" t="str">
+        <v>Quezon City</v>
+      </c>
+      <c r="B431" t="str">
+        <v>Philippines</v>
+      </c>
       <c r="C431">
         <v>0</v>
       </c>
       <c r="D431">
         <v>0</v>
       </c>
       <c r="E431">
         <v>0</v>
       </c>
       <c r="F431">
         <v>0</v>
       </c>
       <c r="G431">
         <v>0</v>
       </c>
       <c r="H431">
         <v>0</v>
       </c>
       <c r="I431">
         <v>0</v>
       </c>
       <c r="J431">
         <v>0</v>
       </c>
       <c r="K431">
         <v>0</v>
       </c>
       <c r="L431">
         <v>0</v>
       </c>
       <c r="M431">
         <v>0</v>
       </c>
       <c r="N431">
         <v>0</v>
       </c>
       <c r="O431">
         <v>0</v>
       </c>
       <c r="P431">
         <v>0</v>
       </c>
       <c r="Q431">
         <v>0</v>
       </c>
     </row>
     <row r="432">
-      <c r="A432" t="str"/>
-      <c r="B432" t="str"/>
+      <c r="A432" t="str">
+        <v>Kingston</v>
+      </c>
+      <c r="B432" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C432">
         <v>0</v>
       </c>
       <c r="D432">
         <v>0</v>
       </c>
       <c r="E432">
         <v>0</v>
       </c>
       <c r="F432">
         <v>0</v>
       </c>
       <c r="G432">
         <v>0</v>
       </c>
       <c r="H432">
         <v>0</v>
       </c>
       <c r="I432">
         <v>0</v>
       </c>
       <c r="J432">
         <v>0</v>
       </c>
       <c r="K432">
         <v>0</v>
       </c>
       <c r="L432">
         <v>0</v>
       </c>
       <c r="M432">
         <v>0</v>
       </c>
       <c r="N432">
         <v>0</v>
       </c>
       <c r="O432">
         <v>0</v>
       </c>
       <c r="P432">
         <v>0</v>
       </c>
       <c r="Q432">
         <v>0</v>
       </c>
     </row>
     <row r="433">
-      <c r="A433" t="str"/>
-      <c r="B433" t="str"/>
+      <c r="A433" t="str">
+        <v>Changsha</v>
+      </c>
+      <c r="B433" t="str">
+        <v>China</v>
+      </c>
       <c r="C433">
         <v>0</v>
       </c>
       <c r="D433">
         <v>0</v>
       </c>
       <c r="E433">
         <v>0</v>
       </c>
       <c r="F433">
         <v>0</v>
       </c>
       <c r="G433">
         <v>0</v>
       </c>
       <c r="H433">
         <v>0</v>
       </c>
       <c r="I433">
         <v>0</v>
       </c>
       <c r="J433">
         <v>0</v>
       </c>
       <c r="K433">
         <v>0</v>
       </c>
       <c r="L433">
         <v>0</v>
       </c>
       <c r="M433">
         <v>0</v>
       </c>
       <c r="N433">
         <v>0</v>
       </c>
       <c r="O433">
         <v>0</v>
       </c>
       <c r="P433">
         <v>0</v>
       </c>
       <c r="Q433">
         <v>0</v>
       </c>
     </row>
     <row r="434">
-      <c r="A434" t="str"/>
-      <c r="B434" t="str"/>
+      <c r="A434" t="str">
+        <v>Maribor</v>
+      </c>
+      <c r="B434" t="str">
+        <v>Slovenia</v>
+      </c>
       <c r="C434">
         <v>0</v>
       </c>
       <c r="D434">
         <v>0</v>
       </c>
       <c r="E434">
         <v>0</v>
       </c>
       <c r="F434">
         <v>0</v>
       </c>
       <c r="G434">
         <v>0</v>
       </c>
       <c r="H434">
         <v>0</v>
       </c>
       <c r="I434">
         <v>0</v>
       </c>
       <c r="J434">
         <v>0</v>
       </c>
       <c r="K434">
         <v>0</v>
       </c>
       <c r="L434">
         <v>0</v>
       </c>
       <c r="M434">
         <v>0</v>
       </c>
       <c r="N434">
         <v>0</v>
       </c>
       <c r="O434">
         <v>0</v>
       </c>
       <c r="P434">
         <v>0</v>
       </c>
       <c r="Q434">
         <v>0</v>
       </c>
     </row>
     <row r="435">
-      <c r="A435" t="str"/>
-      <c r="B435" t="str"/>
+      <c r="A435" t="str">
+        <v>Catania</v>
+      </c>
+      <c r="B435" t="str">
+        <v>Italy</v>
+      </c>
       <c r="C435">
         <v>0</v>
       </c>
       <c r="D435">
         <v>0</v>
       </c>
       <c r="E435">
         <v>0</v>
       </c>
       <c r="F435">
         <v>0</v>
       </c>
       <c r="G435">
         <v>0</v>
       </c>
       <c r="H435">
         <v>0</v>
       </c>
       <c r="I435">
         <v>0</v>
       </c>
       <c r="J435">
         <v>0</v>
       </c>
       <c r="K435">
         <v>0</v>
       </c>
       <c r="L435">
         <v>0</v>
       </c>
       <c r="M435">
         <v>0</v>
       </c>
       <c r="N435">
         <v>0</v>
       </c>
       <c r="O435">
         <v>0</v>
       </c>
       <c r="P435">
         <v>0</v>
       </c>
       <c r="Q435">
         <v>0</v>
       </c>
     </row>
     <row r="436">
-      <c r="A436" t="str"/>
-      <c r="B436" t="str"/>
+      <c r="A436" t="str">
+        <v>Cebu</v>
+      </c>
+      <c r="B436" t="str">
+        <v>Philippines</v>
+      </c>
       <c r="C436">
         <v>0</v>
       </c>
       <c r="D436">
         <v>0</v>
       </c>
       <c r="E436">
         <v>0</v>
       </c>
       <c r="F436">
         <v>0</v>
       </c>
       <c r="G436">
         <v>0</v>
       </c>
       <c r="H436">
         <v>0</v>
       </c>
       <c r="I436">
         <v>0</v>
       </c>
       <c r="J436">
         <v>0</v>
       </c>
       <c r="K436">
         <v>0</v>
       </c>
       <c r="L436">
         <v>0</v>
       </c>
       <c r="M436">
         <v>0</v>
       </c>
       <c r="N436">
         <v>0</v>
       </c>
       <c r="O436">
         <v>0</v>
       </c>
       <c r="P436">
         <v>0</v>
       </c>
       <c r="Q436">
         <v>0</v>
       </c>
     </row>
     <row r="437">
-      <c r="A437" t="str"/>
-      <c r="B437" t="str"/>
+      <c r="A437" t="str">
+        <v>Ras al-Khaimah</v>
+      </c>
+      <c r="B437" t="str">
+        <v>United Arab Emirates</v>
+      </c>
       <c r="C437">
         <v>0</v>
       </c>
       <c r="D437">
         <v>0</v>
       </c>
       <c r="E437">
         <v>0</v>
       </c>
       <c r="F437">
         <v>0</v>
       </c>
       <c r="G437">
         <v>0</v>
       </c>
       <c r="H437">
         <v>0</v>
       </c>
       <c r="I437">
         <v>0</v>
       </c>
       <c r="J437">
         <v>0</v>
       </c>
       <c r="K437">
         <v>0</v>
       </c>
       <c r="L437">
         <v>0</v>
       </c>
       <c r="M437">
         <v>0</v>
       </c>
       <c r="N437">
         <v>0</v>
       </c>
       <c r="O437">
         <v>0</v>
       </c>
       <c r="P437">
         <v>0</v>
       </c>
       <c r="Q437">
         <v>0</v>
       </c>
     </row>
     <row r="438">
-      <c r="A438" t="str"/>
-      <c r="B438" t="str"/>
+      <c r="A438" t="str">
+        <v>Chiang Mai</v>
+      </c>
+      <c r="B438" t="str">
+        <v>Thailand</v>
+      </c>
       <c r="C438">
         <v>0</v>
       </c>
       <c r="D438">
         <v>0</v>
       </c>
       <c r="E438">
         <v>0</v>
       </c>
       <c r="F438">
         <v>0</v>
       </c>
       <c r="G438">
         <v>0</v>
       </c>
       <c r="H438">
         <v>0</v>
       </c>
       <c r="I438">
         <v>0</v>
       </c>
       <c r="J438">
         <v>0</v>
       </c>
       <c r="K438">
         <v>0</v>
       </c>
       <c r="L438">
         <v>0</v>
       </c>
       <c r="M438">
         <v>0</v>
       </c>
       <c r="N438">
         <v>0</v>
       </c>
       <c r="O438">
         <v>0</v>
       </c>
       <c r="P438">
         <v>0</v>
       </c>
       <c r="Q438">
         <v>0</v>
       </c>
     </row>
     <row r="439">
-      <c r="A439" t="str"/>
-      <c r="B439" t="str"/>
+      <c r="A439" t="str">
+        <v>Rijeka</v>
+      </c>
+      <c r="B439" t="str">
+        <v>Croatia</v>
+      </c>
       <c r="C439">
         <v>0</v>
       </c>
       <c r="D439">
         <v>0</v>
       </c>
       <c r="E439">
         <v>0</v>
       </c>
       <c r="F439">
         <v>0</v>
       </c>
       <c r="G439">
         <v>0</v>
       </c>
       <c r="H439">
         <v>0</v>
       </c>
       <c r="I439">
         <v>0</v>
       </c>
       <c r="J439">
         <v>0</v>
       </c>
       <c r="K439">
         <v>0</v>
       </c>
       <c r="L439">
         <v>0</v>
       </c>
       <c r="M439">
         <v>0</v>
       </c>
       <c r="N439">
         <v>0</v>
       </c>
       <c r="O439">
         <v>0</v>
       </c>
       <c r="P439">
         <v>0</v>
       </c>
       <c r="Q439">
         <v>0</v>
       </c>
     </row>
     <row r="440">
-      <c r="A440" t="str"/>
-      <c r="B440" t="str"/>
+      <c r="A440" t="str">
+        <v>Lviv</v>
+      </c>
+      <c r="B440" t="str">
+        <v>Ukraine</v>
+      </c>
       <c r="C440">
         <v>0</v>
       </c>
       <c r="D440">
         <v>0</v>
       </c>
       <c r="E440">
         <v>0</v>
       </c>
       <c r="F440">
         <v>0</v>
       </c>
       <c r="G440">
         <v>0</v>
       </c>
       <c r="H440">
         <v>0</v>
       </c>
       <c r="I440">
         <v>0</v>
       </c>
       <c r="J440">
         <v>0</v>
       </c>
       <c r="K440">
         <v>0</v>
       </c>
       <c r="L440">
         <v>0</v>
       </c>
       <c r="M440">
         <v>0</v>
       </c>
       <c r="N440">
         <v>0</v>
       </c>
       <c r="O440">
         <v>0</v>
       </c>
       <c r="P440">
         <v>0</v>
       </c>
       <c r="Q440">
         <v>0</v>
       </c>
     </row>
     <row r="441">
-      <c r="A441" t="str"/>
-      <c r="B441" t="str"/>
+      <c r="A441" t="str">
+        <v>Warsaw</v>
+      </c>
+      <c r="B441" t="str">
+        <v>Poland</v>
+      </c>
       <c r="C441">
         <v>0</v>
       </c>
       <c r="D441">
         <v>0</v>
       </c>
       <c r="E441">
         <v>0</v>
       </c>
       <c r="F441">
         <v>0</v>
       </c>
       <c r="G441">
         <v>0</v>
       </c>
       <c r="H441">
         <v>0</v>
       </c>
       <c r="I441">
         <v>0</v>
       </c>
       <c r="J441">
         <v>0</v>
       </c>
       <c r="K441">
         <v>0</v>
       </c>
       <c r="L441">
         <v>0</v>
       </c>
       <c r="M441">
         <v>0</v>
       </c>
       <c r="N441">
         <v>0</v>
       </c>
       <c r="O441">
         <v>0</v>
       </c>
       <c r="P441">
         <v>0</v>
       </c>
       <c r="Q441">
         <v>0</v>
       </c>
     </row>
     <row r="442">
-      <c r="A442" t="str"/>
-      <c r="B442" t="str"/>
+      <c r="A442" t="str">
+        <v>Agadir</v>
+      </c>
+      <c r="B442" t="str">
+        <v>Morocco</v>
+      </c>
       <c r="C442">
         <v>0</v>
       </c>
       <c r="D442">
         <v>0</v>
       </c>
       <c r="E442">
         <v>0</v>
       </c>
       <c r="F442">
         <v>0</v>
       </c>
       <c r="G442">
         <v>0</v>
       </c>
       <c r="H442">
         <v>0</v>
       </c>
       <c r="I442">
         <v>0</v>
       </c>
       <c r="J442">
         <v>0</v>
       </c>
       <c r="K442">
         <v>0</v>
       </c>
       <c r="L442">
         <v>0</v>
       </c>
       <c r="M442">
         <v>0</v>
       </c>
       <c r="N442">
         <v>0</v>
       </c>
       <c r="O442">
         <v>0</v>
       </c>
       <c r="P442">
         <v>0</v>
       </c>
       <c r="Q442">
         <v>0</v>
       </c>
     </row>
     <row r="443">
-      <c r="A443" t="str"/>
-      <c r="B443" t="str"/>
+      <c r="A443" t="str">
+        <v>Tunis</v>
+      </c>
+      <c r="B443" t="str">
+        <v>Tunisia</v>
+      </c>
       <c r="C443">
         <v>0</v>
       </c>
       <c r="D443">
         <v>0</v>
       </c>
       <c r="E443">
         <v>0</v>
       </c>
       <c r="F443">
         <v>0</v>
       </c>
       <c r="G443">
         <v>0</v>
       </c>
       <c r="H443">
         <v>0</v>
       </c>
       <c r="I443">
         <v>0</v>
       </c>
       <c r="J443">
         <v>0</v>
       </c>
       <c r="K443">
         <v>0</v>
       </c>
       <c r="L443">
         <v>0</v>
       </c>
       <c r="M443">
         <v>0</v>
       </c>
       <c r="N443">
         <v>0</v>
       </c>
       <c r="O443">
         <v>0</v>
       </c>
       <c r="P443">
         <v>0</v>
       </c>
       <c r="Q443">
         <v>0</v>
       </c>
     </row>
     <row r="444">
-      <c r="A444" t="str"/>
-      <c r="B444" t="str"/>
+      <c r="A444" t="str">
+        <v>Gijon</v>
+      </c>
+      <c r="B444" t="str">
+        <v>Spain</v>
+      </c>
       <c r="C444">
         <v>0</v>
       </c>
       <c r="D444">
         <v>0</v>
       </c>
       <c r="E444">
         <v>0</v>
       </c>
       <c r="F444">
         <v>0</v>
       </c>
       <c r="G444">
         <v>0</v>
       </c>
       <c r="H444">
         <v>0</v>
       </c>
       <c r="I444">
         <v>0</v>
       </c>
       <c r="J444">
         <v>0</v>
       </c>
       <c r="K444">
         <v>0</v>
       </c>
       <c r="L444">
         <v>0</v>
       </c>
       <c r="M444">
         <v>0</v>
       </c>
       <c r="N444">
         <v>0</v>
       </c>
       <c r="O444">
         <v>0</v>
       </c>
       <c r="P444">
         <v>0</v>
       </c>
       <c r="Q444">
         <v>0</v>
       </c>
     </row>
     <row r="445">
-      <c r="A445" t="str"/>
-      <c r="B445" t="str"/>
+      <c r="A445" t="str">
+        <v>Brno</v>
+      </c>
+      <c r="B445" t="str">
+        <v>Czech Republic</v>
+      </c>
       <c r="C445">
         <v>0</v>
       </c>
       <c r="D445">
         <v>0</v>
       </c>
       <c r="E445">
         <v>0</v>
       </c>
       <c r="F445">
         <v>0</v>
       </c>
       <c r="G445">
         <v>0</v>
       </c>
       <c r="H445">
         <v>0</v>
       </c>
       <c r="I445">
         <v>0</v>
       </c>
       <c r="J445">
         <v>0</v>
       </c>
       <c r="K445">
         <v>0</v>
       </c>
       <c r="L445">
         <v>0</v>
       </c>
       <c r="M445">
         <v>0</v>
       </c>
       <c r="N445">
         <v>0</v>
       </c>
       <c r="O445">
         <v>0</v>
       </c>
       <c r="P445">
         <v>0</v>
       </c>
       <c r="Q445">
         <v>0</v>
       </c>
     </row>
     <row r="446">
-      <c r="A446" t="str"/>
-      <c r="B446" t="str"/>
+      <c r="A446" t="str">
+        <v>Siem Reap</v>
+      </c>
+      <c r="B446" t="str">
+        <v>Cambodia</v>
+      </c>
       <c r="C446">
         <v>0</v>
       </c>
       <c r="D446">
         <v>0</v>
       </c>
       <c r="E446">
         <v>0</v>
       </c>
       <c r="F446">
         <v>0</v>
       </c>
       <c r="G446">
         <v>0</v>
       </c>
       <c r="H446">
         <v>0</v>
       </c>
       <c r="I446">
         <v>0</v>
       </c>
       <c r="J446">
         <v>0</v>
       </c>
       <c r="K446">
         <v>0</v>
       </c>
       <c r="L446">
         <v>0</v>
       </c>
       <c r="M446">
         <v>0</v>
       </c>
       <c r="N446">
         <v>0</v>
       </c>
       <c r="O446">
         <v>0</v>
       </c>
       <c r="P446">
         <v>0</v>
       </c>
       <c r="Q446">
         <v>0</v>
       </c>
     </row>
     <row r="447">
-      <c r="A447" t="str"/>
-      <c r="B447" t="str"/>
+      <c r="A447" t="str">
+        <v>Pristina</v>
+      </c>
+      <c r="B447" t="str">
+        <v>Kosovo (Disputed Territory)</v>
+      </c>
       <c r="C447">
         <v>0</v>
       </c>
       <c r="D447">
         <v>0</v>
       </c>
       <c r="E447">
         <v>0</v>
       </c>
       <c r="F447">
         <v>0</v>
       </c>
       <c r="G447">
         <v>0</v>
       </c>
       <c r="H447">
         <v>0</v>
       </c>
       <c r="I447">
         <v>0</v>
       </c>
       <c r="J447">
         <v>0</v>
       </c>
       <c r="K447">
         <v>0</v>
       </c>
       <c r="L447">
         <v>0</v>
       </c>
       <c r="M447">
         <v>0</v>
       </c>
       <c r="N447">
         <v>0</v>
       </c>
       <c r="O447">
         <v>0</v>
       </c>
       <c r="P447">
         <v>0</v>
       </c>
       <c r="Q447">
         <v>0</v>
       </c>
     </row>
     <row r="448">
-      <c r="A448" t="str"/>
-      <c r="B448" t="str"/>
+      <c r="A448" t="str">
+        <v>Puerto Vallarta</v>
+      </c>
+      <c r="B448" t="str">
+        <v>Mexico</v>
+      </c>
       <c r="C448">
         <v>0</v>
       </c>
       <c r="D448">
         <v>0</v>
       </c>
       <c r="E448">
         <v>0</v>
       </c>
       <c r="F448">
         <v>0</v>
       </c>
       <c r="G448">
         <v>0</v>
       </c>
       <c r="H448">
         <v>0</v>
       </c>
       <c r="I448">
         <v>0</v>
       </c>
       <c r="J448">
         <v>0</v>
       </c>
       <c r="K448">
         <v>0</v>
       </c>
       <c r="L448">
         <v>0</v>
       </c>
       <c r="M448">
         <v>0</v>
       </c>
       <c r="N448">
         <v>0</v>
       </c>
       <c r="O448">
         <v>0</v>
       </c>
       <c r="P448">
         <v>0</v>
       </c>
       <c r="Q448">
         <v>0</v>
       </c>
     </row>
     <row r="449">
-      <c r="A449" t="str"/>
-      <c r="B449" t="str"/>
+      <c r="A449" t="str">
+        <v>Tashkent</v>
+      </c>
+      <c r="B449" t="str">
+        <v>Uzbekistan</v>
+      </c>
       <c r="C449">
         <v>0</v>
       </c>
       <c r="D449">
         <v>0</v>
       </c>
       <c r="E449">
         <v>0</v>
       </c>
       <c r="F449">
         <v>0</v>
       </c>
       <c r="G449">
         <v>0</v>
       </c>
       <c r="H449">
         <v>0</v>
       </c>
       <c r="I449">
         <v>0</v>
       </c>
       <c r="J449">
         <v>0</v>
       </c>
       <c r="K449">
         <v>0</v>
       </c>
       <c r="L449">
         <v>0</v>
       </c>
       <c r="M449">
         <v>0</v>
       </c>
       <c r="N449">
         <v>0</v>
       </c>
       <c r="O449">
         <v>0</v>
       </c>
       <c r="P449">
         <v>0</v>
       </c>
       <c r="Q449">
         <v>0</v>
       </c>
     </row>
     <row r="450">
-      <c r="A450" t="str"/>
-      <c r="B450" t="str"/>
+      <c r="A450" t="str">
+        <v>Plzen</v>
+      </c>
+      <c r="B450" t="str">
+        <v>Czech Republic</v>
+      </c>
       <c r="C450">
         <v>0</v>
       </c>
       <c r="D450">
         <v>0</v>
       </c>
       <c r="E450">
         <v>0</v>
       </c>
       <c r="F450">
         <v>0</v>
       </c>
       <c r="G450">
         <v>0</v>
       </c>
       <c r="H450">
         <v>0</v>
       </c>
       <c r="I450">
         <v>0</v>
       </c>
       <c r="J450">
         <v>0</v>
       </c>
       <c r="K450">
         <v>0</v>
       </c>
       <c r="L450">
         <v>0</v>
       </c>
       <c r="M450">
         <v>0</v>
       </c>
       <c r="N450">
         <v>0</v>
       </c>
       <c r="O450">
         <v>0</v>
       </c>
       <c r="P450">
         <v>0</v>
       </c>
       <c r="Q450">
         <v>0</v>
       </c>
     </row>
     <row r="451">
-      <c r="A451" t="str"/>
-      <c r="B451" t="str"/>
+      <c r="A451" t="str">
+        <v>Nanjing</v>
+      </c>
+      <c r="B451" t="str">
+        <v>China</v>
+      </c>
       <c r="C451">
         <v>0</v>
       </c>
       <c r="D451">
         <v>0</v>
       </c>
       <c r="E451">
         <v>0</v>
       </c>
       <c r="F451">
         <v>0</v>
       </c>
       <c r="G451">
         <v>0</v>
       </c>
       <c r="H451">
         <v>0</v>
       </c>
       <c r="I451">
         <v>0</v>
       </c>
       <c r="J451">
         <v>0</v>
       </c>
       <c r="K451">
         <v>0</v>
       </c>
       <c r="L451">
         <v>0</v>
       </c>
       <c r="M451">
         <v>0</v>
       </c>
       <c r="N451">
         <v>0</v>
       </c>
       <c r="O451">
         <v>0</v>
       </c>
       <c r="P451">
         <v>0</v>
       </c>
       <c r="Q451">
         <v>0</v>
       </c>
     </row>
     <row r="452">
-      <c r="A452" t="str"/>
-      <c r="B452" t="str"/>
+      <c r="A452" t="str">
+        <v>Taipei</v>
+      </c>
+      <c r="B452" t="str">
+        <v>Taiwan</v>
+      </c>
       <c r="C452">
         <v>0</v>
       </c>
       <c r="D452">
         <v>0</v>
       </c>
       <c r="E452">
         <v>0</v>
       </c>
       <c r="F452">
         <v>0</v>
       </c>
       <c r="G452">
         <v>0</v>
       </c>
       <c r="H452">
         <v>0</v>
       </c>
       <c r="I452">
         <v>0</v>
       </c>
       <c r="J452">
         <v>0</v>
       </c>
       <c r="K452">
         <v>0</v>
       </c>
       <c r="L452">
         <v>0</v>
       </c>
       <c r="M452">
         <v>0</v>
       </c>
       <c r="N452">
         <v>0</v>
       </c>
       <c r="O452">
         <v>0</v>
       </c>
       <c r="P452">
         <v>0</v>
       </c>
       <c r="Q452">
         <v>0</v>
       </c>
     </row>
     <row r="453">
-      <c r="A453" t="str"/>
-      <c r="B453" t="str"/>
+      <c r="A453" t="str">
+        <v>Dnipro</v>
+      </c>
+      <c r="B453" t="str">
+        <v>Ukraine</v>
+      </c>
       <c r="C453">
         <v>0</v>
       </c>
       <c r="D453">
         <v>0</v>
       </c>
       <c r="E453">
         <v>0</v>
       </c>
       <c r="F453">
         <v>0</v>
       </c>
       <c r="G453">
         <v>0</v>
       </c>
       <c r="H453">
         <v>0</v>
       </c>
       <c r="I453">
         <v>0</v>
       </c>
       <c r="J453">
         <v>0</v>
       </c>
       <c r="K453">
         <v>0</v>
       </c>
       <c r="L453">
         <v>0</v>
       </c>
       <c r="M453">
         <v>0</v>
       </c>
       <c r="N453">
         <v>0</v>
       </c>
       <c r="O453">
         <v>0</v>
       </c>
       <c r="P453">
         <v>0</v>
       </c>
       <c r="Q453">
         <v>0</v>
       </c>
     </row>
     <row r="454">
-      <c r="A454" t="str"/>
-      <c r="B454" t="str"/>
+      <c r="A454" t="str">
+        <v>Larnaca</v>
+      </c>
+      <c r="B454" t="str">
+        <v>Cyprus</v>
+      </c>
       <c r="C454">
         <v>0</v>
       </c>
       <c r="D454">
         <v>0</v>
       </c>
       <c r="E454">
         <v>0</v>
       </c>
       <c r="F454">
         <v>0</v>
       </c>
       <c r="G454">
         <v>0</v>
       </c>
       <c r="H454">
         <v>0</v>
       </c>
       <c r="I454">
         <v>0</v>
       </c>
       <c r="J454">
         <v>0</v>
       </c>
       <c r="K454">
         <v>0</v>
       </c>
       <c r="L454">
         <v>0</v>
       </c>
       <c r="M454">
         <v>0</v>
       </c>
       <c r="N454">
         <v>0</v>
       </c>
       <c r="O454">
         <v>0</v>
       </c>
       <c r="P454">
         <v>0</v>
       </c>
       <c r="Q454">
         <v>0</v>
       </c>
     </row>
     <row r="455">
-      <c r="A455" t="str"/>
-      <c r="B455" t="str"/>
+      <c r="A455" t="str">
+        <v>Buenos Aires</v>
+      </c>
+      <c r="B455" t="str">
+        <v>Argentina</v>
+      </c>
       <c r="C455">
         <v>0</v>
       </c>
       <c r="D455">
         <v>0</v>
       </c>
       <c r="E455">
         <v>0</v>
       </c>
       <c r="F455">
         <v>0</v>
       </c>
       <c r="G455">
         <v>0</v>
       </c>
       <c r="H455">
         <v>0</v>
       </c>
       <c r="I455">
         <v>0</v>
       </c>
       <c r="J455">
         <v>0</v>
       </c>
       <c r="K455">
         <v>0</v>
       </c>
       <c r="L455">
         <v>0</v>
       </c>
       <c r="M455">
         <v>0</v>
       </c>
       <c r="N455">
         <v>0</v>
       </c>
       <c r="O455">
         <v>0</v>
       </c>
       <c r="P455">
         <v>0</v>
       </c>
       <c r="Q455">
         <v>0</v>
       </c>
     </row>
     <row r="456">
-      <c r="A456" t="str"/>
-      <c r="B456" t="str"/>
+      <c r="A456" t="str">
+        <v>Odessa (Odesa)</v>
+      </c>
+      <c r="B456" t="str">
+        <v>Ukraine</v>
+      </c>
       <c r="C456">
         <v>0</v>
       </c>
       <c r="D456">
         <v>0</v>
       </c>
       <c r="E456">
         <v>0</v>
       </c>
       <c r="F456">
         <v>0</v>
       </c>
       <c r="G456">
         <v>0</v>
       </c>
       <c r="H456">
         <v>0</v>
       </c>
       <c r="I456">
         <v>0</v>
       </c>
       <c r="J456">
         <v>0</v>
       </c>
       <c r="K456">
         <v>0</v>
       </c>
       <c r="L456">
         <v>0</v>
       </c>
       <c r="M456">
         <v>0</v>
       </c>
       <c r="N456">
         <v>0</v>
       </c>
       <c r="O456">
         <v>0</v>
       </c>
       <c r="P456">
         <v>0</v>
       </c>
       <c r="Q456">
         <v>0</v>
       </c>
     </row>
     <row r="457">
-      <c r="A457" t="str"/>
-      <c r="B457" t="str"/>
+      <c r="A457" t="str">
+        <v>Hefei</v>
+      </c>
+      <c r="B457" t="str">
+        <v>China</v>
+      </c>
       <c r="C457">
         <v>0</v>
       </c>
       <c r="D457">
         <v>0</v>
       </c>
       <c r="E457">
         <v>0</v>
       </c>
       <c r="F457">
         <v>0</v>
       </c>
       <c r="G457">
         <v>0</v>
       </c>
       <c r="H457">
         <v>0</v>
       </c>
       <c r="I457">
         <v>0</v>
       </c>
       <c r="J457">
         <v>0</v>
       </c>
       <c r="K457">
         <v>0</v>
       </c>
       <c r="L457">
         <v>0</v>
       </c>
       <c r="M457">
         <v>0</v>
       </c>
       <c r="N457">
         <v>0</v>
       </c>
       <c r="O457">
         <v>0</v>
       </c>
       <c r="P457">
         <v>0</v>
       </c>
       <c r="Q457">
         <v>0</v>
       </c>
     </row>
     <row r="458">
-      <c r="A458" t="str"/>
-      <c r="B458" t="str"/>
+      <c r="A458" t="str">
+        <v>Vilnius</v>
+      </c>
+      <c r="B458" t="str">
+        <v>Lithuania</v>
+      </c>
       <c r="C458">
         <v>0</v>
       </c>
       <c r="D458">
         <v>0</v>
       </c>
       <c r="E458">
         <v>0</v>
       </c>
       <c r="F458">
         <v>0</v>
       </c>
       <c r="G458">
         <v>0</v>
       </c>
       <c r="H458">
         <v>0</v>
       </c>
       <c r="I458">
         <v>0</v>
       </c>
       <c r="J458">
         <v>0</v>
       </c>
       <c r="K458">
         <v>0</v>
       </c>
       <c r="L458">
         <v>0</v>
       </c>
       <c r="M458">
         <v>0</v>
       </c>
       <c r="N458">
         <v>0</v>
       </c>
       <c r="O458">
         <v>0</v>
       </c>
       <c r="P458">
         <v>0</v>
       </c>
       <c r="Q458">
         <v>0</v>
       </c>
     </row>
     <row r="459">
-      <c r="A459" t="str"/>
-      <c r="B459" t="str"/>
+      <c r="A459" t="str">
+        <v>Cuenca</v>
+      </c>
+      <c r="B459" t="str">
+        <v>Ecuador</v>
+      </c>
       <c r="C459">
         <v>0</v>
       </c>
       <c r="D459">
         <v>0</v>
       </c>
       <c r="E459">
         <v>0</v>
       </c>
       <c r="F459">
         <v>0</v>
       </c>
       <c r="G459">
         <v>0</v>
       </c>
       <c r="H459">
         <v>0</v>
       </c>
       <c r="I459">
         <v>0</v>
       </c>
       <c r="J459">
         <v>0</v>
       </c>
       <c r="K459">
         <v>0</v>
       </c>
       <c r="L459">
         <v>0</v>
       </c>
       <c r="M459">
         <v>0</v>
       </c>
       <c r="N459">
         <v>0</v>
       </c>
       <c r="O459">
         <v>0</v>
       </c>
       <c r="P459">
         <v>0</v>
       </c>
       <c r="Q459">
         <v>0</v>
       </c>
     </row>
     <row r="460">
-      <c r="A460" t="str"/>
-      <c r="B460" t="str"/>
+      <c r="A460" t="str">
+        <v>Doha</v>
+      </c>
+      <c r="B460" t="str">
+        <v>Qatar</v>
+      </c>
       <c r="C460">
         <v>0</v>
       </c>
       <c r="D460">
         <v>0</v>
       </c>
       <c r="E460">
         <v>0</v>
       </c>
       <c r="F460">
         <v>0</v>
       </c>
       <c r="G460">
         <v>0</v>
       </c>
       <c r="H460">
         <v>0</v>
       </c>
       <c r="I460">
         <v>0</v>
       </c>
       <c r="J460">
         <v>0</v>
       </c>
       <c r="K460">
         <v>0</v>
       </c>
       <c r="L460">
         <v>0</v>
       </c>
       <c r="M460">
         <v>0</v>
       </c>
       <c r="N460">
         <v>0</v>
       </c>
       <c r="O460">
         <v>0</v>
       </c>
       <c r="P460">
         <v>0</v>
       </c>
       <c r="Q460">
         <v>0</v>
       </c>
     </row>
     <row r="461">
-      <c r="A461" t="str"/>
-      <c r="B461" t="str"/>
+      <c r="A461" t="str">
+        <v>Qingdao, Shandong</v>
+      </c>
+      <c r="B461" t="str">
+        <v>China</v>
+      </c>
       <c r="C461">
         <v>0</v>
       </c>
       <c r="D461">
         <v>0</v>
       </c>
       <c r="E461">
         <v>0</v>
       </c>
       <c r="F461">
         <v>0</v>
       </c>
       <c r="G461">
         <v>0</v>
       </c>
       <c r="H461">
         <v>0</v>
       </c>
       <c r="I461">
         <v>0</v>
       </c>
       <c r="J461">
         <v>0</v>
       </c>
       <c r="K461">
         <v>0</v>
       </c>
       <c r="L461">
         <v>0</v>
       </c>
       <c r="M461">
         <v>0</v>
       </c>
       <c r="N461">
         <v>0</v>
       </c>
       <c r="O461">
         <v>0</v>
       </c>
       <c r="P461">
         <v>0</v>
       </c>
       <c r="Q461">
         <v>0</v>
       </c>
     </row>
     <row r="462">
-      <c r="A462" t="str"/>
-      <c r="B462" t="str"/>
+      <c r="A462" t="str">
+        <v>Sofia</v>
+      </c>
+      <c r="B462" t="str">
+        <v>Bulgaria</v>
+      </c>
       <c r="C462">
         <v>0</v>
       </c>
       <c r="D462">
         <v>0</v>
       </c>
       <c r="E462">
         <v>0</v>
       </c>
       <c r="F462">
         <v>0</v>
       </c>
       <c r="G462">
         <v>0</v>
       </c>
       <c r="H462">
         <v>0</v>
       </c>
       <c r="I462">
         <v>0</v>
       </c>
       <c r="J462">
         <v>0</v>
       </c>
       <c r="K462">
         <v>0</v>
       </c>
       <c r="L462">
         <v>0</v>
       </c>
       <c r="M462">
         <v>0</v>
       </c>
       <c r="N462">
         <v>0</v>
       </c>
       <c r="O462">
         <v>0</v>
       </c>
       <c r="P462">
         <v>0</v>
       </c>
       <c r="Q462">
         <v>0</v>
       </c>
     </row>
     <row r="463">
-      <c r="A463" t="str"/>
-      <c r="B463" t="str"/>
+      <c r="A463" t="str">
+        <v>Kaunas</v>
+      </c>
+      <c r="B463" t="str">
+        <v>Lithuania</v>
+      </c>
       <c r="C463">
         <v>0</v>
       </c>
       <c r="D463">
         <v>0</v>
       </c>
       <c r="E463">
         <v>0</v>
       </c>
       <c r="F463">
         <v>0</v>
       </c>
       <c r="G463">
         <v>0</v>
       </c>
       <c r="H463">
         <v>0</v>
       </c>
       <c r="I463">
         <v>0</v>
       </c>
       <c r="J463">
         <v>0</v>
       </c>
       <c r="K463">
         <v>0</v>
       </c>
       <c r="L463">
         <v>0</v>
       </c>
       <c r="M463">
         <v>0</v>
       </c>
       <c r="N463">
         <v>0</v>
       </c>
       <c r="O463">
         <v>0</v>
       </c>
       <c r="P463">
         <v>0</v>
       </c>
       <c r="Q463">
         <v>0</v>
       </c>
     </row>
     <row r="464">
-      <c r="A464" t="str"/>
-      <c r="B464" t="str"/>
+      <c r="A464" t="str">
+        <v>Dushanbe</v>
+      </c>
+      <c r="B464" t="str">
+        <v>Tajikistan</v>
+      </c>
       <c r="C464">
         <v>0</v>
       </c>
       <c r="D464">
         <v>0</v>
       </c>
       <c r="E464">
         <v>0</v>
       </c>
       <c r="F464">
         <v>0</v>
       </c>
       <c r="G464">
         <v>0</v>
       </c>
       <c r="H464">
         <v>0</v>
       </c>
       <c r="I464">
         <v>0</v>
       </c>
       <c r="J464">
         <v>0</v>
       </c>
       <c r="K464">
         <v>0</v>
       </c>
       <c r="L464">
         <v>0</v>
       </c>
       <c r="M464">
         <v>0</v>
       </c>
       <c r="N464">
         <v>0</v>
       </c>
       <c r="O464">
         <v>0</v>
       </c>
       <c r="P464">
         <v>0</v>
       </c>
       <c r="Q464">
         <v>0</v>
       </c>
     </row>
     <row r="465">
-      <c r="A465" t="str"/>
-      <c r="B465" t="str"/>
+      <c r="A465" t="str">
+        <v>Valencia</v>
+      </c>
+      <c r="B465" t="str">
+        <v>Spain</v>
+      </c>
       <c r="C465">
         <v>0</v>
       </c>
       <c r="D465">
         <v>0</v>
       </c>
       <c r="E465">
         <v>0</v>
       </c>
       <c r="F465">
         <v>0</v>
       </c>
       <c r="G465">
         <v>0</v>
       </c>
       <c r="H465">
         <v>0</v>
       </c>
       <c r="I465">
         <v>0</v>
       </c>
       <c r="J465">
         <v>0</v>
       </c>
       <c r="K465">
         <v>0</v>
       </c>
       <c r="L465">
         <v>0</v>
       </c>
       <c r="M465">
         <v>0</v>
       </c>
       <c r="N465">
         <v>0</v>
       </c>
       <c r="O465">
         <v>0</v>
       </c>
       <c r="P465">
         <v>0</v>
       </c>
       <c r="Q465">
         <v>0</v>
       </c>
     </row>
     <row r="466">
-      <c r="A466" t="str"/>
-      <c r="B466" t="str"/>
+      <c r="A466" t="str">
+        <v>Bishkek</v>
+      </c>
+      <c r="B466" t="str">
+        <v>Kyrgyzstan</v>
+      </c>
       <c r="C466">
         <v>0</v>
       </c>
       <c r="D466">
         <v>0</v>
       </c>
       <c r="E466">
         <v>0</v>
       </c>
       <c r="F466">
         <v>0</v>
       </c>
       <c r="G466">
         <v>0</v>
       </c>
       <c r="H466">
         <v>0</v>
       </c>
       <c r="I466">
         <v>0</v>
       </c>
       <c r="J466">
         <v>0</v>
       </c>
       <c r="K466">
         <v>0</v>
       </c>
       <c r="L466">
         <v>0</v>
       </c>
       <c r="M466">
         <v>0</v>
       </c>
       <c r="N466">
         <v>0</v>
       </c>
       <c r="O466">
         <v>0</v>
       </c>
       <c r="P466">
         <v>0</v>
       </c>
       <c r="Q466">
         <v>0</v>
       </c>
     </row>
     <row r="467">
-      <c r="A467" t="str"/>
-      <c r="B467" t="str"/>
+      <c r="A467" t="str">
+        <v>Jakarta</v>
+      </c>
+      <c r="B467" t="str">
+        <v>Indonesia</v>
+      </c>
       <c r="C467">
         <v>0</v>
       </c>
       <c r="D467">
         <v>0</v>
       </c>
       <c r="E467">
         <v>0</v>
       </c>
       <c r="F467">
         <v>0</v>
       </c>
       <c r="G467">
         <v>0</v>
       </c>
       <c r="H467">
         <v>0</v>
       </c>
       <c r="I467">
         <v>0</v>
       </c>
       <c r="J467">
         <v>0</v>
       </c>
       <c r="K467">
         <v>0</v>
       </c>
       <c r="L467">
         <v>0</v>
       </c>
       <c r="M467">
         <v>0</v>
       </c>
       <c r="N467">
         <v>0</v>
       </c>
       <c r="O467">
         <v>0</v>
       </c>
       <c r="P467">
         <v>0</v>
       </c>
       <c r="Q467">
         <v>0</v>
       </c>
     </row>
     <row r="468">
-      <c r="A468" t="str"/>
-      <c r="B468" t="str"/>
+      <c r="A468" t="str">
+        <v>Alicante</v>
+      </c>
+      <c r="B468" t="str">
+        <v>Spain</v>
+      </c>
       <c r="C468">
         <v>0</v>
       </c>
       <c r="D468">
         <v>0</v>
       </c>
       <c r="E468">
         <v>0</v>
       </c>
       <c r="F468">
         <v>0</v>
       </c>
       <c r="G468">
         <v>0</v>
       </c>
       <c r="H468">
         <v>0</v>
       </c>
       <c r="I468">
         <v>0</v>
       </c>
       <c r="J468">
         <v>0</v>
       </c>
       <c r="K468">
         <v>0</v>
       </c>
       <c r="L468">
         <v>0</v>
       </c>
       <c r="M468">
         <v>0</v>
       </c>
       <c r="N468">
         <v>0</v>
       </c>
       <c r="O468">
         <v>0</v>
       </c>
       <c r="P468">
         <v>0</v>
       </c>
       <c r="Q468">
         <v>0</v>
       </c>
     </row>
     <row r="469">
-      <c r="A469" t="str"/>
-      <c r="B469" t="str"/>
+      <c r="A469" t="str">
+        <v>Ho Chi Minh City</v>
+      </c>
+      <c r="B469" t="str">
+        <v>Vietnam</v>
+      </c>
       <c r="C469">
         <v>0</v>
       </c>
       <c r="D469">
         <v>0</v>
       </c>
       <c r="E469">
         <v>0</v>
       </c>
       <c r="F469">
         <v>0</v>
       </c>
       <c r="G469">
         <v>0</v>
       </c>
       <c r="H469">
         <v>0</v>
       </c>
       <c r="I469">
         <v>0</v>
       </c>
       <c r="J469">
         <v>0</v>
       </c>
       <c r="K469">
         <v>0</v>
       </c>
       <c r="L469">
         <v>0</v>
       </c>
       <c r="M469">
         <v>0</v>
       </c>
       <c r="N469">
         <v>0</v>
       </c>
       <c r="O469">
         <v>0</v>
       </c>
       <c r="P469">
         <v>0</v>
       </c>
       <c r="Q469">
         <v>0</v>
       </c>
     </row>
     <row r="470">
-      <c r="A470" t="str"/>
-      <c r="B470" t="str"/>
+      <c r="A470" t="str">
+        <v>San Miguel de Allende</v>
+      </c>
+      <c r="B470" t="str">
+        <v>Mexico</v>
+      </c>
       <c r="C470">
         <v>0</v>
       </c>
       <c r="D470">
         <v>0</v>
       </c>
       <c r="E470">
         <v>0</v>
       </c>
       <c r="F470">
         <v>0</v>
       </c>
       <c r="G470">
         <v>0</v>
       </c>
       <c r="H470">
         <v>0</v>
       </c>
       <c r="I470">
         <v>0</v>
       </c>
       <c r="J470">
         <v>0</v>
       </c>
       <c r="K470">
         <v>0</v>
       </c>
       <c r="L470">
         <v>0</v>
       </c>
       <c r="M470">
         <v>0</v>
       </c>
       <c r="N470">
         <v>0</v>
       </c>
       <c r="O470">
         <v>0</v>
       </c>
       <c r="P470">
         <v>0</v>
       </c>
       <c r="Q470">
         <v>0</v>
       </c>
     </row>
     <row r="471">
-      <c r="A471" t="str"/>
-      <c r="B471" t="str"/>
+      <c r="A471" t="str">
+        <v>Algiers</v>
+      </c>
+      <c r="B471" t="str">
+        <v>Algeria</v>
+      </c>
       <c r="C471">
         <v>0</v>
       </c>
       <c r="D471">
         <v>0</v>
       </c>
       <c r="E471">
         <v>0</v>
       </c>
       <c r="F471">
         <v>0</v>
       </c>
       <c r="G471">
         <v>0</v>
       </c>
       <c r="H471">
         <v>0</v>
       </c>
       <c r="I471">
         <v>0</v>
       </c>
       <c r="J471">
         <v>0</v>
       </c>
       <c r="K471">
         <v>0</v>
       </c>
       <c r="L471">
         <v>0</v>
       </c>
       <c r="M471">
         <v>0</v>
       </c>
       <c r="N471">
         <v>0</v>
       </c>
       <c r="O471">
         <v>0</v>
       </c>
       <c r="P471">
         <v>0</v>
       </c>
       <c r="Q471">
         <v>0</v>
       </c>
     </row>
     <row r="472">
-      <c r="A472" t="str"/>
-      <c r="B472" t="str"/>
+      <c r="A472" t="str">
+        <v>Tarragona</v>
+      </c>
+      <c r="B472" t="str">
+        <v>Spain</v>
+      </c>
       <c r="C472">
         <v>0</v>
       </c>
       <c r="D472">
         <v>0</v>
       </c>
       <c r="E472">
         <v>0</v>
       </c>
       <c r="F472">
         <v>0</v>
       </c>
       <c r="G472">
         <v>0</v>
       </c>
       <c r="H472">
         <v>0</v>
       </c>
       <c r="I472">
         <v>0</v>
       </c>
       <c r="J472">
         <v>0</v>
       </c>
       <c r="K472">
         <v>0</v>
       </c>
       <c r="L472">
         <v>0</v>
       </c>
       <c r="M472">
         <v>0</v>
       </c>
       <c r="N472">
         <v>0</v>
       </c>
       <c r="O472">
         <v>0</v>
       </c>
       <c r="P472">
         <v>0</v>
       </c>
       <c r="Q472">
         <v>0</v>
       </c>
     </row>
     <row r="473">
-      <c r="A473" t="str"/>
-      <c r="B473" t="str"/>
+      <c r="A473" t="str">
+        <v>Chongqing</v>
+      </c>
+      <c r="B473" t="str">
+        <v>China</v>
+      </c>
       <c r="C473">
         <v>0</v>
       </c>
       <c r="D473">
         <v>0</v>
       </c>
       <c r="E473">
         <v>0</v>
       </c>
       <c r="F473">
         <v>0</v>
       </c>
       <c r="G473">
         <v>0</v>
       </c>
       <c r="H473">
         <v>0</v>
       </c>
       <c r="I473">
         <v>0</v>
       </c>
       <c r="J473">
         <v>0</v>
       </c>
       <c r="K473">
         <v>0</v>
       </c>
       <c r="L473">
         <v>0</v>
       </c>
       <c r="M473">
         <v>0</v>
       </c>
       <c r="N473">
         <v>0</v>
       </c>
       <c r="O473">
         <v>0</v>
       </c>
       <c r="P473">
         <v>0</v>
       </c>
       <c r="Q473">
         <v>0</v>
       </c>
     </row>
     <row r="474">
-      <c r="A474" t="str"/>
-      <c r="B474" t="str"/>
+      <c r="A474" t="str">
+        <v>Malaga</v>
+      </c>
+      <c r="B474" t="str">
+        <v>Spain</v>
+      </c>
       <c r="C474">
         <v>0</v>
       </c>
       <c r="D474">
         <v>0</v>
       </c>
       <c r="E474">
         <v>0</v>
       </c>
       <c r="F474">
         <v>0</v>
       </c>
       <c r="G474">
         <v>0</v>
       </c>
       <c r="H474">
         <v>0</v>
       </c>
       <c r="I474">
         <v>0</v>
       </c>
       <c r="J474">
         <v>0</v>
       </c>
       <c r="K474">
         <v>0</v>
       </c>
       <c r="L474">
         <v>0</v>
       </c>
       <c r="M474">
         <v>0</v>
       </c>
       <c r="N474">
         <v>0</v>
       </c>
       <c r="O474">
         <v>0</v>
       </c>
       <c r="P474">
         <v>0</v>
       </c>
       <c r="Q474">
         <v>0</v>
       </c>
     </row>
     <row r="475">
-      <c r="A475" t="str"/>
-      <c r="B475" t="str"/>
+      <c r="A475" t="str">
+        <v>Monterrey</v>
+      </c>
+      <c r="B475" t="str">
+        <v>Mexico</v>
+      </c>
       <c r="C475">
         <v>0</v>
       </c>
       <c r="D475">
         <v>0</v>
       </c>
       <c r="E475">
         <v>0</v>
       </c>
       <c r="F475">
         <v>0</v>
       </c>
       <c r="G475">
         <v>0</v>
       </c>
       <c r="H475">
         <v>0</v>
       </c>
       <c r="I475">
         <v>0</v>
       </c>
       <c r="J475">
         <v>0</v>
       </c>
       <c r="K475">
         <v>0</v>
       </c>
       <c r="L475">
         <v>0</v>
       </c>
       <c r="M475">
         <v>0</v>
       </c>
       <c r="N475">
         <v>0</v>
       </c>
       <c r="O475">
         <v>0</v>
       </c>
       <c r="P475">
         <v>0</v>
       </c>
       <c r="Q475">
         <v>0</v>
       </c>
     </row>
     <row r="476">
-      <c r="A476" t="str"/>
-      <c r="B476" t="str"/>
+      <c r="A476" t="str">
+        <v>Porto</v>
+      </c>
+      <c r="B476" t="str">
+        <v>Portugal</v>
+      </c>
       <c r="C476">
         <v>0</v>
       </c>
       <c r="D476">
         <v>0</v>
       </c>
       <c r="E476">
         <v>0</v>
       </c>
       <c r="F476">
         <v>0</v>
       </c>
       <c r="G476">
         <v>0</v>
       </c>
       <c r="H476">
         <v>0</v>
       </c>
       <c r="I476">
         <v>0</v>
       </c>
       <c r="J476">
         <v>0</v>
       </c>
       <c r="K476">
         <v>0</v>
       </c>
       <c r="L476">
         <v>0</v>
       </c>
       <c r="M476">
         <v>0</v>
       </c>
       <c r="N476">
         <v>0</v>
       </c>
       <c r="O476">
         <v>0</v>
       </c>
       <c r="P476">
         <v>0</v>
       </c>
       <c r="Q476">
         <v>0</v>
       </c>
     </row>
     <row r="477">
-      <c r="A477" t="str"/>
-      <c r="B477" t="str"/>
+      <c r="A477" t="str">
+        <v>Chengdu</v>
+      </c>
+      <c r="B477" t="str">
+        <v>China</v>
+      </c>
       <c r="C477">
         <v>0</v>
       </c>
       <c r="D477">
         <v>0</v>
       </c>
       <c r="E477">
         <v>0</v>
       </c>
       <c r="F477">
         <v>0</v>
       </c>
       <c r="G477">
         <v>0</v>
       </c>
       <c r="H477">
         <v>0</v>
       </c>
       <c r="I477">
         <v>0</v>
       </c>
       <c r="J477">
         <v>0</v>
       </c>
       <c r="K477">
         <v>0</v>
       </c>
       <c r="L477">
         <v>0</v>
       </c>
       <c r="M477">
         <v>0</v>
       </c>
       <c r="N477">
         <v>0</v>
       </c>
       <c r="O477">
         <v>0</v>
       </c>
       <c r="P477">
         <v>0</v>
       </c>
       <c r="Q477">
         <v>0</v>
       </c>
     </row>
     <row r="478">
-      <c r="A478" t="str"/>
-      <c r="B478" t="str"/>
+      <c r="A478" t="str">
+        <v>Krakow (Cracow)</v>
+      </c>
+      <c r="B478" t="str">
+        <v>Poland</v>
+      </c>
       <c r="C478">
         <v>0</v>
       </c>
       <c r="D478">
         <v>0</v>
       </c>
       <c r="E478">
         <v>0</v>
       </c>
       <c r="F478">
         <v>0</v>
       </c>
       <c r="G478">
         <v>0</v>
       </c>
       <c r="H478">
         <v>0</v>
       </c>
       <c r="I478">
         <v>0</v>
       </c>
       <c r="J478">
         <v>0</v>
       </c>
       <c r="K478">
         <v>0</v>
       </c>
       <c r="L478">
         <v>0</v>
       </c>
       <c r="M478">
         <v>0</v>
       </c>
       <c r="N478">
         <v>0</v>
       </c>
       <c r="O478">
         <v>0</v>
       </c>
       <c r="P478">
         <v>0</v>
       </c>
       <c r="Q478">
         <v>0</v>
       </c>
     </row>
     <row r="479">
-      <c r="A479" t="str"/>
-      <c r="B479" t="str"/>
+      <c r="A479" t="str">
+        <v>Hanoi</v>
+      </c>
+      <c r="B479" t="str">
+        <v>Vietnam</v>
+      </c>
       <c r="C479">
         <v>0</v>
       </c>
       <c r="D479">
         <v>0</v>
       </c>
       <c r="E479">
         <v>0</v>
       </c>
       <c r="F479">
         <v>0</v>
       </c>
       <c r="G479">
         <v>0</v>
       </c>
       <c r="H479">
         <v>0</v>
       </c>
       <c r="I479">
         <v>0</v>
       </c>
       <c r="J479">
         <v>0</v>
       </c>
       <c r="K479">
         <v>0</v>
       </c>
       <c r="L479">
         <v>0</v>
       </c>
       <c r="M479">
         <v>0</v>
       </c>
       <c r="N479">
         <v>0</v>
       </c>
       <c r="O479">
         <v>0</v>
       </c>
       <c r="P479">
         <v>0</v>
       </c>
       <c r="Q479">
         <v>0</v>
       </c>
     </row>
     <row r="480">
-      <c r="A480" t="str"/>
-      <c r="B480" t="str"/>
+      <c r="A480" t="str">
+        <v>Las Palmas de Gran Canaria</v>
+      </c>
+      <c r="B480" t="str">
+        <v>Spain</v>
+      </c>
       <c r="C480">
         <v>0</v>
       </c>
       <c r="D480">
         <v>0</v>
       </c>
       <c r="E480">
         <v>0</v>
       </c>
       <c r="F480">
         <v>0</v>
       </c>
       <c r="G480">
         <v>0</v>
       </c>
       <c r="H480">
         <v>0</v>
       </c>
       <c r="I480">
         <v>0</v>
       </c>
       <c r="J480">
         <v>0</v>
       </c>
       <c r="K480">
         <v>0</v>
       </c>
       <c r="L480">
         <v>0</v>
       </c>
       <c r="M480">
         <v>0</v>
       </c>
       <c r="N480">
         <v>0</v>
       </c>
       <c r="O480">
         <v>0</v>
       </c>
       <c r="P480">
         <v>0</v>
       </c>
       <c r="Q480">
         <v>0</v>
       </c>
     </row>
     <row r="481">
-      <c r="A481" t="str"/>
-      <c r="B481" t="str"/>
+      <c r="A481" t="str">
+        <v>Da Nang</v>
+      </c>
+      <c r="B481" t="str">
+        <v>Vietnam</v>
+      </c>
       <c r="C481">
         <v>0</v>
       </c>
       <c r="D481">
         <v>0</v>
       </c>
       <c r="E481">
         <v>0</v>
       </c>
       <c r="F481">
         <v>0</v>
       </c>
       <c r="G481">
         <v>0</v>
       </c>
       <c r="H481">
         <v>0</v>
       </c>
       <c r="I481">
         <v>0</v>
       </c>
       <c r="J481">
         <v>0</v>
       </c>
       <c r="K481">
         <v>0</v>
       </c>
       <c r="L481">
         <v>0</v>
       </c>
       <c r="M481">
         <v>0</v>
       </c>
       <c r="N481">
         <v>0</v>
       </c>
       <c r="O481">
         <v>0</v>
       </c>
       <c r="P481">
         <v>0</v>
       </c>
       <c r="Q481">
         <v>0</v>
       </c>
     </row>
     <row r="482">
-      <c r="A482" t="str"/>
-      <c r="B482" t="str"/>
+      <c r="A482" t="str">
+        <v>Gdansk</v>
+      </c>
+      <c r="B482" t="str">
+        <v>Poland</v>
+      </c>
       <c r="C482">
         <v>0</v>
       </c>
       <c r="D482">
         <v>0</v>
       </c>
       <c r="E482">
         <v>0</v>
       </c>
       <c r="F482">
         <v>0</v>
       </c>
       <c r="G482">
         <v>0</v>
       </c>
       <c r="H482">
         <v>0</v>
       </c>
       <c r="I482">
         <v>0</v>
       </c>
       <c r="J482">
         <v>0</v>
       </c>
       <c r="K482">
         <v>0</v>
       </c>
       <c r="L482">
         <v>0</v>
       </c>
       <c r="M482">
         <v>0</v>
       </c>
       <c r="N482">
         <v>0</v>
       </c>
       <c r="O482">
         <v>0</v>
       </c>
       <c r="P482">
         <v>0</v>
       </c>
       <c r="Q482">
         <v>0</v>
       </c>
     </row>
     <row r="483">
-      <c r="A483" t="str"/>
-      <c r="B483" t="str"/>
+      <c r="A483" t="str">
+        <v>Kosice</v>
+      </c>
+      <c r="B483" t="str">
+        <v>Slovakia</v>
+      </c>
       <c r="C483">
         <v>0</v>
       </c>
       <c r="D483">
         <v>0</v>
       </c>
       <c r="E483">
         <v>0</v>
       </c>
       <c r="F483">
         <v>0</v>
       </c>
       <c r="G483">
         <v>0</v>
       </c>
       <c r="H483">
         <v>0</v>
       </c>
       <c r="I483">
         <v>0</v>
       </c>
       <c r="J483">
         <v>0</v>
       </c>
       <c r="K483">
         <v>0</v>
       </c>
       <c r="L483">
         <v>0</v>
       </c>
       <c r="M483">
         <v>0</v>
       </c>
       <c r="N483">
         <v>0</v>
       </c>
       <c r="O483">
         <v>0</v>
       </c>
       <c r="P483">
         <v>0</v>
       </c>
       <c r="Q483">
         <v>0</v>
       </c>
     </row>
     <row r="484">
-      <c r="A484" t="str"/>
-      <c r="B484" t="str"/>
+      <c r="A484" t="str">
+        <v>Porto Alegre</v>
+      </c>
+      <c r="B484" t="str">
+        <v>Brazil</v>
+      </c>
       <c r="C484">
         <v>0</v>
       </c>
       <c r="D484">
         <v>0</v>
       </c>
       <c r="E484">
         <v>0</v>
       </c>
       <c r="F484">
         <v>0</v>
       </c>
       <c r="G484">
         <v>0</v>
       </c>
       <c r="H484">
         <v>0</v>
       </c>
       <c r="I484">
         <v>0</v>
       </c>
       <c r="J484">
         <v>0</v>
       </c>
       <c r="K484">
         <v>0</v>
       </c>
       <c r="L484">
         <v>0</v>
       </c>
       <c r="M484">
         <v>0</v>
       </c>
       <c r="N484">
         <v>0</v>
       </c>
       <c r="O484">
         <v>0</v>
       </c>
       <c r="P484">
         <v>0</v>
       </c>
       <c r="Q484">
         <v>0</v>
       </c>
     </row>
     <row r="485">
-      <c r="A485" t="str"/>
-      <c r="B485" t="str"/>
+      <c r="A485" t="str">
+        <v>Xi'an</v>
+      </c>
+      <c r="B485" t="str">
+        <v>China</v>
+      </c>
       <c r="C485">
         <v>0</v>
       </c>
       <c r="D485">
         <v>0</v>
       </c>
       <c r="E485">
         <v>0</v>
       </c>
       <c r="F485">
         <v>0</v>
       </c>
       <c r="G485">
         <v>0</v>
       </c>
       <c r="H485">
         <v>0</v>
       </c>
       <c r="I485">
         <v>0</v>
       </c>
       <c r="J485">
         <v>0</v>
       </c>
       <c r="K485">
         <v>0</v>
       </c>
       <c r="L485">
         <v>0</v>
       </c>
       <c r="M485">
         <v>0</v>
       </c>
       <c r="N485">
         <v>0</v>
       </c>
       <c r="O485">
         <v>0</v>
       </c>
       <c r="P485">
         <v>0</v>
       </c>
       <c r="Q485">
         <v>0</v>
       </c>
     </row>
     <row r="486">
-      <c r="A486" t="str"/>
-      <c r="B486" t="str"/>
+      <c r="A486" t="str">
+        <v>Pecs</v>
+      </c>
+      <c r="B486" t="str">
+        <v>Hungary</v>
+      </c>
       <c r="C486">
         <v>0</v>
       </c>
       <c r="D486">
         <v>0</v>
       </c>
       <c r="E486">
         <v>0</v>
       </c>
       <c r="F486">
         <v>0</v>
       </c>
       <c r="G486">
         <v>0</v>
       </c>
       <c r="H486">
         <v>0</v>
       </c>
       <c r="I486">
         <v>0</v>
       </c>
       <c r="J486">
         <v>0</v>
       </c>
       <c r="K486">
         <v>0</v>
       </c>
       <c r="L486">
         <v>0</v>
       </c>
       <c r="M486">
         <v>0</v>
       </c>
       <c r="N486">
         <v>0</v>
       </c>
       <c r="O486">
         <v>0</v>
       </c>
       <c r="P486">
         <v>0</v>
       </c>
       <c r="Q486">
         <v>0</v>
       </c>
     </row>
     <row r="487">
-      <c r="A487" t="str"/>
-      <c r="B487" t="str"/>
+      <c r="A487" t="str">
+        <v>Kharkiv</v>
+      </c>
+      <c r="B487" t="str">
+        <v>Ukraine</v>
+      </c>
       <c r="C487">
         <v>0</v>
       </c>
       <c r="D487">
         <v>0</v>
       </c>
       <c r="E487">
         <v>0</v>
       </c>
       <c r="F487">
         <v>0</v>
       </c>
       <c r="G487">
         <v>0</v>
       </c>
       <c r="H487">
         <v>0</v>
       </c>
       <c r="I487">
         <v>0</v>
       </c>
       <c r="J487">
         <v>0</v>
       </c>
       <c r="K487">
         <v>0</v>
       </c>
       <c r="L487">
         <v>0</v>
       </c>
       <c r="M487">
         <v>0</v>
       </c>
       <c r="N487">
         <v>0</v>
       </c>
       <c r="O487">
         <v>0</v>
       </c>
       <c r="P487">
         <v>0</v>
       </c>
       <c r="Q487">
         <v>0</v>
       </c>
     </row>
     <row r="488">
-      <c r="A488" t="str"/>
-      <c r="B488" t="str"/>
+      <c r="A488" t="str">
+        <v>Kigali</v>
+      </c>
+      <c r="B488" t="str">
+        <v>Rwanda</v>
+      </c>
       <c r="C488">
         <v>0</v>
       </c>
       <c r="D488">
         <v>0</v>
       </c>
       <c r="E488">
         <v>0</v>
       </c>
       <c r="F488">
         <v>0</v>
       </c>
       <c r="G488">
         <v>0</v>
       </c>
       <c r="H488">
         <v>0</v>
       </c>
       <c r="I488">
         <v>0</v>
       </c>
       <c r="J488">
         <v>0</v>
       </c>
       <c r="K488">
         <v>0</v>
       </c>
       <c r="L488">
         <v>0</v>
       </c>
       <c r="M488">
         <v>0</v>
       </c>
       <c r="N488">
         <v>0</v>
       </c>
       <c r="O488">
         <v>0</v>
       </c>
       <c r="P488">
         <v>0</v>
       </c>
       <c r="Q488">
         <v>0</v>
       </c>
     </row>
     <row r="489">
-      <c r="A489" t="str"/>
-      <c r="B489" t="str"/>
+      <c r="A489" t="str">
+        <v>New Taipei City</v>
+      </c>
+      <c r="B489" t="str">
+        <v>Taiwan</v>
+      </c>
       <c r="C489">
         <v>0</v>
       </c>
       <c r="D489">
         <v>0</v>
       </c>
       <c r="E489">
         <v>0</v>
       </c>
       <c r="F489">
         <v>0</v>
       </c>
       <c r="G489">
         <v>0</v>
       </c>
       <c r="H489">
         <v>0</v>
       </c>
       <c r="I489">
         <v>0</v>
       </c>
       <c r="J489">
         <v>0</v>
       </c>
       <c r="K489">
         <v>0</v>
       </c>
       <c r="L489">
         <v>0</v>
       </c>
       <c r="M489">
         <v>0</v>
       </c>
       <c r="N489">
         <v>0</v>
       </c>
       <c r="O489">
         <v>0</v>
       </c>
       <c r="P489">
         <v>0</v>
       </c>
       <c r="Q489">
         <v>0</v>
       </c>
     </row>
     <row r="490">
-      <c r="A490" t="str"/>
-      <c r="B490" t="str"/>
+      <c r="A490" t="str">
+        <v>Kampala</v>
+      </c>
+      <c r="B490" t="str">
+        <v>Uganda</v>
+      </c>
       <c r="C490">
         <v>0</v>
       </c>
       <c r="D490">
         <v>0</v>
       </c>
       <c r="E490">
         <v>0</v>
       </c>
       <c r="F490">
         <v>0</v>
       </c>
       <c r="G490">
         <v>0</v>
       </c>
       <c r="H490">
         <v>0</v>
       </c>
       <c r="I490">
         <v>0</v>
       </c>
       <c r="J490">
         <v>0</v>
       </c>
       <c r="K490">
         <v>0</v>
       </c>
       <c r="L490">
         <v>0</v>
       </c>
       <c r="M490">
         <v>0</v>
       </c>
       <c r="N490">
         <v>0</v>
       </c>
       <c r="O490">
         <v>0</v>
       </c>
       <c r="P490">
         <v>0</v>
       </c>
       <c r="Q490">
         <v>0</v>
       </c>
     </row>
     <row r="491">
-      <c r="A491" t="str"/>
-      <c r="B491" t="str"/>
+      <c r="A491" t="str">
+        <v>Dar es Salaam</v>
+      </c>
+      <c r="B491" t="str">
+        <v>Tanzania</v>
+      </c>
       <c r="C491">
         <v>0</v>
       </c>
       <c r="D491">
         <v>0</v>
       </c>
       <c r="E491">
         <v>0</v>
       </c>
       <c r="F491">
         <v>0</v>
       </c>
       <c r="G491">
         <v>0</v>
       </c>
       <c r="H491">
         <v>0</v>
       </c>
       <c r="I491">
         <v>0</v>
       </c>
       <c r="J491">
         <v>0</v>
       </c>
       <c r="K491">
         <v>0</v>
       </c>
       <c r="L491">
         <v>0</v>
       </c>
       <c r="M491">
         <v>0</v>
       </c>
       <c r="N491">
         <v>0</v>
       </c>
       <c r="O491">
         <v>0</v>
       </c>
       <c r="P491">
         <v>0</v>
       </c>
       <c r="Q491">
         <v>0</v>
       </c>
     </row>
     <row r="492">
-      <c r="A492" t="str"/>
-      <c r="B492" t="str"/>
+      <c r="A492" t="str">
+        <v>Gdynia</v>
+      </c>
+      <c r="B492" t="str">
+        <v>Poland</v>
+      </c>
       <c r="C492">
         <v>0</v>
       </c>
       <c r="D492">
         <v>0</v>
       </c>
       <c r="E492">
         <v>0</v>
       </c>
       <c r="F492">
         <v>0</v>
       </c>
       <c r="G492">
         <v>0</v>
       </c>
       <c r="H492">
         <v>0</v>
       </c>
       <c r="I492">
         <v>0</v>
       </c>
       <c r="J492">
         <v>0</v>
       </c>
       <c r="K492">
         <v>0</v>
       </c>
       <c r="L492">
         <v>0</v>
       </c>
       <c r="M492">
         <v>0</v>
       </c>
       <c r="N492">
         <v>0</v>
       </c>
       <c r="O492">
         <v>0</v>
       </c>
       <c r="P492">
         <v>0</v>
       </c>
       <c r="Q492">
         <v>0</v>
       </c>
     </row>
     <row r="493">
-      <c r="A493" t="str"/>
-      <c r="B493" t="str"/>
+      <c r="A493" t="str">
+        <v>Moscow</v>
+      </c>
+      <c r="B493" t="str">
+        <v>Russia</v>
+      </c>
       <c r="C493">
         <v>0</v>
       </c>
       <c r="D493">
         <v>0</v>
       </c>
       <c r="E493">
         <v>0</v>
       </c>
       <c r="F493">
         <v>0</v>
       </c>
       <c r="G493">
         <v>0</v>
       </c>
       <c r="H493">
         <v>0</v>
       </c>
       <c r="I493">
         <v>0</v>
       </c>
       <c r="J493">
         <v>0</v>
       </c>
       <c r="K493">
         <v>0</v>
       </c>
       <c r="L493">
         <v>0</v>
       </c>
       <c r="M493">
         <v>0</v>
       </c>
       <c r="N493">
         <v>0</v>
       </c>
       <c r="O493">
         <v>0</v>
       </c>
       <c r="P493">
         <v>0</v>
       </c>
       <c r="Q493">
         <v>0</v>
       </c>
     </row>
     <row r="494">
-      <c r="A494" t="str"/>
-      <c r="B494" t="str"/>
+      <c r="A494" t="str">
+        <v>Lagos</v>
+      </c>
+      <c r="B494" t="str">
+        <v>Nigeria</v>
+      </c>
       <c r="C494">
         <v>0</v>
       </c>
       <c r="D494">
         <v>0</v>
       </c>
       <c r="E494">
         <v>0</v>
       </c>
       <c r="F494">
         <v>0</v>
       </c>
       <c r="G494">
         <v>0</v>
       </c>
       <c r="H494">
         <v>0</v>
       </c>
       <c r="I494">
         <v>0</v>
       </c>
       <c r="J494">
         <v>0</v>
       </c>
       <c r="K494">
         <v>0</v>
       </c>
       <c r="L494">
         <v>0</v>
       </c>
       <c r="M494">
         <v>0</v>
       </c>
       <c r="N494">
         <v>0</v>
       </c>
       <c r="O494">
         <v>0</v>
       </c>
       <c r="P494">
         <v>0</v>
       </c>
       <c r="Q494">
         <v>0</v>
       </c>
     </row>
     <row r="495">
-      <c r="A495" t="str"/>
-      <c r="B495" t="str"/>
+      <c r="A495" t="str">
+        <v>Budva</v>
+      </c>
+      <c r="B495" t="str">
+        <v>Montenegro</v>
+      </c>
       <c r="C495">
         <v>0</v>
       </c>
       <c r="D495">
         <v>0</v>
       </c>
       <c r="E495">
         <v>0</v>
       </c>
       <c r="F495">
         <v>0</v>
       </c>
       <c r="G495">
         <v>0</v>
       </c>
       <c r="H495">
         <v>0</v>
       </c>
       <c r="I495">
         <v>0</v>
       </c>
       <c r="J495">
         <v>0</v>
       </c>
       <c r="K495">
         <v>0</v>
       </c>
       <c r="L495">
         <v>0</v>
       </c>
       <c r="M495">
         <v>0</v>
       </c>
       <c r="N495">
         <v>0</v>
       </c>
       <c r="O495">
         <v>0</v>
       </c>
       <c r="P495">
         <v>0</v>
       </c>
       <c r="Q495">
         <v>0</v>
       </c>
     </row>
     <row r="496">
-      <c r="A496" t="str"/>
-      <c r="B496" t="str"/>
+      <c r="A496" t="str">
+        <v>Mumbai</v>
+      </c>
+      <c r="B496" t="str">
+        <v>India</v>
+      </c>
       <c r="C496">
         <v>0</v>
       </c>
       <c r="D496">
         <v>0</v>
       </c>
       <c r="E496">
         <v>0</v>
       </c>
       <c r="F496">
         <v>0</v>
       </c>
       <c r="G496">
         <v>0</v>
       </c>
       <c r="H496">
         <v>0</v>
       </c>
       <c r="I496">
         <v>0</v>
       </c>
       <c r="J496">
         <v>0</v>
       </c>
       <c r="K496">
         <v>0</v>
       </c>
       <c r="L496">
         <v>0</v>
       </c>
       <c r="M496">
         <v>0</v>
       </c>
       <c r="N496">
         <v>0</v>
       </c>
       <c r="O496">
         <v>0</v>
       </c>
       <c r="P496">
         <v>0</v>
       </c>
       <c r="Q496">
         <v>0</v>
       </c>
     </row>
     <row r="497">
-      <c r="A497" t="str"/>
-      <c r="B497" t="str"/>
+      <c r="A497" t="str">
+        <v>Islamabad</v>
+      </c>
+      <c r="B497" t="str">
+        <v>Pakistan</v>
+      </c>
       <c r="C497">
         <v>0</v>
       </c>
       <c r="D497">
         <v>0</v>
       </c>
       <c r="E497">
         <v>0</v>
       </c>
       <c r="F497">
         <v>0</v>
       </c>
       <c r="G497">
         <v>0</v>
       </c>
       <c r="H497">
         <v>0</v>
       </c>
       <c r="I497">
         <v>0</v>
       </c>
       <c r="J497">
         <v>0</v>
       </c>
       <c r="K497">
         <v>0</v>
       </c>
       <c r="L497">
         <v>0</v>
       </c>
       <c r="M497">
         <v>0</v>
       </c>
       <c r="N497">
         <v>0</v>
       </c>
       <c r="O497">
         <v>0</v>
       </c>
       <c r="P497">
         <v>0</v>
       </c>
       <c r="Q497">
         <v>0</v>
       </c>
     </row>
     <row r="498">
-      <c r="A498" t="str"/>
-      <c r="B498" t="str"/>
+      <c r="A498" t="str">
+        <v>Mexico City</v>
+      </c>
+      <c r="B498" t="str">
+        <v>Mexico</v>
+      </c>
       <c r="C498">
         <v>0</v>
       </c>
       <c r="D498">
         <v>0</v>
       </c>
       <c r="E498">
         <v>0</v>
       </c>
       <c r="F498">
         <v>0</v>
       </c>
       <c r="G498">
         <v>0</v>
       </c>
       <c r="H498">
         <v>0</v>
       </c>
       <c r="I498">
         <v>0</v>
       </c>
       <c r="J498">
         <v>0</v>
       </c>
       <c r="K498">
         <v>0</v>
       </c>
       <c r="L498">
         <v>0</v>
       </c>
       <c r="M498">
         <v>0</v>
       </c>
       <c r="N498">
         <v>0</v>
       </c>
       <c r="O498">
         <v>0</v>
       </c>
       <c r="P498">
         <v>0</v>
       </c>
       <c r="Q498">
         <v>0</v>
       </c>
     </row>
     <row r="499">
-      <c r="A499" t="str"/>
-      <c r="B499" t="str"/>
+      <c r="A499" t="str">
+        <v>Grenoble</v>
+      </c>
+      <c r="B499" t="str">
+        <v>France</v>
+      </c>
       <c r="C499">
         <v>0</v>
       </c>
       <c r="D499">
         <v>0</v>
       </c>
       <c r="E499">
         <v>0</v>
       </c>
       <c r="F499">
         <v>0</v>
       </c>
       <c r="G499">
         <v>0</v>
       </c>
       <c r="H499">
         <v>0</v>
       </c>
       <c r="I499">
         <v>0</v>
       </c>
       <c r="J499">
         <v>0</v>
       </c>
       <c r="K499">
         <v>0</v>
       </c>
       <c r="L499">
         <v>0</v>
       </c>
       <c r="M499">
         <v>0</v>
       </c>
       <c r="N499">
         <v>0</v>
       </c>
       <c r="O499">
         <v>0</v>
       </c>
       <c r="P499">
         <v>0</v>
       </c>
       <c r="Q499">
         <v>0</v>
       </c>
     </row>
     <row r="500">
-      <c r="A500" t="str"/>
-      <c r="B500" t="str"/>
+      <c r="A500" t="str">
+        <v>Dhaka</v>
+      </c>
+      <c r="B500" t="str">
+        <v>Bangladesh</v>
+      </c>
       <c r="C500">
         <v>0</v>
       </c>
       <c r="D500">
         <v>0</v>
       </c>
       <c r="E500">
         <v>0</v>
       </c>
       <c r="F500">
         <v>0</v>
       </c>
       <c r="G500">
         <v>0</v>
       </c>
       <c r="H500">
         <v>0</v>
       </c>
       <c r="I500">
         <v>0</v>
       </c>
       <c r="J500">
         <v>0</v>
       </c>
       <c r="K500">
         <v>0</v>
       </c>
       <c r="L500">
         <v>0</v>
       </c>
       <c r="M500">
         <v>0</v>
       </c>
       <c r="N500">
         <v>0</v>
       </c>
       <c r="O500">
         <v>0</v>
       </c>
       <c r="P500">
         <v>0</v>
       </c>
       <c r="Q500">
         <v>0</v>
       </c>
     </row>
     <row r="501">
-      <c r="A501" t="str"/>
-      <c r="B501" t="str"/>
+      <c r="A501" t="str">
+        <v>Denpasar</v>
+      </c>
+      <c r="B501" t="str">
+        <v>Indonesia</v>
+      </c>
       <c r="C501">
         <v>0</v>
       </c>
       <c r="D501">
         <v>0</v>
       </c>
       <c r="E501">
         <v>0</v>
       </c>
       <c r="F501">
         <v>0</v>
       </c>
       <c r="G501">
         <v>0</v>
       </c>
       <c r="H501">
         <v>0</v>
       </c>
       <c r="I501">
         <v>0</v>
       </c>
       <c r="J501">
         <v>0</v>
       </c>
       <c r="K501">
         <v>0</v>
       </c>
       <c r="L501">
         <v>0</v>
       </c>
       <c r="M501">
         <v>0</v>
       </c>
       <c r="N501">
         <v>0</v>
       </c>
       <c r="O501">
         <v>0</v>
       </c>
       <c r="P501">
         <v>0</v>
       </c>
       <c r="Q501">
         <v>0</v>
       </c>
     </row>
     <row r="502">
-      <c r="A502" t="str"/>
-      <c r="B502" t="str"/>
+      <c r="A502" t="str">
+        <v>Houston, TX</v>
+      </c>
+      <c r="B502" t="str">
+        <v>United States</v>
+      </c>
       <c r="C502">
         <v>0</v>
       </c>
       <c r="D502">
         <v>0</v>
       </c>
       <c r="E502">
         <v>0</v>
       </c>
       <c r="F502">
         <v>0</v>
       </c>
       <c r="G502">
         <v>0</v>
       </c>
       <c r="H502">
         <v>0</v>
       </c>
       <c r="I502">
         <v>0</v>
       </c>
       <c r="J502">
         <v>0</v>
       </c>
       <c r="K502">
         <v>0</v>
       </c>
       <c r="L502">
         <v>0</v>
       </c>
       <c r="M502">
         <v>0</v>
       </c>
       <c r="N502">
         <v>0</v>
       </c>
       <c r="O502">
         <v>0</v>
       </c>
       <c r="P502">
         <v>0</v>
       </c>
       <c r="Q502">
         <v>0</v>
       </c>
     </row>
     <row r="503">
-      <c r="A503" t="str"/>
-      <c r="B503" t="str"/>
+      <c r="A503" t="str">
+        <v>Gurgaon</v>
+      </c>
+      <c r="B503" t="str">
+        <v>India</v>
+      </c>
       <c r="C503">
         <v>0</v>
       </c>
       <c r="D503">
         <v>0</v>
       </c>
       <c r="E503">
         <v>0</v>
       </c>
       <c r="F503">
         <v>0</v>
       </c>
       <c r="G503">
         <v>0</v>
       </c>
       <c r="H503">
         <v>0</v>
       </c>
       <c r="I503">
         <v>0</v>
       </c>
       <c r="J503">
         <v>0</v>
       </c>
       <c r="K503">
         <v>0</v>
       </c>
       <c r="L503">
         <v>0</v>
       </c>
       <c r="M503">
         <v>0</v>
       </c>
       <c r="N503">
         <v>0</v>
       </c>
       <c r="O503">
         <v>0</v>
       </c>
       <c r="P503">
         <v>0</v>
       </c>
       <c r="Q503">
         <v>0</v>
       </c>
     </row>
     <row r="504">
-      <c r="A504" t="str"/>
-      <c r="B504" t="str"/>
+      <c r="A504" t="str">
+        <v>Ottawa</v>
+      </c>
+      <c r="B504" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C504">
         <v>0</v>
       </c>
       <c r="D504">
         <v>0</v>
       </c>
       <c r="E504">
         <v>0</v>
       </c>
       <c r="F504">
         <v>0</v>
       </c>
       <c r="G504">
         <v>0</v>
       </c>
       <c r="H504">
         <v>0</v>
       </c>
       <c r="I504">
         <v>0</v>
       </c>
       <c r="J504">
         <v>0</v>
       </c>
       <c r="K504">
         <v>0</v>
       </c>
       <c r="L504">
         <v>0</v>
       </c>
       <c r="M504">
         <v>0</v>
       </c>
       <c r="N504">
         <v>0</v>
       </c>
       <c r="O504">
         <v>0</v>
       </c>
       <c r="P504">
         <v>0</v>
       </c>
       <c r="Q504">
         <v>0</v>
       </c>
     </row>
     <row r="505">
-      <c r="A505" t="str"/>
-      <c r="B505" t="str"/>
+      <c r="A505" t="str">
+        <v>Kathmandu</v>
+      </c>
+      <c r="B505" t="str">
+        <v>Nepal</v>
+      </c>
       <c r="C505">
         <v>0</v>
       </c>
       <c r="D505">
         <v>0</v>
       </c>
       <c r="E505">
         <v>0</v>
       </c>
       <c r="F505">
         <v>0</v>
       </c>
       <c r="G505">
         <v>0</v>
       </c>
       <c r="H505">
         <v>0</v>
       </c>
       <c r="I505">
         <v>0</v>
       </c>
       <c r="J505">
         <v>0</v>
       </c>
       <c r="K505">
         <v>0</v>
       </c>
       <c r="L505">
         <v>0</v>
       </c>
       <c r="M505">
         <v>0</v>
       </c>
       <c r="N505">
         <v>0</v>
       </c>
       <c r="O505">
         <v>0</v>
       </c>
       <c r="P505">
         <v>0</v>
       </c>
       <c r="Q505">
         <v>0</v>
       </c>
     </row>
     <row r="506">
-      <c r="A506" t="str"/>
-      <c r="B506" t="str"/>
+      <c r="A506" t="str">
+        <v>Chemnitz</v>
+      </c>
+      <c r="B506" t="str">
+        <v>Germany</v>
+      </c>
       <c r="C506">
         <v>0</v>
       </c>
       <c r="D506">
         <v>0</v>
       </c>
       <c r="E506">
         <v>0</v>
       </c>
       <c r="F506">
         <v>0</v>
       </c>
       <c r="G506">
         <v>0</v>
       </c>
       <c r="H506">
         <v>0</v>
       </c>
       <c r="I506">
         <v>0</v>
       </c>
       <c r="J506">
         <v>0</v>
       </c>
       <c r="K506">
         <v>0</v>
       </c>
       <c r="L506">
         <v>0</v>
       </c>
       <c r="M506">
         <v>0</v>
       </c>
       <c r="N506">
         <v>0</v>
       </c>
       <c r="O506">
         <v>0</v>
       </c>
       <c r="P506">
         <v>0</v>
       </c>
       <c r="Q506">
         <v>0</v>
       </c>
     </row>
     <row r="507">
-      <c r="A507" t="str"/>
-      <c r="B507" t="str"/>
+      <c r="A507" t="str">
+        <v>Burlington</v>
+      </c>
+      <c r="B507" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C507">
         <v>0</v>
       </c>
       <c r="D507">
         <v>0</v>
       </c>
       <c r="E507">
         <v>0</v>
       </c>
       <c r="F507">
         <v>0</v>
       </c>
       <c r="G507">
         <v>0</v>
       </c>
       <c r="H507">
         <v>0</v>
       </c>
       <c r="I507">
         <v>0</v>
       </c>
       <c r="J507">
         <v>0</v>
       </c>
       <c r="K507">
         <v>0</v>
       </c>
       <c r="L507">
         <v>0</v>
       </c>
       <c r="M507">
         <v>0</v>
       </c>
       <c r="N507">
         <v>0</v>
       </c>
       <c r="O507">
         <v>0</v>
       </c>
       <c r="P507">
         <v>0</v>
       </c>
       <c r="Q507">
         <v>0</v>
       </c>
     </row>
     <row r="508">
-      <c r="A508" t="str"/>
-      <c r="B508" t="str"/>
+      <c r="A508" t="str">
+        <v>Cairo</v>
+      </c>
+      <c r="B508" t="str">
+        <v>Egypt</v>
+      </c>
       <c r="C508">
         <v>0</v>
       </c>
       <c r="D508">
         <v>0</v>
       </c>
       <c r="E508">
         <v>0</v>
       </c>
       <c r="F508">
         <v>0</v>
       </c>
       <c r="G508">
         <v>0</v>
       </c>
       <c r="H508">
         <v>0</v>
       </c>
       <c r="I508">
         <v>0</v>
       </c>
       <c r="J508">
         <v>0</v>
       </c>
       <c r="K508">
         <v>0</v>
       </c>
       <c r="L508">
         <v>0</v>
       </c>
       <c r="M508">
         <v>0</v>
       </c>
       <c r="N508">
         <v>0</v>
       </c>
       <c r="O508">
         <v>0</v>
       </c>
       <c r="P508">
         <v>0</v>
       </c>
       <c r="Q508">
         <v>0</v>
       </c>
     </row>
     <row r="509">
-      <c r="A509" t="str"/>
-      <c r="B509" t="str"/>
+      <c r="A509" t="str">
+        <v>Chittagong</v>
+      </c>
+      <c r="B509" t="str">
+        <v>Bangladesh</v>
+      </c>
       <c r="C509">
         <v>0</v>
       </c>
       <c r="D509">
         <v>0</v>
       </c>
       <c r="E509">
         <v>0</v>
       </c>
       <c r="F509">
         <v>0</v>
       </c>
       <c r="G509">
         <v>0</v>
       </c>
       <c r="H509">
         <v>0</v>
       </c>
       <c r="I509">
         <v>0</v>
       </c>
       <c r="J509">
         <v>0</v>
       </c>
       <c r="K509">
         <v>0</v>
       </c>
       <c r="L509">
         <v>0</v>
       </c>
       <c r="M509">
         <v>0</v>
       </c>
       <c r="N509">
         <v>0</v>
       </c>
       <c r="O509">
         <v>0</v>
       </c>
       <c r="P509">
         <v>0</v>
       </c>
       <c r="Q509">
         <v>0</v>
       </c>
     </row>
     <row r="510">
-      <c r="A510" t="str"/>
-      <c r="B510" t="str"/>
+      <c r="A510" t="str">
+        <v>St. John's, Newfoundland and Labrador</v>
+      </c>
+      <c r="B510" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C510">
         <v>0</v>
       </c>
       <c r="D510">
         <v>0</v>
       </c>
       <c r="E510">
         <v>0</v>
       </c>
       <c r="F510">
         <v>0</v>
       </c>
       <c r="G510">
         <v>0</v>
       </c>
       <c r="H510">
         <v>0</v>
       </c>
       <c r="I510">
         <v>0</v>
       </c>
       <c r="J510">
         <v>0</v>
       </c>
       <c r="K510">
         <v>0</v>
       </c>
       <c r="L510">
         <v>0</v>
       </c>
       <c r="M510">
         <v>0</v>
       </c>
       <c r="N510">
         <v>0</v>
       </c>
       <c r="O510">
         <v>0</v>
       </c>
       <c r="P510">
         <v>0</v>
       </c>
       <c r="Q510">
         <v>0</v>
       </c>
     </row>
     <row r="511">
-      <c r="A511" t="str"/>
-      <c r="B511" t="str"/>
+      <c r="A511" t="str">
+        <v>Tehran</v>
+      </c>
+      <c r="B511" t="str">
+        <v>Iran</v>
+      </c>
       <c r="C511">
         <v>0</v>
       </c>
       <c r="D511">
         <v>0</v>
       </c>
       <c r="E511">
         <v>0</v>
       </c>
       <c r="F511">
         <v>0</v>
       </c>
       <c r="G511">
         <v>0</v>
       </c>
       <c r="H511">
         <v>0</v>
       </c>
       <c r="I511">
         <v>0</v>
       </c>
       <c r="J511">
         <v>0</v>
       </c>
       <c r="K511">
         <v>0</v>
       </c>
       <c r="L511">
         <v>0</v>
       </c>
       <c r="M511">
         <v>0</v>
       </c>
       <c r="N511">
         <v>0</v>
       </c>
       <c r="O511">
         <v>0</v>
       </c>
       <c r="P511">
         <v>0</v>
       </c>
       <c r="Q511">
         <v>0</v>
       </c>
     </row>
     <row r="512">
-      <c r="A512" t="str"/>
-      <c r="B512" t="str"/>
+      <c r="A512" t="str">
+        <v>Halifax</v>
+      </c>
+      <c r="B512" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C512">
         <v>0</v>
       </c>
       <c r="D512">
         <v>0</v>
       </c>
       <c r="E512">
         <v>0</v>
       </c>
       <c r="F512">
         <v>0</v>
       </c>
       <c r="G512">
         <v>0</v>
       </c>
       <c r="H512">
         <v>0</v>
       </c>
       <c r="I512">
         <v>0</v>
       </c>
       <c r="J512">
         <v>0</v>
       </c>
       <c r="K512">
         <v>0</v>
       </c>
       <c r="L512">
         <v>0</v>
       </c>
       <c r="M512">
         <v>0</v>
       </c>
       <c r="N512">
         <v>0</v>
       </c>
       <c r="O512">
         <v>0</v>
       </c>
       <c r="P512">
         <v>0</v>
       </c>
       <c r="Q512">
         <v>0</v>
       </c>
     </row>
     <row r="513">
-      <c r="A513" t="str"/>
-      <c r="B513" t="str"/>
+      <c r="A513" t="str">
+        <v>Bandung</v>
+      </c>
+      <c r="B513" t="str">
+        <v>Indonesia</v>
+      </c>
       <c r="C513">
         <v>0</v>
       </c>
       <c r="D513">
         <v>0</v>
       </c>
       <c r="E513">
         <v>0</v>
       </c>
       <c r="F513">
         <v>0</v>
       </c>
       <c r="G513">
         <v>0</v>
       </c>
       <c r="H513">
         <v>0</v>
       </c>
       <c r="I513">
         <v>0</v>
       </c>
       <c r="J513">
         <v>0</v>
       </c>
       <c r="K513">
         <v>0</v>
       </c>
       <c r="L513">
         <v>0</v>
       </c>
       <c r="M513">
         <v>0</v>
       </c>
       <c r="N513">
         <v>0</v>
       </c>
       <c r="O513">
         <v>0</v>
       </c>
       <c r="P513">
         <v>0</v>
       </c>
       <c r="Q513">
         <v>0</v>
       </c>
     </row>
     <row r="514">
-      <c r="A514" t="str"/>
-      <c r="B514" t="str"/>
+      <c r="A514" t="str">
+        <v>Huntsville, AL</v>
+      </c>
+      <c r="B514" t="str">
+        <v>United States</v>
+      </c>
       <c r="C514">
         <v>0</v>
       </c>
       <c r="D514">
         <v>0</v>
       </c>
       <c r="E514">
         <v>0</v>
       </c>
       <c r="F514">
         <v>0</v>
       </c>
       <c r="G514">
         <v>0</v>
       </c>
       <c r="H514">
         <v>0</v>
       </c>
       <c r="I514">
         <v>0</v>
       </c>
       <c r="J514">
         <v>0</v>
       </c>
       <c r="K514">
         <v>0</v>
       </c>
       <c r="L514">
         <v>0</v>
       </c>
       <c r="M514">
         <v>0</v>
       </c>
       <c r="N514">
         <v>0</v>
       </c>
       <c r="O514">
         <v>0</v>
       </c>
       <c r="P514">
         <v>0</v>
       </c>
       <c r="Q514">
         <v>0</v>
       </c>
     </row>
     <row r="515">
-      <c r="A515" t="str"/>
-      <c r="B515" t="str"/>
+      <c r="A515" t="str">
+        <v>Kitchener</v>
+      </c>
+      <c r="B515" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C515">
         <v>0</v>
       </c>
       <c r="D515">
         <v>0</v>
       </c>
       <c r="E515">
         <v>0</v>
       </c>
       <c r="F515">
         <v>0</v>
       </c>
       <c r="G515">
         <v>0</v>
       </c>
       <c r="H515">
         <v>0</v>
       </c>
       <c r="I515">
         <v>0</v>
       </c>
       <c r="J515">
         <v>0</v>
       </c>
       <c r="K515">
         <v>0</v>
       </c>
       <c r="L515">
         <v>0</v>
       </c>
       <c r="M515">
         <v>0</v>
       </c>
       <c r="N515">
         <v>0</v>
       </c>
       <c r="O515">
         <v>0</v>
       </c>
       <c r="P515">
         <v>0</v>
       </c>
       <c r="Q515">
         <v>0</v>
       </c>
     </row>
     <row r="516">
-      <c r="A516" t="str"/>
-      <c r="B516" t="str"/>
+      <c r="A516" t="str">
+        <v>Bangalore</v>
+      </c>
+      <c r="B516" t="str">
+        <v>India</v>
+      </c>
       <c r="C516">
         <v>0</v>
       </c>
       <c r="D516">
         <v>0</v>
       </c>
       <c r="E516">
         <v>0</v>
       </c>
       <c r="F516">
         <v>0</v>
       </c>
       <c r="G516">
         <v>0</v>
       </c>
       <c r="H516">
         <v>0</v>
       </c>
       <c r="I516">
         <v>0</v>
       </c>
       <c r="J516">
         <v>0</v>
       </c>
       <c r="K516">
         <v>0</v>
       </c>
       <c r="L516">
         <v>0</v>
       </c>
       <c r="M516">
         <v>0</v>
       </c>
       <c r="N516">
         <v>0</v>
       </c>
       <c r="O516">
         <v>0</v>
       </c>
       <c r="P516">
         <v>0</v>
       </c>
       <c r="Q516">
         <v>0</v>
       </c>
     </row>
     <row r="517">
-      <c r="A517" t="str"/>
-      <c r="B517" t="str"/>
+      <c r="A517" t="str">
+        <v>Pune</v>
+      </c>
+      <c r="B517" t="str">
+        <v>India</v>
+      </c>
       <c r="C517">
         <v>0</v>
       </c>
       <c r="D517">
         <v>0</v>
       </c>
       <c r="E517">
         <v>0</v>
       </c>
       <c r="F517">
         <v>0</v>
       </c>
       <c r="G517">
         <v>0</v>
       </c>
       <c r="H517">
         <v>0</v>
       </c>
       <c r="I517">
         <v>0</v>
       </c>
       <c r="J517">
         <v>0</v>
       </c>
       <c r="K517">
         <v>0</v>
       </c>
       <c r="L517">
         <v>0</v>
       </c>
       <c r="M517">
         <v>0</v>
       </c>
       <c r="N517">
         <v>0</v>
       </c>
       <c r="O517">
         <v>0</v>
       </c>
       <c r="P517">
         <v>0</v>
       </c>
       <c r="Q517">
         <v>0</v>
       </c>
     </row>
     <row r="518">
-      <c r="A518" t="str"/>
-      <c r="B518" t="str"/>
+      <c r="A518" t="str">
+        <v>Albuquerque, NM</v>
+      </c>
+      <c r="B518" t="str">
+        <v>United States</v>
+      </c>
       <c r="C518">
         <v>0</v>
       </c>
       <c r="D518">
         <v>0</v>
       </c>
       <c r="E518">
         <v>0</v>
       </c>
       <c r="F518">
         <v>0</v>
       </c>
       <c r="G518">
         <v>0</v>
       </c>
       <c r="H518">
         <v>0</v>
       </c>
       <c r="I518">
         <v>0</v>
       </c>
       <c r="J518">
         <v>0</v>
       </c>
       <c r="K518">
         <v>0</v>
       </c>
       <c r="L518">
         <v>0</v>
       </c>
       <c r="M518">
         <v>0</v>
       </c>
       <c r="N518">
         <v>0</v>
       </c>
       <c r="O518">
         <v>0</v>
       </c>
       <c r="P518">
         <v>0</v>
       </c>
       <c r="Q518">
         <v>0</v>
       </c>
     </row>
     <row r="519">
-      <c r="A519" t="str"/>
-      <c r="B519" t="str"/>
+      <c r="A519" t="str">
+        <v>Chandigarh</v>
+      </c>
+      <c r="B519" t="str">
+        <v>India</v>
+      </c>
       <c r="C519">
         <v>0</v>
       </c>
       <c r="D519">
         <v>0</v>
       </c>
       <c r="E519">
         <v>0</v>
       </c>
       <c r="F519">
         <v>0</v>
       </c>
       <c r="G519">
         <v>0</v>
       </c>
       <c r="H519">
         <v>0</v>
       </c>
       <c r="I519">
         <v>0</v>
       </c>
       <c r="J519">
         <v>0</v>
       </c>
       <c r="K519">
         <v>0</v>
       </c>
       <c r="L519">
         <v>0</v>
       </c>
       <c r="M519">
         <v>0</v>
       </c>
       <c r="N519">
         <v>0</v>
       </c>
       <c r="O519">
         <v>0</v>
       </c>
       <c r="P519">
         <v>0</v>
       </c>
       <c r="Q519">
         <v>0</v>
       </c>
     </row>
     <row r="520">
-      <c r="A520" t="str"/>
-      <c r="B520" t="str"/>
+      <c r="A520" t="str">
+        <v>Delhi</v>
+      </c>
+      <c r="B520" t="str">
+        <v>India</v>
+      </c>
       <c r="C520">
         <v>0</v>
       </c>
       <c r="D520">
         <v>0</v>
       </c>
       <c r="E520">
         <v>0</v>
       </c>
       <c r="F520">
         <v>0</v>
       </c>
       <c r="G520">
         <v>0</v>
       </c>
       <c r="H520">
         <v>0</v>
       </c>
       <c r="I520">
         <v>0</v>
       </c>
       <c r="J520">
         <v>0</v>
       </c>
       <c r="K520">
         <v>0</v>
       </c>
       <c r="L520">
         <v>0</v>
       </c>
       <c r="M520">
         <v>0</v>
       </c>
       <c r="N520">
         <v>0</v>
       </c>
       <c r="O520">
         <v>0</v>
       </c>
       <c r="P520">
         <v>0</v>
       </c>
       <c r="Q520">
         <v>0</v>
       </c>
     </row>
     <row r="521">
-      <c r="A521" t="str"/>
-      <c r="B521" t="str"/>
+      <c r="A521" t="str">
+        <v>Hyderabad</v>
+      </c>
+      <c r="B521" t="str">
+        <v>India</v>
+      </c>
       <c r="C521">
         <v>0</v>
       </c>
       <c r="D521">
         <v>0</v>
       </c>
       <c r="E521">
         <v>0</v>
       </c>
       <c r="F521">
         <v>0</v>
       </c>
       <c r="G521">
         <v>0</v>
       </c>
       <c r="H521">
         <v>0</v>
       </c>
       <c r="I521">
         <v>0</v>
       </c>
       <c r="J521">
         <v>0</v>
       </c>
       <c r="K521">
         <v>0</v>
       </c>
       <c r="L521">
         <v>0</v>
       </c>
       <c r="M521">
         <v>0</v>
       </c>
       <c r="N521">
         <v>0</v>
       </c>
       <c r="O521">
         <v>0</v>
       </c>
       <c r="P521">
         <v>0</v>
       </c>
       <c r="Q521">
         <v>0</v>
       </c>
     </row>
     <row r="522">
-      <c r="A522" t="str"/>
-      <c r="B522" t="str"/>
+      <c r="A522" t="str">
+        <v>Rawalpindi</v>
+      </c>
+      <c r="B522" t="str">
+        <v>Pakistan</v>
+      </c>
       <c r="C522">
         <v>0</v>
       </c>
       <c r="D522">
         <v>0</v>
       </c>
       <c r="E522">
         <v>0</v>
       </c>
       <c r="F522">
         <v>0</v>
       </c>
       <c r="G522">
         <v>0</v>
       </c>
       <c r="H522">
         <v>0</v>
       </c>
       <c r="I522">
         <v>0</v>
       </c>
       <c r="J522">
         <v>0</v>
       </c>
       <c r="K522">
         <v>0</v>
       </c>
       <c r="L522">
         <v>0</v>
       </c>
       <c r="M522">
         <v>0</v>
       </c>
       <c r="N522">
         <v>0</v>
       </c>
       <c r="O522">
         <v>0</v>
       </c>
       <c r="P522">
         <v>0</v>
       </c>
       <c r="Q522">
         <v>0</v>
       </c>
     </row>
     <row r="523">
-      <c r="A523" t="str"/>
-      <c r="B523" t="str"/>
+      <c r="A523" t="str">
+        <v>Turin</v>
+      </c>
+      <c r="B523" t="str">
+        <v>Italy</v>
+      </c>
       <c r="C523">
         <v>0</v>
       </c>
       <c r="D523">
         <v>0</v>
       </c>
       <c r="E523">
         <v>0</v>
       </c>
       <c r="F523">
         <v>0</v>
       </c>
       <c r="G523">
         <v>0</v>
       </c>
       <c r="H523">
         <v>0</v>
       </c>
       <c r="I523">
         <v>0</v>
       </c>
       <c r="J523">
         <v>0</v>
       </c>
       <c r="K523">
         <v>0</v>
       </c>
       <c r="L523">
         <v>0</v>
       </c>
       <c r="M523">
         <v>0</v>
       </c>
       <c r="N523">
         <v>0</v>
       </c>
       <c r="O523">
         <v>0</v>
       </c>
       <c r="P523">
         <v>0</v>
       </c>
       <c r="Q523">
         <v>0</v>
       </c>
     </row>
     <row r="524">
-      <c r="A524" t="str"/>
-      <c r="B524" t="str"/>
+      <c r="A524" t="str">
+        <v>Lahore</v>
+      </c>
+      <c r="B524" t="str">
+        <v>Pakistan</v>
+      </c>
       <c r="C524">
         <v>0</v>
       </c>
       <c r="D524">
         <v>0</v>
       </c>
       <c r="E524">
         <v>0</v>
       </c>
       <c r="F524">
         <v>0</v>
       </c>
       <c r="G524">
         <v>0</v>
       </c>
       <c r="H524">
         <v>0</v>
       </c>
       <c r="I524">
         <v>0</v>
       </c>
       <c r="J524">
         <v>0</v>
       </c>
       <c r="K524">
         <v>0</v>
       </c>
       <c r="L524">
         <v>0</v>
       </c>
       <c r="M524">
         <v>0</v>
       </c>
       <c r="N524">
         <v>0</v>
       </c>
       <c r="O524">
         <v>0</v>
       </c>
       <c r="P524">
         <v>0</v>
       </c>
       <c r="Q524">
         <v>0</v>
       </c>
     </row>
     <row r="525">
-      <c r="A525" t="str"/>
-      <c r="B525" t="str"/>
+      <c r="A525" t="str">
+        <v>Edmonton</v>
+      </c>
+      <c r="B525" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C525">
         <v>0</v>
       </c>
       <c r="D525">
         <v>0</v>
       </c>
       <c r="E525">
         <v>0</v>
       </c>
       <c r="F525">
         <v>0</v>
       </c>
       <c r="G525">
         <v>0</v>
       </c>
       <c r="H525">
         <v>0</v>
       </c>
       <c r="I525">
         <v>0</v>
       </c>
       <c r="J525">
         <v>0</v>
       </c>
       <c r="K525">
         <v>0</v>
       </c>
       <c r="L525">
         <v>0</v>
       </c>
       <c r="M525">
         <v>0</v>
       </c>
       <c r="N525">
         <v>0</v>
       </c>
       <c r="O525">
         <v>0</v>
       </c>
       <c r="P525">
         <v>0</v>
       </c>
       <c r="Q525">
         <v>0</v>
       </c>
     </row>
     <row r="526">
-      <c r="A526" t="str"/>
-      <c r="B526" t="str"/>
+      <c r="A526" t="str">
+        <v>Ahmedabad</v>
+      </c>
+      <c r="B526" t="str">
+        <v>India</v>
+      </c>
       <c r="C526">
         <v>0</v>
       </c>
       <c r="D526">
         <v>0</v>
       </c>
       <c r="E526">
         <v>0</v>
       </c>
       <c r="F526">
         <v>0</v>
       </c>
       <c r="G526">
         <v>0</v>
       </c>
       <c r="H526">
         <v>0</v>
       </c>
       <c r="I526">
         <v>0</v>
       </c>
       <c r="J526">
         <v>0</v>
       </c>
       <c r="K526">
         <v>0</v>
       </c>
       <c r="L526">
         <v>0</v>
       </c>
       <c r="M526">
         <v>0</v>
       </c>
       <c r="N526">
         <v>0</v>
       </c>
       <c r="O526">
         <v>0</v>
       </c>
       <c r="P526">
         <v>0</v>
       </c>
       <c r="Q526">
         <v>0</v>
       </c>
     </row>
     <row r="527">
-      <c r="A527" t="str"/>
-      <c r="B527" t="str"/>
+      <c r="A527" t="str">
+        <v>Karachi</v>
+      </c>
+      <c r="B527" t="str">
+        <v>Pakistan</v>
+      </c>
       <c r="C527">
         <v>0</v>
       </c>
       <c r="D527">
         <v>0</v>
       </c>
       <c r="E527">
         <v>0</v>
       </c>
       <c r="F527">
         <v>0</v>
       </c>
       <c r="G527">
         <v>0</v>
       </c>
       <c r="H527">
         <v>0</v>
       </c>
       <c r="I527">
         <v>0</v>
       </c>
       <c r="J527">
         <v>0</v>
       </c>
       <c r="K527">
         <v>0</v>
       </c>
       <c r="L527">
         <v>0</v>
       </c>
       <c r="M527">
         <v>0</v>
       </c>
       <c r="N527">
         <v>0</v>
       </c>
       <c r="O527">
         <v>0</v>
       </c>
       <c r="P527">
         <v>0</v>
       </c>
       <c r="Q527">
         <v>0</v>
       </c>
     </row>
     <row r="528">
-      <c r="A528" t="str"/>
-      <c r="B528" t="str"/>
+      <c r="A528" t="str">
+        <v>Kelowna</v>
+      </c>
+      <c r="B528" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C528">
         <v>0</v>
       </c>
       <c r="D528">
         <v>0</v>
       </c>
       <c r="E528">
         <v>0</v>
       </c>
       <c r="F528">
         <v>0</v>
       </c>
       <c r="G528">
         <v>0</v>
       </c>
       <c r="H528">
         <v>0</v>
       </c>
       <c r="I528">
         <v>0</v>
       </c>
       <c r="J528">
         <v>0</v>
       </c>
       <c r="K528">
         <v>0</v>
       </c>
       <c r="L528">
         <v>0</v>
       </c>
       <c r="M528">
         <v>0</v>
       </c>
       <c r="N528">
         <v>0</v>
       </c>
       <c r="O528">
         <v>0</v>
       </c>
       <c r="P528">
         <v>0</v>
       </c>
       <c r="Q528">
         <v>0</v>
       </c>
     </row>
     <row r="529">
-      <c r="A529" t="str"/>
-      <c r="B529" t="str"/>
+      <c r="A529" t="str">
+        <v>Thane</v>
+      </c>
+      <c r="B529" t="str">
+        <v>India</v>
+      </c>
       <c r="C529">
         <v>0</v>
       </c>
       <c r="D529">
         <v>0</v>
       </c>
       <c r="E529">
         <v>0</v>
       </c>
       <c r="F529">
         <v>0</v>
       </c>
       <c r="G529">
         <v>0</v>
       </c>
       <c r="H529">
         <v>0</v>
       </c>
       <c r="I529">
         <v>0</v>
       </c>
       <c r="J529">
         <v>0</v>
       </c>
       <c r="K529">
         <v>0</v>
       </c>
       <c r="L529">
         <v>0</v>
       </c>
       <c r="M529">
         <v>0</v>
       </c>
       <c r="N529">
         <v>0</v>
       </c>
       <c r="O529">
         <v>0</v>
       </c>
       <c r="P529">
         <v>0</v>
       </c>
       <c r="Q529">
         <v>0</v>
       </c>
     </row>
     <row r="530">
-      <c r="A530" t="str"/>
-      <c r="B530" t="str"/>
+      <c r="A530" t="str">
+        <v>Eugene, OR</v>
+      </c>
+      <c r="B530" t="str">
+        <v>United States</v>
+      </c>
       <c r="C530">
         <v>0</v>
       </c>
       <c r="D530">
         <v>0</v>
       </c>
       <c r="E530">
         <v>0</v>
       </c>
       <c r="F530">
         <v>0</v>
       </c>
       <c r="G530">
         <v>0</v>
       </c>
       <c r="H530">
         <v>0</v>
       </c>
       <c r="I530">
         <v>0</v>
       </c>
       <c r="J530">
         <v>0</v>
       </c>
       <c r="K530">
         <v>0</v>
       </c>
       <c r="L530">
         <v>0</v>
       </c>
       <c r="M530">
         <v>0</v>
       </c>
       <c r="N530">
         <v>0</v>
       </c>
       <c r="O530">
         <v>0</v>
       </c>
       <c r="P530">
         <v>0</v>
       </c>
       <c r="Q530">
         <v>0</v>
       </c>
     </row>
     <row r="531">
-      <c r="A531" t="str"/>
-      <c r="B531" t="str"/>
+      <c r="A531" t="str">
+        <v>Columbia, SC</v>
+      </c>
+      <c r="B531" t="str">
+        <v>United States</v>
+      </c>
       <c r="C531">
         <v>0</v>
       </c>
       <c r="D531">
         <v>0</v>
       </c>
       <c r="E531">
         <v>0</v>
       </c>
       <c r="F531">
         <v>0</v>
       </c>
       <c r="G531">
         <v>0</v>
       </c>
       <c r="H531">
         <v>0</v>
       </c>
       <c r="I531">
         <v>0</v>
       </c>
       <c r="J531">
         <v>0</v>
       </c>
       <c r="K531">
         <v>0</v>
       </c>
       <c r="L531">
         <v>0</v>
       </c>
       <c r="M531">
         <v>0</v>
       </c>
       <c r="N531">
         <v>0</v>
       </c>
       <c r="O531">
         <v>0</v>
       </c>
       <c r="P531">
         <v>0</v>
       </c>
       <c r="Q531">
         <v>0</v>
       </c>
     </row>
     <row r="532">
-      <c r="A532" t="str"/>
-      <c r="B532" t="str"/>
+      <c r="A532" t="str">
+        <v>Noida</v>
+      </c>
+      <c r="B532" t="str">
+        <v>India</v>
+      </c>
       <c r="C532">
         <v>0</v>
       </c>
       <c r="D532">
         <v>0</v>
       </c>
       <c r="E532">
         <v>0</v>
       </c>
       <c r="F532">
         <v>0</v>
       </c>
       <c r="G532">
         <v>0</v>
       </c>
       <c r="H532">
         <v>0</v>
       </c>
       <c r="I532">
         <v>0</v>
       </c>
       <c r="J532">
         <v>0</v>
       </c>
       <c r="K532">
         <v>0</v>
       </c>
       <c r="L532">
         <v>0</v>
       </c>
       <c r="M532">
         <v>0</v>
       </c>
       <c r="N532">
         <v>0</v>
       </c>
       <c r="O532">
         <v>0</v>
       </c>
       <c r="P532">
         <v>0</v>
       </c>
       <c r="Q532">
         <v>0</v>
       </c>
     </row>
     <row r="533">
-      <c r="A533" t="str"/>
-      <c r="B533" t="str"/>
+      <c r="A533" t="str">
+        <v>Nanaimo, BC</v>
+      </c>
+      <c r="B533" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C533">
         <v>0</v>
       </c>
       <c r="D533">
         <v>0</v>
       </c>
       <c r="E533">
         <v>0</v>
       </c>
       <c r="F533">
         <v>0</v>
       </c>
       <c r="G533">
         <v>0</v>
       </c>
       <c r="H533">
         <v>0</v>
       </c>
       <c r="I533">
         <v>0</v>
       </c>
       <c r="J533">
         <v>0</v>
       </c>
       <c r="K533">
         <v>0</v>
       </c>
       <c r="L533">
         <v>0</v>
       </c>
       <c r="M533">
         <v>0</v>
       </c>
       <c r="N533">
         <v>0</v>
       </c>
       <c r="O533">
         <v>0</v>
       </c>
       <c r="P533">
         <v>0</v>
       </c>
       <c r="Q533">
         <v>0</v>
       </c>
     </row>
     <row r="534">
-      <c r="A534" t="str"/>
-      <c r="B534" t="str"/>
+      <c r="A534" t="str">
+        <v>Alexandria</v>
+      </c>
+      <c r="B534" t="str">
+        <v>Egypt</v>
+      </c>
       <c r="C534">
         <v>0</v>
       </c>
       <c r="D534">
         <v>0</v>
       </c>
       <c r="E534">
         <v>0</v>
       </c>
       <c r="F534">
         <v>0</v>
       </c>
       <c r="G534">
         <v>0</v>
       </c>
       <c r="H534">
         <v>0</v>
       </c>
       <c r="I534">
         <v>0</v>
       </c>
       <c r="J534">
         <v>0</v>
       </c>
       <c r="K534">
         <v>0</v>
       </c>
       <c r="L534">
         <v>0</v>
       </c>
       <c r="M534">
         <v>0</v>
       </c>
       <c r="N534">
         <v>0</v>
       </c>
       <c r="O534">
         <v>0</v>
       </c>
       <c r="P534">
         <v>0</v>
       </c>
       <c r="Q534">
         <v>0</v>
       </c>
     </row>
     <row r="535">
-      <c r="A535" t="str"/>
-      <c r="B535" t="str"/>
+      <c r="A535" t="str">
+        <v>Giza</v>
+      </c>
+      <c r="B535" t="str">
+        <v>Egypt</v>
+      </c>
       <c r="C535">
         <v>0</v>
       </c>
       <c r="D535">
         <v>0</v>
       </c>
       <c r="E535">
         <v>0</v>
       </c>
       <c r="F535">
         <v>0</v>
       </c>
       <c r="G535">
         <v>0</v>
       </c>
       <c r="H535">
         <v>0</v>
       </c>
       <c r="I535">
         <v>0</v>
       </c>
       <c r="J535">
         <v>0</v>
       </c>
       <c r="K535">
         <v>0</v>
       </c>
       <c r="L535">
         <v>0</v>
       </c>
       <c r="M535">
         <v>0</v>
       </c>
       <c r="N535">
         <v>0</v>
       </c>
       <c r="O535">
         <v>0</v>
       </c>
       <c r="P535">
         <v>0</v>
       </c>
       <c r="Q535">
         <v>0</v>
       </c>
     </row>
     <row r="536">
-      <c r="A536" t="str"/>
-      <c r="B536" t="str"/>
+      <c r="A536" t="str">
+        <v>Navi Mumbai</v>
+      </c>
+      <c r="B536" t="str">
+        <v>India</v>
+      </c>
       <c r="C536">
         <v>0</v>
       </c>
       <c r="D536">
         <v>0</v>
       </c>
       <c r="E536">
         <v>0</v>
       </c>
       <c r="F536">
         <v>0</v>
       </c>
       <c r="G536">
         <v>0</v>
       </c>
       <c r="H536">
         <v>0</v>
       </c>
       <c r="I536">
         <v>0</v>
       </c>
       <c r="J536">
         <v>0</v>
       </c>
       <c r="K536">
         <v>0</v>
       </c>
       <c r="L536">
         <v>0</v>
       </c>
       <c r="M536">
         <v>0</v>
       </c>
       <c r="N536">
         <v>0</v>
       </c>
       <c r="O536">
         <v>0</v>
       </c>
       <c r="P536">
         <v>0</v>
       </c>
       <c r="Q536">
         <v>0</v>
       </c>
     </row>
     <row r="537">
-      <c r="A537" t="str"/>
-      <c r="B537" t="str"/>
+      <c r="A537" t="str">
+        <v>Chennai</v>
+      </c>
+      <c r="B537" t="str">
+        <v>India</v>
+      </c>
       <c r="C537">
         <v>0</v>
       </c>
       <c r="D537">
         <v>0</v>
       </c>
       <c r="E537">
         <v>0</v>
       </c>
       <c r="F537">
         <v>0</v>
       </c>
       <c r="G537">
         <v>0</v>
       </c>
       <c r="H537">
         <v>0</v>
       </c>
       <c r="I537">
         <v>0</v>
       </c>
       <c r="J537">
         <v>0</v>
       </c>
       <c r="K537">
         <v>0</v>
       </c>
       <c r="L537">
         <v>0</v>
       </c>
       <c r="M537">
         <v>0</v>
       </c>
       <c r="N537">
         <v>0</v>
       </c>
       <c r="O537">
         <v>0</v>
       </c>
       <c r="P537">
         <v>0</v>
       </c>
       <c r="Q537">
         <v>0</v>
       </c>
     </row>
     <row r="538">
-      <c r="A538" t="str"/>
-      <c r="B538" t="str"/>
+      <c r="A538" t="str">
+        <v>Mississauga</v>
+      </c>
+      <c r="B538" t="str">
+        <v>Canada</v>
+      </c>
       <c r="C538">
         <v>0</v>
       </c>
       <c r="D538">
         <v>0</v>
       </c>
       <c r="E538">
         <v>0</v>
       </c>
       <c r="F538">
         <v>0</v>
       </c>
       <c r="G538">
         <v>0</v>
       </c>
       <c r="H538">
         <v>0</v>
       </c>
       <c r="I538">
         <v>0</v>
       </c>
       <c r="J538">
         <v>0</v>
       </c>
       <c r="K538">
         <v>0</v>
       </c>
       <c r="L538">
         <v>0</v>
       </c>
       <c r="M538">
         <v>0</v>
       </c>
       <c r="N538">
         <v>0</v>
       </c>
       <c r="O538">
         <v>0</v>
       </c>
       <c r="P538">
         <v>0</v>
       </c>
       <c r="Q538">
         <v>0</v>
       </c>
     </row>
     <row r="539">
-      <c r="A539" t="str"/>
-      <c r="B539" t="str"/>
+      <c r="A539" t="str">
+        <v>Kolkata</v>
+      </c>
+      <c r="B539" t="str">
+        <v>India</v>
+      </c>
       <c r="C539">
         <v>0</v>
       </c>
       <c r="D539">
         <v>0</v>
       </c>
       <c r="E539">
         <v>0</v>
       </c>
       <c r="F539">
         <v>0</v>
       </c>
       <c r="G539">
         <v>0</v>
       </c>
       <c r="H539">
         <v>0</v>
       </c>
       <c r="I539">
         <v>0</v>
       </c>
       <c r="J539">
         <v>0</v>
       </c>
       <c r="K539">
         <v>0</v>
       </c>
       <c r="L539">
         <v>0</v>
       </c>
       <c r="M539">
         <v>0</v>
       </c>
       <c r="N539">
         <v>0</v>
       </c>
       <c r="O539">
         <v>0</v>
       </c>
       <c r="P539">
         <v>0</v>
       </c>
       <c r="Q539">
         <v>0</v>
       </c>
     </row>
     <row r="540">
-      <c r="A540" t="str"/>
-      <c r="B540" t="str"/>
+      <c r="A540" t="str">
+        <v>Santa Cruz</v>
+      </c>
+      <c r="B540" t="str">
+        <v>Bolivia</v>
+      </c>
       <c r="C540">
         <v>0</v>
       </c>
       <c r="D540">
         <v>0</v>
       </c>
       <c r="E540">
         <v>0</v>
       </c>
       <c r="F540">
         <v>0</v>
       </c>
       <c r="G540">
         <v>0</v>
       </c>
       <c r="H540">
         <v>0</v>
       </c>
       <c r="I540">
         <v>0</v>
       </c>
       <c r="J540">
         <v>0</v>
       </c>
       <c r="K540">
         <v>0</v>
       </c>
       <c r="L540">
         <v>0</v>
       </c>
       <c r="M540">
         <v>0</v>
       </c>
       <c r="N540">
         <v>0</v>
       </c>
       <c r="O540">
         <v>0</v>
       </c>
       <c r="P540">
         <v>0</v>
       </c>
       <c r="Q540">
         <v>0</v>
       </c>
     </row>
     <row r="541">
-      <c r="A541" t="str"/>
-      <c r="B541" t="str"/>
+      <c r="A541" t="str">
+        <v>Vadodara</v>
+      </c>
+      <c r="B541" t="str">
+        <v>India</v>
+      </c>
       <c r="C541">
         <v>0</v>
       </c>
       <c r="D541">
         <v>0</v>
       </c>
       <c r="E541">
         <v>0</v>
       </c>
       <c r="F541">
         <v>0</v>
       </c>
       <c r="G541">
         <v>0</v>
       </c>
       <c r="H541">
         <v>0</v>
       </c>
       <c r="I541">
         <v>0</v>
       </c>
       <c r="J541">
         <v>0</v>
       </c>
       <c r="K541">
         <v>0</v>
       </c>
       <c r="L541">
         <v>0</v>
       </c>
       <c r="M541">
         <v>0</v>
       </c>
       <c r="N541">
         <v>0</v>
       </c>
       <c r="O541">
         <v>0</v>
       </c>
       <c r="P541">
         <v>0</v>
       </c>
       <c r="Q541">
         <v>0</v>
       </c>
     </row>
     <row r="542">
-      <c r="A542" t="str"/>
-      <c r="B542" t="str"/>
+      <c r="A542" t="str">
+        <v>Kabul</v>
+      </c>
+      <c r="B542" t="str">
+        <v>Afghanistan</v>
+      </c>
       <c r="C542">
         <v>0</v>
       </c>
       <c r="D542">
         <v>0</v>
       </c>
       <c r="E542">
         <v>0</v>
       </c>
       <c r="F542">
         <v>0</v>
       </c>
       <c r="G542">
         <v>0</v>
       </c>
       <c r="H542">
         <v>0</v>
       </c>
       <c r="I542">
         <v>0</v>
       </c>
       <c r="J542">
         <v>0</v>
       </c>
       <c r="K542">
         <v>0</v>
       </c>
       <c r="L542">
         <v>0</v>
       </c>
       <c r="M542">
         <v>0</v>
       </c>
       <c r="N542">
         <v>0</v>
       </c>
       <c r="O542">
         <v>0</v>
       </c>
       <c r="P542">
         <v>0</v>
       </c>
       <c r="Q542">
         <v>0</v>
       </c>
     </row>
     <row r="543">
-      <c r="A543" t="str"/>
-      <c r="B543" t="str"/>
+      <c r="A543" t="str">
+        <v>Jaipur</v>
+      </c>
+      <c r="B543" t="str">
+        <v>India</v>
+      </c>
       <c r="C543">
         <v>0</v>
       </c>
       <c r="D543">
         <v>0</v>
       </c>
       <c r="E543">
         <v>0</v>
       </c>
       <c r="F543">
         <v>0</v>
       </c>
       <c r="G543">
         <v>0</v>
       </c>
       <c r="H543">
         <v>0</v>
       </c>
       <c r="I543">
         <v>0</v>
       </c>
       <c r="J543">
         <v>0</v>
       </c>
       <c r="K543">
         <v>0</v>
       </c>
       <c r="L543">
         <v>0</v>
       </c>
       <c r="M543">
         <v>0</v>
       </c>
       <c r="N543">
         <v>0</v>
       </c>
       <c r="O543">
         <v>0</v>
       </c>
       <c r="P543">
         <v>0</v>
       </c>
       <c r="Q543">
         <v>0</v>
       </c>
     </row>
     <row r="544">
-      <c r="A544" t="str"/>
-      <c r="B544" t="str"/>
+      <c r="A544" t="str">
+        <v>Patna</v>
+      </c>
+      <c r="B544" t="str">
+        <v>India</v>
+      </c>
       <c r="C544">
         <v>0</v>
       </c>
       <c r="D544">
         <v>0</v>
       </c>
       <c r="E544">
         <v>0</v>
       </c>
       <c r="F544">
         <v>0</v>
       </c>
       <c r="G544">
         <v>0</v>
       </c>
       <c r="H544">
         <v>0</v>
       </c>
       <c r="I544">
         <v>0</v>
       </c>
       <c r="J544">
         <v>0</v>
       </c>
       <c r="K544">
         <v>0</v>
       </c>
       <c r="L544">
         <v>0</v>
       </c>
       <c r="M544">
         <v>0</v>
       </c>
       <c r="N544">
         <v>0</v>
       </c>
       <c r="O544">
         <v>0</v>
       </c>
       <c r="P544">
         <v>0</v>
       </c>
       <c r="Q544">
         <v>0</v>
       </c>
     </row>
     <row r="545">
-      <c r="A545" t="str"/>
-      <c r="B545" t="str"/>
+      <c r="A545" t="str">
+        <v>Lucknow (Lakhnau)</v>
+      </c>
+      <c r="B545" t="str">
+        <v>India</v>
+      </c>
       <c r="C545">
         <v>0</v>
       </c>
       <c r="D545">
         <v>0</v>
       </c>
       <c r="E545">
         <v>0</v>
       </c>
       <c r="F545">
         <v>0</v>
       </c>
       <c r="G545">
         <v>0</v>
       </c>
       <c r="H545">
         <v>0</v>
       </c>
       <c r="I545">
         <v>0</v>
       </c>
       <c r="J545">
         <v>0</v>
       </c>
       <c r="K545">
         <v>0</v>
       </c>
       <c r="L545">
         <v>0</v>
       </c>
       <c r="M545">
         <v>0</v>
       </c>
       <c r="N545">
         <v>0</v>
       </c>
       <c r="O545">
         <v>0</v>
       </c>
       <c r="P545">
         <v>0</v>
       </c>
       <c r="Q545">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" t="str">
+        <v>Dehradun</v>
+      </c>
+      <c r="B546" t="str">
+        <v>India</v>
+      </c>
+      <c r="C546">
+        <v>0</v>
+      </c>
+      <c r="D546">
+        <v>0</v>
+      </c>
+      <c r="E546">
+        <v>0</v>
+      </c>
+      <c r="F546">
+        <v>0</v>
+      </c>
+      <c r="G546">
+        <v>0</v>
+      </c>
+      <c r="H546">
+        <v>0</v>
+      </c>
+      <c r="I546">
+        <v>0</v>
+      </c>
+      <c r="J546">
+        <v>0</v>
+      </c>
+      <c r="K546">
+        <v>0</v>
+      </c>
+      <c r="L546">
+        <v>0</v>
+      </c>
+      <c r="M546">
+        <v>0</v>
+      </c>
+      <c r="N546">
+        <v>0</v>
+      </c>
+      <c r="O546">
+        <v>0</v>
+      </c>
+      <c r="P546">
+        <v>0</v>
+      </c>
+      <c r="Q546">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" t="str">
+        <v>Indore</v>
+      </c>
+      <c r="B547" t="str">
+        <v>India</v>
+      </c>
+      <c r="C547">
+        <v>0</v>
+      </c>
+      <c r="D547">
+        <v>0</v>
+      </c>
+      <c r="E547">
+        <v>0</v>
+      </c>
+      <c r="F547">
+        <v>0</v>
+      </c>
+      <c r="G547">
+        <v>0</v>
+      </c>
+      <c r="H547">
+        <v>0</v>
+      </c>
+      <c r="I547">
+        <v>0</v>
+      </c>
+      <c r="J547">
+        <v>0</v>
+      </c>
+      <c r="K547">
+        <v>0</v>
+      </c>
+      <c r="L547">
+        <v>0</v>
+      </c>
+      <c r="M547">
+        <v>0</v>
+      </c>
+      <c r="N547">
+        <v>0</v>
+      </c>
+      <c r="O547">
+        <v>0</v>
+      </c>
+      <c r="P547">
+        <v>0</v>
+      </c>
+      <c r="Q547">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" t="str">
+        <v>Kochi</v>
+      </c>
+      <c r="B548" t="str">
+        <v>India</v>
+      </c>
+      <c r="C548">
+        <v>0</v>
+      </c>
+      <c r="D548">
+        <v>0</v>
+      </c>
+      <c r="E548">
+        <v>0</v>
+      </c>
+      <c r="F548">
+        <v>0</v>
+      </c>
+      <c r="G548">
+        <v>0</v>
+      </c>
+      <c r="H548">
+        <v>0</v>
+      </c>
+      <c r="I548">
+        <v>0</v>
+      </c>
+      <c r="J548">
+        <v>0</v>
+      </c>
+      <c r="K548">
+        <v>0</v>
+      </c>
+      <c r="L548">
+        <v>0</v>
+      </c>
+      <c r="M548">
+        <v>0</v>
+      </c>
+      <c r="N548">
+        <v>0</v>
+      </c>
+      <c r="O548">
+        <v>0</v>
+      </c>
+      <c r="P548">
+        <v>0</v>
+      </c>
+      <c r="Q548">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" t="str">
+        <v>Bhubaneswar</v>
+      </c>
+      <c r="B549" t="str">
+        <v>India</v>
+      </c>
+      <c r="C549">
+        <v>0</v>
+      </c>
+      <c r="D549">
+        <v>0</v>
+      </c>
+      <c r="E549">
+        <v>0</v>
+      </c>
+      <c r="F549">
+        <v>0</v>
+      </c>
+      <c r="G549">
+        <v>0</v>
+      </c>
+      <c r="H549">
+        <v>0</v>
+      </c>
+      <c r="I549">
+        <v>0</v>
+      </c>
+      <c r="J549">
+        <v>0</v>
+      </c>
+      <c r="K549">
+        <v>0</v>
+      </c>
+      <c r="L549">
+        <v>0</v>
+      </c>
+      <c r="M549">
+        <v>0</v>
+      </c>
+      <c r="N549">
+        <v>0</v>
+      </c>
+      <c r="O549">
+        <v>0</v>
+      </c>
+      <c r="P549">
+        <v>0</v>
+      </c>
+      <c r="Q549">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" t="str">
+        <v>Thiruvananthapuram</v>
+      </c>
+      <c r="B550" t="str">
+        <v>India</v>
+      </c>
+      <c r="C550">
+        <v>0</v>
+      </c>
+      <c r="D550">
+        <v>0</v>
+      </c>
+      <c r="E550">
+        <v>0</v>
+      </c>
+      <c r="F550">
+        <v>0</v>
+      </c>
+      <c r="G550">
+        <v>0</v>
+      </c>
+      <c r="H550">
+        <v>0</v>
+      </c>
+      <c r="I550">
+        <v>0</v>
+      </c>
+      <c r="J550">
+        <v>0</v>
+      </c>
+      <c r="K550">
+        <v>0</v>
+      </c>
+      <c r="L550">
+        <v>0</v>
+      </c>
+      <c r="M550">
+        <v>0</v>
+      </c>
+      <c r="N550">
+        <v>0</v>
+      </c>
+      <c r="O550">
+        <v>0</v>
+      </c>
+      <c r="P550">
+        <v>0</v>
+      </c>
+      <c r="Q550">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" t="str">
+        <v>Guwahati</v>
+      </c>
+      <c r="B551" t="str">
+        <v>India</v>
+      </c>
+      <c r="C551">
+        <v>0</v>
+      </c>
+      <c r="D551">
+        <v>0</v>
+      </c>
+      <c r="E551">
+        <v>0</v>
+      </c>
+      <c r="F551">
+        <v>0</v>
+      </c>
+      <c r="G551">
+        <v>0</v>
+      </c>
+      <c r="H551">
+        <v>0</v>
+      </c>
+      <c r="I551">
+        <v>0</v>
+      </c>
+      <c r="J551">
+        <v>0</v>
+      </c>
+      <c r="K551">
+        <v>0</v>
+      </c>
+      <c r="L551">
+        <v>0</v>
+      </c>
+      <c r="M551">
+        <v>0</v>
+      </c>
+      <c r="N551">
+        <v>0</v>
+      </c>
+      <c r="O551">
+        <v>0</v>
+      </c>
+      <c r="P551">
+        <v>0</v>
+      </c>
+      <c r="Q551">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" t="str">
+        <v>Surat</v>
+      </c>
+      <c r="B552" t="str">
+        <v>India</v>
+      </c>
+      <c r="C552">
+        <v>0</v>
+      </c>
+      <c r="D552">
+        <v>0</v>
+      </c>
+      <c r="E552">
+        <v>0</v>
+      </c>
+      <c r="F552">
+        <v>0</v>
+      </c>
+      <c r="G552">
+        <v>0</v>
+      </c>
+      <c r="H552">
+        <v>0</v>
+      </c>
+      <c r="I552">
+        <v>0</v>
+      </c>
+      <c r="J552">
+        <v>0</v>
+      </c>
+      <c r="K552">
+        <v>0</v>
+      </c>
+      <c r="L552">
+        <v>0</v>
+      </c>
+      <c r="M552">
+        <v>0</v>
+      </c>
+      <c r="N552">
+        <v>0</v>
+      </c>
+      <c r="O552">
+        <v>0</v>
+      </c>
+      <c r="P552">
+        <v>0</v>
+      </c>
+      <c r="Q552">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" t="str">
+        <v>Rajkot</v>
+      </c>
+      <c r="B553" t="str">
+        <v>India</v>
+      </c>
+      <c r="C553">
+        <v>0</v>
+      </c>
+      <c r="D553">
+        <v>0</v>
+      </c>
+      <c r="E553">
+        <v>0</v>
+      </c>
+      <c r="F553">
+        <v>0</v>
+      </c>
+      <c r="G553">
+        <v>0</v>
+      </c>
+      <c r="H553">
+        <v>0</v>
+      </c>
+      <c r="I553">
+        <v>0</v>
+      </c>
+      <c r="J553">
+        <v>0</v>
+      </c>
+      <c r="K553">
+        <v>0</v>
+      </c>
+      <c r="L553">
+        <v>0</v>
+      </c>
+      <c r="M553">
+        <v>0</v>
+      </c>
+      <c r="N553">
+        <v>0</v>
+      </c>
+      <c r="O553">
+        <v>0</v>
+      </c>
+      <c r="P553">
+        <v>0</v>
+      </c>
+      <c r="Q553">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" t="str">
+        <v>Bhopal</v>
+      </c>
+      <c r="B554" t="str">
+        <v>India</v>
+      </c>
+      <c r="C554">
+        <v>0</v>
+      </c>
+      <c r="D554">
+        <v>0</v>
+      </c>
+      <c r="E554">
+        <v>0</v>
+      </c>
+      <c r="F554">
+        <v>0</v>
+      </c>
+      <c r="G554">
+        <v>0</v>
+      </c>
+      <c r="H554">
+        <v>0</v>
+      </c>
+      <c r="I554">
+        <v>0</v>
+      </c>
+      <c r="J554">
+        <v>0</v>
+      </c>
+      <c r="K554">
+        <v>0</v>
+      </c>
+      <c r="L554">
+        <v>0</v>
+      </c>
+      <c r="M554">
+        <v>0</v>
+      </c>
+      <c r="N554">
+        <v>0</v>
+      </c>
+      <c r="O554">
+        <v>0</v>
+      </c>
+      <c r="P554">
+        <v>0</v>
+      </c>
+      <c r="Q554">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" t="str">
+        <v>Tallinn</v>
+      </c>
+      <c r="B555" t="str">
+        <v>Estonia</v>
+      </c>
+      <c r="C555">
+        <v>0</v>
+      </c>
+      <c r="D555">
+        <v>0</v>
+      </c>
+      <c r="E555">
+        <v>0</v>
+      </c>
+      <c r="F555">
+        <v>0</v>
+      </c>
+      <c r="G555">
+        <v>0</v>
+      </c>
+      <c r="H555">
+        <v>0</v>
+      </c>
+      <c r="I555">
+        <v>0</v>
+      </c>
+      <c r="J555">
+        <v>0</v>
+      </c>
+      <c r="K555">
+        <v>0</v>
+      </c>
+      <c r="L555">
+        <v>0</v>
+      </c>
+      <c r="M555">
+        <v>0</v>
+      </c>
+      <c r="N555">
+        <v>0</v>
+      </c>
+      <c r="O555">
+        <v>0</v>
+      </c>
+      <c r="P555">
+        <v>0</v>
+      </c>
+      <c r="Q555">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" t="str">
+        <v>Cincinnati, OH</v>
+      </c>
+      <c r="B556" t="str">
+        <v>United States</v>
+      </c>
+      <c r="C556">
+        <v>0</v>
+      </c>
+      <c r="D556">
+        <v>0</v>
+      </c>
+      <c r="E556">
+        <v>0</v>
+      </c>
+      <c r="F556">
+        <v>0</v>
+      </c>
+      <c r="G556">
+        <v>0</v>
+      </c>
+      <c r="H556">
+        <v>0</v>
+      </c>
+      <c r="I556">
+        <v>0</v>
+      </c>
+      <c r="J556">
+        <v>0</v>
+      </c>
+      <c r="K556">
+        <v>0</v>
+      </c>
+      <c r="L556">
+        <v>0</v>
+      </c>
+      <c r="M556">
+        <v>0</v>
+      </c>
+      <c r="N556">
+        <v>0</v>
+      </c>
+      <c r="O556">
+        <v>0</v>
+      </c>
+      <c r="P556">
+        <v>0</v>
+      </c>
+      <c r="Q556">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>